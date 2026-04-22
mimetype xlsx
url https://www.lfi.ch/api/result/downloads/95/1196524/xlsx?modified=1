--- v1 (2026-01-23)
+++ v2 (2026-04-22)
@@ -17,421 +17,421 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>numero di fusti del bosco giovane</t>
+    <t>nombre de tiges de la jeune forêt</t>
   </si>
   <si>
-    <t>classe di dimensione (bosco giovane; 5 classi) · specie arborea principale del bosco giovane (conteggio)</t>
+    <t>classe de grandeur (jeune forêt; 5 classes) · essence principale de la jeune forêt (comptage)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: regione di produzione</t>
+      <t xml:space="preserve">: région de production</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
       <t xml:space="preserve">: 1000 n</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti (area boscabile)</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante, apte au boisement</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
+    <t>état 2018/26</t>
   </si>
   <si>
-    <t>regione di produzione</t>
+    <t>région de production</t>
   </si>
   <si>
-    <t>Giura</t>
+    <t>Jura</t>
   </si>
   <si>
-    <t>Altopiano</t>
+    <t>Plateau</t>
   </si>
   <si>
-    <t>Prealpi</t>
+    <t>Préalpes</t>
   </si>
   <si>
-    <t>Alpi</t>
+    <t>Alpes</t>
   </si>
   <si>
-    <t>Sud delle Alpi</t>
+    <t>Sud des Alpes</t>
   </si>
   <si>
-    <t>Svizzera</t>
+    <t>Suisse</t>
   </si>
   <si>
-    <t>classe di dimensione (bosco giovane; 5 classi)</t>
+    <t>classe de grandeur (jeune forêt; 5 classes)</t>
   </si>
   <si>
-    <t>specie arborea principale del bosco giovane (conteggio)</t>
+    <t>essence principale de la jeune forêt (comptage)</t>
   </si>
   <si>
     <t>1000 n</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>abete rosso</t>
+    <t>épicéa</t>
   </si>
   <si>
-    <t>abete bianco</t>
+    <t>sapin</t>
   </si>
   <si>
-    <t>pino</t>
+    <t>pin</t>
   </si>
   <si>
-    <t>larice</t>
+    <t>mélèze</t>
   </si>
   <si>
-    <t>cembro</t>
+    <t>arole</t>
   </si>
   <si>
-    <t>altre conifere</t>
+    <t>autres résineux</t>
   </si>
   <si>
-    <t>faggio</t>
+    <t>hêtre</t>
   </si>
   <si>
-    <t>acero</t>
+    <t>érable</t>
   </si>
   <si>
-    <t>frassino</t>
+    <t>frêne</t>
   </si>
   <si>
-    <t>quercia</t>
+    <t>chêne</t>
   </si>
   <si>
-    <t>castagno</t>
+    <t>châtaignier</t>
   </si>
   <si>
-    <t>altre latifoglie</t>
+    <t>autres feuillus</t>
   </si>
   <si>
-    <t>specie non rilevate in tutti gli inventari</t>
+    <t>espèces non relevées dans tous les inventaires</t>
   </si>
   <si>
-    <t>totale</t>
+    <t>total</t>
   </si>
   <si>
-    <t>altezza 10-39 cm</t>
+    <t>hauteur 10-39 cm</t>
   </si>
   <si>
-    <t>altezza 40-129 cm</t>
+    <t>hauteur 40-129 cm</t>
   </si>
   <si>
-    <t>DPU 0-3.9 cm</t>
+    <t>DHP 0-3.9 cm</t>
   </si>
   <si>
-    <t>DPU 4-7.9 cm</t>
+    <t>DHP 4-7.9 cm</t>
   </si>
   <si>
-    <t>DPU 8-11.9 cm</t>
+    <t>DHP 8-11.9 cm</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1196524/378273</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">numero di fusti del bosco giovane</t>
+      <t xml:space="preserve">nombre de tiges de la jeune forêt</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #406</t>
     </r>
   </si>
   <si>
-    <t>Numero delgli alberi di conifere e latifoglie da 10 cm di altezza fino a un diametro a petto d'uomo (DPU) di 11,9 cm.</t>
+    <t>Nombre de résineux et de feuillus vivant d’au moins 10 cm de haut et jusqu'à un diamètre à hauteur de poitrine [DHP] de 11,9 cm.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">classe di dimensione (bosco giovane; 5 classi)</t>
+      <t xml:space="preserve">classe de grandeur (jeune forêt; 5 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2623</t>
     </r>
   </si>
   <si>
-    <t>Dimensione delle piante del bosco giovane da 10 cm di altezza a 11,9 cm di diametro a petto d'uomo (DPU), in cinque classi (due classi di altezza, tre classi di diametro). Fonte: rilievo sul terreno (MID 1051: Jungwaldpflanzenart - Zählung)</t>
+    <t>Taille des plantes de la jeune forêt de 10 cm de hauteur à 11,9 cm de diamètre à hauteur de poitrine (DHP) en cinq classes (deux classes de hauteur et trois classes de DHP). Source: relevé de terrain (MID 1051: Jungwaldpflanzenart - Zählung)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">specie arborea principale del bosco giovane (conteggio)</t>
+      <t xml:space="preserve">essence principale de la jeune forêt (comptage)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2625</t>
     </r>
   </si>
   <si>
-    <t>Specie delle piante del bosco giovane da 10 cm di altezza fino a 11,9 cm di diametro a petto d'uomo (DPU) raggruppate nelle 10 specie arboree o generi arborei più importanti in Svizzera («specie arboree principali») rispettivamente nelle classi «altre conifere», «altre latifoglie» e «specie non rilevate in tutti gli inventari». Vengono considerate specie arboree principali: abete rosso (Picea spp.), abete bianco (Abies spp.), pino (Pinus sylverstris, P. nigra, P. strobus, P. mugo subsp. uncinata), larice (Larix spp.), cembro (Pinus cembra), faggio (Fagus sylvatica), acero (Acer spp.), frassino (Fraxinus spp.), quercia (Quercus spp.) e castagno (Castanea sativa). Fonte: rilievo sul terreno (MID 1051: Jungwaldpflanzenart)</t>
+    <t>Espèce des plantes de la jeune forêt de 10 cm de hauteur à 11,9 cm de diamètre à hauteur de poitrine (DHP), en classes individuelles pour les dix principales espèces ou groupes d'espèces de Suisse («essences principales») et en classes «autres résineux», «autres feuillus» et «espèces non relevées dans tous les inventaires». Les essences principales sont les épicéas (Picea spp.), les sapins (Abies spp.), les pins (Pinus sylvestris, P. nigra, P. strobus, P. mugo subsp. uncinata), les mélèzes (Larix spp.), l'arole (Pinus cembra), le hêtre (Fagus sylvatica), les érables (Acer spp.), les frênes (Fraxinus spp.), les chênes (Quercus spp.) et le châtaignier (Castanea sativa). Source: relevé de terrain (MID 1051: Jungwaldpflanzenart - Zählung)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione di produzione</t>
+      <t xml:space="preserve">région de production</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in cinque regioni (Giura, Altopiano, Prealpi, Alpi e Sud delle Alpi) che presentano condizioni di crescita e di produzione di legname relativamente omogenee. Le Regioni di produzione furono elaborate dall'Ufficio federale delle foreste molto prima del primo inventario forestale nazionale (IFN1, 1983-1985). A parte una piccola eccezione attorno al lago Lemano, i confini delle Regioni di produzione corrispondono ai confini dei comuni di allora. Al contrario dell'IFN, la statistica forestale eseguita dall'Ufficio federale di statistica non usa le Regioni di produzione, bensì le Zone forestali, i cui confini hanno un corso leggermente diverso.</t>
+    <t>Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti (area boscabile)</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante, apte au boisement</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1876</t>
     </r>
   </si>
   <si>
-    <t>Parte potenzialmente boscabile del bosco accessibile esclusi gli arbusteti (ossia bosco accessibile esclusi gli arbusteti, senza l'area delle strade forestali, delle strutture ricreative, dei torrenti, dei canali valangari, ecc.).</t>
+    <t>Proportion apte au boisement de la forêt accessible sans la forêt buissonnante (c'est-à-dire forêt accessible sans la forêt buissonnante sans la surface des routes forestières, d'infrastructures de loisirs, de cours d'eau, de coulées d'avalanches, etc.).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -783,52 +783,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N137"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="57.557" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="68.269" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="54.13" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:14">
@@ -5366,268 +5366,268 @@
         <v>1039419</v>
       </c>
       <c r="L117" s="6">
         <v>17</v>
       </c>
       <c r="M117" s="6">
         <v>20438644</v>
       </c>
       <c r="N117" s="6">
         <v>4</v>
       </c>
     </row>
     <row r="118" spans="1:14" customHeight="1" ht="21.75">
       <c r="A118" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1196524/378273</t>
           </r>
         </is>
       </c>
       <c r="C118" s="3"/>
       <c r="D118" s="3"/>
       <c r="E118" s="3"/>
       <c r="F118" s="3"/>
       <c r="G118" s="3"/>
       <c r="H118" s="3"/>
       <c r="I118" s="3"/>
       <c r="J118" s="3"/>
       <c r="K118" s="3"/>
       <c r="L118" s="3"/>
       <c r="M118" s="3"/>
       <c r="N118" s="3"/>
     </row>
     <row r="121" spans="1:14">
       <c r="A121" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">numero di fusti del bosco giovane</t>
+            <t xml:space="preserve">nombre de tiges de la jeune forêt</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #406</t>
           </r>
         </is>
       </c>
     </row>
     <row r="122" spans="1:14" customHeight="1" ht="29">
       <c r="A122" s="1" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="124" spans="1:14">
       <c r="A124" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">classe di dimensione (bosco giovane; 5 classi)</t>
+            <t xml:space="preserve">classe de grandeur (jeune forêt; 5 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2623</t>
           </r>
         </is>
       </c>
     </row>
     <row r="125" spans="1:14" customHeight="1" ht="29">
       <c r="A125" s="1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="127" spans="1:14">
       <c r="A127" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">specie arborea principale del bosco giovane (conteggio)</t>
+            <t xml:space="preserve">essence principale de la jeune forêt (comptage)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2625</t>
           </r>
         </is>
       </c>
     </row>
     <row r="128" spans="1:14" customHeight="1" ht="29">
       <c r="A128" s="1" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="130" spans="1:14">
       <c r="A130" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione di produzione</t>
+            <t xml:space="preserve">région de production</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="131" spans="1:14" customHeight="1" ht="29">
       <c r="A131" s="1" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="133" spans="1:14">
       <c r="A133" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti (area boscabile)</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante, apte au boisement</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1876</t>
           </r>
         </is>
       </c>
     </row>
     <row r="134" spans="1:14" customHeight="1" ht="29">
       <c r="A134" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="136" spans="1:14">
       <c r="A136" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="137" spans="1:14" customHeight="1" ht="29">
       <c r="A137" s="1" t="s">
         <v>52</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A2:N2"/>