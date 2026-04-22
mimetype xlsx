--- v0 (2026-04-22)
+++ v1 (2026-04-22)
@@ -14,451 +14,451 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
-    <t>IFN5</t>
+    <t>NFI5</t>
   </si>
   <si>
-    <t>nombre de tiges de la jeune forêt</t>
+    <t>number of stems of young forest plants</t>
   </si>
   <si>
-    <t>classe de grandeur (jeune forêt; 5 classes) · essence principale de la jeune forêt (comptage)</t>
+    <t>size classe (young forest; 5 classes) · main tree species in young forest (counting)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
+      <t xml:space="preserve">regional demarcation</t>
     </r>
     <r>
-      <t xml:space="preserve">: région économique</t>
+      <t xml:space="preserve">: economic region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
+      <t xml:space="preserve">unit</t>
     </r>
     <r>
       <t xml:space="preserve">: n/ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
+      <t xml:space="preserve">evaluation area</t>
     </r>
     <r>
-      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante et apte au boisement IFN2-IFN5</t>
+      <t xml:space="preserve">: stockable and accessible forest without shrub forest NFI2-NFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
+      <t xml:space="preserve">grid</t>
     </r>
     <r>
-      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
     </r>
   </si>
   <si>
-    <t>état 2018/26</t>
+    <t>state 2018/26</t>
   </si>
   <si>
-    <t>région économique</t>
+    <t>economic region</t>
   </si>
   <si>
-    <t>Ouest du Jura</t>
+    <t>Western Jura</t>
   </si>
   <si>
-    <t>Est du Jura</t>
+    <t>Eastern Jura</t>
   </si>
   <si>
-    <t>Ouest du Plateau</t>
+    <t>Western Plateau</t>
   </si>
   <si>
-    <t>Centre du Plateau</t>
+    <t>Central Plateau</t>
   </si>
   <si>
-    <t>Est du Plateau</t>
+    <t>Eastern Plateau</t>
   </si>
   <si>
-    <t>Ouest des Préalpes</t>
+    <t>Western Pre-Alps</t>
   </si>
   <si>
-    <t>Centre des Préalpes</t>
+    <t>Central Pre-Alps</t>
   </si>
   <si>
-    <t>Est des Préalpes</t>
+    <t>Eastern Pre-Alps</t>
   </si>
   <si>
-    <t>Nord-ouest des Alpes</t>
+    <t>Northwestern Alps</t>
   </si>
   <si>
-    <t>Centre des Alpes</t>
+    <t>Central Alps</t>
   </si>
   <si>
-    <t>Nord-est des Alpes</t>
+    <t>Northeastern Alps</t>
   </si>
   <si>
-    <t>Sud-ouest des Alpes</t>
+    <t>Southwestern Alps</t>
   </si>
   <si>
-    <t>Sud-est des Alpes</t>
+    <t>Southeastern Alps</t>
   </si>
   <si>
-    <t>Sud des Alpes</t>
+    <t>Southern Alps</t>
   </si>
   <si>
-    <t>Suisse</t>
+    <t>Switzerland</t>
   </si>
   <si>
-    <t>classe de grandeur (jeune forêt; 5 classes)</t>
+    <t>size classe (young forest; 5 classes)</t>
   </si>
   <si>
-    <t>essence principale de la jeune forêt (comptage)</t>
+    <t>main tree species in young forest (counting)</t>
   </si>
   <si>
     <t>n/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>épicéa</t>
+    <t>spruce</t>
   </si>
   <si>
-    <t>sapin</t>
+    <t>fir</t>
   </si>
   <si>
-    <t>pin</t>
+    <t>pine</t>
   </si>
   <si>
-    <t>mélèze</t>
+    <t>larch</t>
   </si>
   <si>
-    <t>arole</t>
+    <t>Arolla pine</t>
   </si>
   <si>
-    <t>autres résineux</t>
+    <t>other conifers</t>
   </si>
   <si>
-    <t>hêtre</t>
+    <t>beech</t>
   </si>
   <si>
-    <t>érable</t>
+    <t>maple</t>
   </si>
   <si>
-    <t>frêne</t>
+    <t>ash</t>
   </si>
   <si>
-    <t>chêne</t>
+    <t>oak</t>
   </si>
   <si>
-    <t>châtaignier</t>
+    <t>sweet chestnut</t>
   </si>
   <si>
-    <t>autres feuillus</t>
+    <t>other broadleaves</t>
   </si>
   <si>
-    <t>espèces non relevées dans tous les inventaires</t>
+    <t>species not assessed in all inventories</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
-    <t>hauteur 10-39 cm</t>
+    <t>height 10-39 cm</t>
   </si>
   <si>
-    <t>hauteur 40-129 cm</t>
+    <t>height 40-129 cm</t>
   </si>
   <si>
-    <t>DHP 0-3.9 cm</t>
+    <t>DBH 0-3.9 cm</t>
   </si>
   <si>
-    <t>DHP 4-7.9 cm</t>
+    <t>DBH 4-7.9 cm</t>
   </si>
   <si>
-    <t>DHP 8-11.9 cm</t>
+    <t>DBH 8-11.9 cm</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1196580/378329</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">nombre de tiges de la jeune forêt</t>
+      <t xml:space="preserve">number of stems of young forest plants</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #406</t>
     </r>
   </si>
   <si>
-    <t>Nombre de résineux et de feuillus vivant d’au moins 10 cm de haut et jusqu'à un diamètre à hauteur de poitrine [DHP] de 11,9 cm.</t>
+    <t>Number of living conifers and conifers ≥10 cm in height and ≤11.9 cm in diameter at breast height (dbh).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">classe de grandeur (jeune forêt; 5 classes)</t>
+      <t xml:space="preserve">size classe (young forest; 5 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2623</t>
     </r>
   </si>
   <si>
-    <t>Taille des plantes de la jeune forêt de 10 cm de hauteur à 11,9 cm de diamètre à hauteur de poitrine (DHP) en cinq classes (deux classes de hauteur et trois classes de DHP). Source: relevé de terrain (MID 1051: Jungwaldpflanzenart - Zählung)</t>
+    <t>Size of young forest plants ≥10 cm in height and ≤11.9 cm in diameter at breast height (dbh) – in five size classes (two height and three dbh classes). Reference: Field Survey (MID 507: Jungwaldklasse)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">essence principale de la jeune forêt (comptage)</t>
+      <t xml:space="preserve">main tree species in young forest (counting)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2625</t>
     </r>
   </si>
   <si>
-    <t>Espèce des plantes de la jeune forêt de 10 cm de hauteur à 11,9 cm de diamètre à hauteur de poitrine (DHP), en classes individuelles pour les dix principales espèces ou groupes d'espèces de Suisse («essences principales») et en classes «autres résineux», «autres feuillus» et «espèces non relevées dans tous les inventaires». Les essences principales sont les épicéas (Picea spp.), les sapins (Abies spp.), les pins (Pinus sylvestris, P. nigra, P. strobus, P. mugo subsp. uncinata), les mélèzes (Larix spp.), l'arole (Pinus cembra), le hêtre (Fagus sylvatica), les érables (Acer spp.), les frênes (Fraxinus spp.), les chênes (Quercus spp.) et le châtaignier (Castanea sativa). Source: relevé de terrain (MID 1051: Jungwaldpflanzenart - Zählung)</t>
+    <t>Species of young forest plants ≥10 cm in height and ≤11.9 cm in diameter at breast height (dbh) with individual classes for the ten most important species or species groups in Switzerland («main tree species»), as well as the classes «other conifers», «other broadleaves» and «species not assessed in all inventories». The main tree species are spruce (Picea spp.), fir (Abies spp.), pine (Pinus sylvestris, P. nigra, P. strobus, P. mugo subsp. uncinata), larch (Larix spp. ), Arolla pine (Pinus cembra), beech (Fagus sylvatica), maple (Acer spp.), ash (Fraxinus spp.), oak (Quercus spp.) and chestnut (Castanea sativa). Reference: Field Survey (MID 1051: Jungwaldpflanzenart - Zählung)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">région économique</t>
+      <t xml:space="preserve">economic region</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Découpage de la Suisse en 14 régions (2 dans le Jura, 3 sur le Plateau, 3 dans les Préalpes, 5 dans les régions alpines et 1 au sud des Alpes). Les régions économiques sont une subdivision des régions de production selon des points de vue économiques et géographiques.</t>
+    <t>Division of Switzerland into 14 regions (2 in the Jura, 3 on the Plateau, 3 in the Pre-Alps, 5 in the Alps and 1 in the Southern Alps). The economic regions are a subdivision of the production regions according to economic-geographical criteria.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt accessible sans la forêt buissonnante et apte au boisement IFN2-IFN5</t>
+      <t xml:space="preserve">stockable and accessible forest without shrub forest NFI2-NFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2615</t>
     </r>
   </si>
   <si>
-    <t>Forêt dont moins des deux tiers de la surface était couverte d'arbustes, qui était atteignable à pied et était apte au boisement – c'est-à-dire non couverte par des routes forestières, des infrastructures de loisirs, des cours d'eau, des couloirs d'avalanches ou autres – lors des quatre inventaires IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
+    <t>Forest that was less than two-thirds covered with shrubs in the four inventories NFI2 (1993-1995), NFI3 (2004-2006), NFI4 (2009-2017) and NFI5 (2018-2026), was accessible on foot and could be stocked, i.e. did not contain forest roads, recreational facilities, streams, avalanche paths, etc.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -810,52 +810,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AF137"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="54.13" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="58.843" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="46.989" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="55.272" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="8.141" bestFit="true" customWidth="true" style="0"/>
@@ -11189,51 +11189,51 @@
         <v>7569</v>
       </c>
       <c r="AD117" s="6">
         <v>19</v>
       </c>
       <c r="AE117" s="6">
         <v>18736</v>
       </c>
       <c r="AF117" s="6">
         <v>4</v>
       </c>
     </row>
     <row r="118" spans="1:32" customHeight="1" ht="21.75">
       <c r="A118" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1196580/378329</t>
           </r>
         </is>
       </c>
       <c r="C118" s="3"/>
       <c r="D118" s="3"/>
       <c r="E118" s="3"/>
       <c r="F118" s="3"/>
       <c r="G118" s="3"/>
       <c r="H118" s="3"/>
       <c r="I118" s="3"/>
       <c r="J118" s="3"/>
       <c r="K118" s="3"/>
       <c r="L118" s="3"/>
@@ -11249,226 +11249,226 @@
       <c r="V118" s="3"/>
       <c r="W118" s="3"/>
       <c r="X118" s="3"/>
       <c r="Y118" s="3"/>
       <c r="Z118" s="3"/>
       <c r="AA118" s="3"/>
       <c r="AB118" s="3"/>
       <c r="AC118" s="3"/>
       <c r="AD118" s="3"/>
       <c r="AE118" s="3"/>
       <c r="AF118" s="3"/>
     </row>
     <row r="121" spans="1:32">
       <c r="A121" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">nombre de tiges de la jeune forêt</t>
+            <t xml:space="preserve">number of stems of young forest plants</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #406</t>
           </r>
         </is>
       </c>
     </row>
     <row r="122" spans="1:32" customHeight="1" ht="29">
       <c r="A122" s="1" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="124" spans="1:32">
       <c r="A124" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">classe de grandeur (jeune forêt; 5 classes)</t>
+            <t xml:space="preserve">size classe (young forest; 5 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2623</t>
           </r>
         </is>
       </c>
     </row>
     <row r="125" spans="1:32" customHeight="1" ht="29">
       <c r="A125" s="1" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="127" spans="1:32">
       <c r="A127" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">essence principale de la jeune forêt (comptage)</t>
+            <t xml:space="preserve">main tree species in young forest (counting)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2625</t>
           </r>
         </is>
       </c>
     </row>
     <row r="128" spans="1:32" customHeight="1" ht="29">
       <c r="A128" s="1" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="130" spans="1:32">
       <c r="A130" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">région économique</t>
+            <t xml:space="preserve">economic region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="131" spans="1:32" customHeight="1" ht="29">
       <c r="A131" s="1" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="133" spans="1:32">
       <c r="A133" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt accessible sans la forêt buissonnante et apte au boisement IFN2-IFN5</t>
+            <t xml:space="preserve">stockable and accessible forest without shrub forest NFI2-NFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2615</t>
           </r>
         </is>
       </c>
     </row>
     <row r="134" spans="1:32" customHeight="1" ht="29">
       <c r="A134" s="1" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="136" spans="1:32">
       <c r="A136" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="137" spans="1:32" customHeight="1" ht="29">
       <c r="A137" s="1" t="s">
         <v>61</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AF1"/>
     <mergeCell ref="A2:AF2"/>