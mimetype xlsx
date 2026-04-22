--- v0 (2025-12-08)
+++ v1 (2026-04-22)
@@ -14,424 +14,424 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
-    <t>NFI5</t>
+    <t>IFN5</t>
   </si>
   <si>
-    <t>number of stems of young forest plants</t>
+    <t>nombre de tiges de la jeune forêt</t>
   </si>
   <si>
-    <t>size classe (young forest; 5 classes) · main tree species in young forest (counting)</t>
+    <t>classe de grandeur (jeune forêt; 5 classes) · essence principale de la jeune forêt (comptage)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: production region</t>
+      <t xml:space="preserve">: région de production</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
       <t xml:space="preserve">: n/ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: stockable and accessible forest without shrub forest</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante, apte au boisement</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>state 2018/26</t>
+    <t>état 2018/26</t>
   </si>
   <si>
-    <t>production region</t>
+    <t>région de production</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
     <t>Plateau</t>
   </si>
   <si>
-    <t>Pre-Alps</t>
+    <t>Préalpes</t>
   </si>
   <si>
-    <t>Alps</t>
+    <t>Alpes</t>
   </si>
   <si>
-    <t>Southern Alps</t>
+    <t>Sud des Alpes</t>
   </si>
   <si>
-    <t>Switzerland</t>
+    <t>Suisse</t>
   </si>
   <si>
-    <t>size classe (young forest; 5 classes)</t>
+    <t>classe de grandeur (jeune forêt; 5 classes)</t>
   </si>
   <si>
-    <t>main tree species in young forest (counting)</t>
+    <t>essence principale de la jeune forêt (comptage)</t>
   </si>
   <si>
     <t>n/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>spruce</t>
+    <t>épicéa</t>
   </si>
   <si>
-    <t>fir</t>
+    <t>sapin</t>
   </si>
   <si>
-    <t>pine</t>
+    <t>pin</t>
   </si>
   <si>
-    <t>larch</t>
+    <t>mélèze</t>
   </si>
   <si>
-    <t>Arolla pine</t>
+    <t>arole</t>
   </si>
   <si>
-    <t>other conifers</t>
+    <t>autres résineux</t>
   </si>
   <si>
-    <t>beech</t>
+    <t>hêtre</t>
   </si>
   <si>
-    <t>maple</t>
+    <t>érable</t>
   </si>
   <si>
-    <t>ash</t>
+    <t>frêne</t>
   </si>
   <si>
-    <t>oak</t>
+    <t>chêne</t>
   </si>
   <si>
-    <t>sweet chestnut</t>
+    <t>châtaignier</t>
   </si>
   <si>
-    <t>other broadleaves</t>
+    <t>autres feuillus</t>
   </si>
   <si>
-    <t>species not assessed in all inventories</t>
+    <t>espèces non relevées dans tous les inventaires</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
-    <t>height 10-39 cm</t>
+    <t>hauteur 10-39 cm</t>
   </si>
   <si>
-    <t>height 40-129 cm</t>
+    <t>hauteur 40-129 cm</t>
   </si>
   <si>
-    <t>DBH 0-3.9 cm</t>
+    <t>DHP 0-3.9 cm</t>
   </si>
   <si>
-    <t>DBH 4-7.9 cm</t>
+    <t>DHP 4-7.9 cm</t>
   </si>
   <si>
-    <t>DBH 8-11.9 cm</t>
+    <t>DHP 8-11.9 cm</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1196589/378338</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">number of stems of young forest plants</t>
+      <t xml:space="preserve">nombre de tiges de la jeune forêt</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #406</t>
     </r>
   </si>
   <si>
-    <t>Number of living conifers and conifers ≥10 cm in height and ≤11.9 cm in diameter at breast height (dbh).</t>
+    <t>Nombre de résineux et de feuillus vivant d’au moins 10 cm de haut et jusqu'à un diamètre à hauteur de poitrine [DHP] de 11,9 cm.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">size classe (young forest; 5 classes)</t>
+      <t xml:space="preserve">classe de grandeur (jeune forêt; 5 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2623</t>
     </r>
   </si>
   <si>
-    <t>Size of young forest plants ≥10 cm in height and ≤11.9 cm in diameter at breast height (dbh) – in five size classes (two height and three dbh classes). Reference: Field Survey (MID 507: Jungwaldklasse)</t>
+    <t>Taille des plantes de la jeune forêt de 10 cm de hauteur à 11,9 cm de diamètre à hauteur de poitrine (DHP) en cinq classes (deux classes de hauteur et trois classes de DHP). Source: relevé de terrain (MID 1051: Jungwaldpflanzenart - Zählung)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">main tree species in young forest (counting)</t>
+      <t xml:space="preserve">essence principale de la jeune forêt (comptage)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2625</t>
     </r>
   </si>
   <si>
-    <t>Species of young forest plants ≥10 cm in height and ≤11.9 cm in diameter at breast height (dbh) with individual classes for the ten most important species or species groups in Switzerland («main tree species»), as well as the classes «other conifers», «other broadleaves» and «species not assessed in all inventories». The main tree species are spruce (Picea spp.), fir (Abies spp.), pine (Pinus sylvestris, P. nigra, P. strobus, P. mugo subsp. uncinata), larch (Larix spp. ), Arolla pine (Pinus cembra), beech (Fagus sylvatica), maple (Acer spp.), ash (Fraxinus spp.), oak (Quercus spp.) and chestnut (Castanea sativa). Reference: Field Survey (MID 1051: Jungwaldpflanzenart - Zählung)</t>
+    <t>Espèce des plantes de la jeune forêt de 10 cm de hauteur à 11,9 cm de diamètre à hauteur de poitrine (DHP), en classes individuelles pour les dix principales espèces ou groupes d'espèces de Suisse («essences principales») et en classes «autres résineux», «autres feuillus» et «espèces non relevées dans tous les inventaires». Les essences principales sont les épicéas (Picea spp.), les sapins (Abies spp.), les pins (Pinus sylvestris, P. nigra, P. strobus, P. mugo subsp. uncinata), les mélèzes (Larix spp.), l'arole (Pinus cembra), le hêtre (Fagus sylvatica), les érables (Acer spp.), les frênes (Fraxinus spp.), les chênes (Quercus spp.) et le châtaignier (Castanea sativa). Source: relevé de terrain (MID 1051: Jungwaldpflanzenart - Zählung)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">production region</t>
+      <t xml:space="preserve">région de production</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Demarcation of Switzerland into five regions (Jura, Plateau, Pre-Alps, Alps and Southern Alps) with relatively uniform growth and timber production conditions. The production regions were established by the Federal Office of Forestry long before the first National Forest Inventory (NFI1, 1983-1985). With a small exception along Lake Geneva, the boundaries of the production regions still follow the municipal boundaries of the time. Unlike the NFI, the Forestry Statistics of the Federal Statistical Office don't use the production regions as demarcation but rather the forestry zones, whose boundaries are somewhat different.</t>
+    <t>Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">stockable and accessible forest without shrub forest</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante, apte au boisement</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1876</t>
     </r>
   </si>
   <si>
-    <t>Stockable part of the accessible forest without shrub forest, i.e. accessible forest without shrub forest excluding the area of forest roads, recreational facilities, streams, avalanche paths, etc.</t>
+    <t>Proportion apte au boisement de la forêt accessible sans la forêt buissonnante (c'est-à-dire forêt accessible sans la forêt buissonnante sans la surface des routes forestières, d'infrastructures de loisirs, de cours d'eau, de coulées d'avalanches, etc.).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -783,52 +783,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N137"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="46.989" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="55.272" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="54.13" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:14">
@@ -5366,268 +5366,268 @@
         <v>6648</v>
       </c>
       <c r="L117" s="6">
         <v>17</v>
       </c>
       <c r="M117" s="6">
         <v>17256</v>
       </c>
       <c r="N117" s="6">
         <v>4</v>
       </c>
     </row>
     <row r="118" spans="1:14" customHeight="1" ht="21.75">
       <c r="A118" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1196589/378338</t>
           </r>
         </is>
       </c>
       <c r="C118" s="3"/>
       <c r="D118" s="3"/>
       <c r="E118" s="3"/>
       <c r="F118" s="3"/>
       <c r="G118" s="3"/>
       <c r="H118" s="3"/>
       <c r="I118" s="3"/>
       <c r="J118" s="3"/>
       <c r="K118" s="3"/>
       <c r="L118" s="3"/>
       <c r="M118" s="3"/>
       <c r="N118" s="3"/>
     </row>
     <row r="121" spans="1:14">
       <c r="A121" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">number of stems of young forest plants</t>
+            <t xml:space="preserve">nombre de tiges de la jeune forêt</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #406</t>
           </r>
         </is>
       </c>
     </row>
     <row r="122" spans="1:14" customHeight="1" ht="29">
       <c r="A122" s="1" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="124" spans="1:14">
       <c r="A124" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">size classe (young forest; 5 classes)</t>
+            <t xml:space="preserve">classe de grandeur (jeune forêt; 5 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2623</t>
           </r>
         </is>
       </c>
     </row>
     <row r="125" spans="1:14" customHeight="1" ht="29">
       <c r="A125" s="1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="127" spans="1:14">
       <c r="A127" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">main tree species in young forest (counting)</t>
+            <t xml:space="preserve">essence principale de la jeune forêt (comptage)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2625</t>
           </r>
         </is>
       </c>
     </row>
     <row r="128" spans="1:14" customHeight="1" ht="29">
       <c r="A128" s="1" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="130" spans="1:14">
       <c r="A130" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">production region</t>
+            <t xml:space="preserve">région de production</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="131" spans="1:14" customHeight="1" ht="29">
       <c r="A131" s="1" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="133" spans="1:14">
       <c r="A133" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">stockable and accessible forest without shrub forest</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante, apte au boisement</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1876</t>
           </r>
         </is>
       </c>
     </row>
     <row r="134" spans="1:14" customHeight="1" ht="29">
       <c r="A134" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="136" spans="1:14">
       <c r="A136" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="137" spans="1:14" customHeight="1" ht="29">
       <c r="A137" s="1" t="s">
         <v>52</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A2:N2"/>