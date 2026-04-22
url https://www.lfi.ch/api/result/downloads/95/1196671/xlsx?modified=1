--- v1 (2026-01-23)
+++ v2 (2026-04-22)
@@ -14,401 +14,401 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
-    <t>IFN1</t>
-[...5 lines deleted...]
-    <t>specie arborea principale</t>
+    <t>LFI1</t>
+  </si>
+  <si>
+    <t>Gesamtholzvolumen (Schaftholz) LFI1</t>
+  </si>
+  <si>
+    <t>Hauptbaumart</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: regione economica</t>
+      <t xml:space="preserve">: Wirtschaftsregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
       <t xml:space="preserve">: 1000 m³</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 x 1,4 km</t>
+      <t xml:space="preserve">: 1,4-km-Netz</t>
     </r>
   </si>
   <si>
-    <t>stato 1983/85</t>
-[...47 lines deleted...]
-    <t>Svizzera</t>
+    <t>Zustand 1983/85</t>
+  </si>
+  <si>
+    <t>Wirtschaftsregion</t>
+  </si>
+  <si>
+    <t>Jura West</t>
+  </si>
+  <si>
+    <t>Jura Ost</t>
+  </si>
+  <si>
+    <t>Mittelland West</t>
+  </si>
+  <si>
+    <t>Mittelland Mitte</t>
+  </si>
+  <si>
+    <t>Mittelland Ost</t>
+  </si>
+  <si>
+    <t>Voralpen West</t>
+  </si>
+  <si>
+    <t>Voralpen Mitte</t>
+  </si>
+  <si>
+    <t>Voralpen Ost</t>
+  </si>
+  <si>
+    <t>Alpen Nordwest</t>
+  </si>
+  <si>
+    <t>Alpen Mitte</t>
+  </si>
+  <si>
+    <t>Alpen Nordost</t>
+  </si>
+  <si>
+    <t>Alpen Südwest</t>
+  </si>
+  <si>
+    <t>Alpen Südost</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>1000 m³</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>abete rosso</t>
-[...38 lines deleted...]
-    <t>totale</t>
+    <t>Fichte</t>
+  </si>
+  <si>
+    <t>Tanne</t>
+  </si>
+  <si>
+    <t>Föhre</t>
+  </si>
+  <si>
+    <t>Lärche</t>
+  </si>
+  <si>
+    <t>Arve</t>
+  </si>
+  <si>
+    <t>übrige Nadelhölzer</t>
+  </si>
+  <si>
+    <t>Buche</t>
+  </si>
+  <si>
+    <t>Ahorn</t>
+  </si>
+  <si>
+    <t>Esche</t>
+  </si>
+  <si>
+    <t>Eiche</t>
+  </si>
+  <si>
+    <t>Kastanie</t>
+  </si>
+  <si>
+    <t>übrige Laubhölzer</t>
+  </si>
+  <si>
+    <t>nicht bestimmbar</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1196671/378420</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">volume totale di legno (legno del fusto) IFN1</t>
+      <t xml:space="preserve">Gesamtholzvolumen (Schaftholz) LFI1</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #242</t>
     </r>
   </si>
   <si>
-    <t>Volume legnoso del fusto con corteccia di tutti gli alberi e arbusti vivi e morti (in piedi e a terra) a partire da 12 cm di diametro a petto d'uomo (DPU) secondo il metodo dell'IFN1. Nell'IFN1 sono stati rilevati solamente gli alberi morti il cui legno era ancora utilizzabile. Il volume totale di legno IFN1 corrisponde alla somma della provvigione e del volume di legno morto IFN1.</t>
+    <t>Schaftholzvolumen in Rinde aller lebenden und toten Bäume und Sträucher (stehende und liegende) ab 12 cm Brusthöhendurchmesser (BHD) nach Methode LFI1. Im LFI1 wurden bei den toten Bäumen nur diejenigen aufgenommen, deren Holz noch verwertbar war. Das Gesamtholzvolumen LFI1 entspricht der Summe von Vorrat und Totholzvolumen LFI1.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">specie arborea principale</t>
+      <t xml:space="preserve">Hauptbaumart</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #90</t>
     </r>
   </si>
   <si>
-    <t>Specie degli alberi e arbusti a partire da 12 cm di diametro a petto d'uomo (DPU) raggruppate nelle 10 specie arboree o generi arborei più importanti in Svizzera («specie arboree principali») rispettivamente nelle classi «altre conifere» e «altre latifoglie» per le altre specie. Vengono considerate specie arboree principali: abete rosso (Picea spp.), abete bianco (Abies spp.), pino (Pinus sylverstris, P. nigra, P. strobus, P. mugo subsp. uncinata), larice (Larix spp.), cembro (Pinus cembra), faggio (Fagus sylvatica), acero (Acer spp.), frassino (Fraxinus spp.), quercia (Quercus spp.) e castagno (Castanea sativa). Fonte: rilievo sul terreno (MID 50: Baumart)</t>
+    <t>Art der Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD) mit einzelnen Klassen für die zehn häufigsten Arten bzw. Artengruppen der Schweiz («Hauptbaumarten») und den Klassen «übrige Nadelbäume» und «übrige Laubbäume» für die restlichen Arten. Als Hauptbaumarten gelten: Fichte (Picea spp.), Tanne (Abies spp.), Föhre (Pinus sylvestris, P. nigra, P. strobus, P. mugo subsp. uncinata), Lärche (Larix spp.), Arve (Pinus cembra), Buche (Fagus sylvatica), Ahorn (Acer spp.), Esche (Fraxinus spp.), Eiche (Quercus spp.) und Kastanie (Castanea sativa). Grundlage: Feldaufnahme (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione economica</t>
+      <t xml:space="preserve">Wirtschaftsregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in 14 regioni (2 nel Giura, 3 nell'Altopiano, 3 nelle Prealpi, 5 nelle Alpi e 1 per il Sud delle Alpi). Le Regioni economiche rappresentano una suddivisione delle Regioni di produzione in base a criteri economico-geografici.</t>
+    <t>Gliederung der Schweiz mit 14 Regionen (2 Jura-, 3 Mittelland-, 3 Voralpen-, 5 Alpenregionen sowie 1 Region für die Alpensüdseite). Die Wirtschaftsregionen stellen eine Unterteilung der Produktionsregionen nach wirtschaftsgeografischen Gesichtpunkten dar.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Bosco coperto per meno di due terzi da arbusti e che può essere raggiunto a piedi.</t>
+    <t>Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 x 1,4 km</t>
+      <t xml:space="preserve">1,4-km-Netz</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #410</t>
     </r>
   </si>
   <si>
-    <t>Reticolo di campionamento dell'IFN a maglia quadrata con una distanza di 1,4 km. Il reticolo 1,4 x 1,4 km rappresenta il reticolo terrestre comune a tutti gli inventari fin'ora eseguiti, per cui viene denominato come reticolo di base.</t>
+    <t>Stichprobennetz des LFI mit einer Maschenweite von 1,4 km. Beim 1,4-km-Netz handelt es sich um das gemeinsame Netz aller bisherigen terrestrischen Inventuren, weshalb es auch als Basisnetz bezeichnet wird.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -760,51 +760,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="32.849" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="11.569" bestFit="true" customWidth="true" style="0"/>
@@ -2464,51 +2464,51 @@
         <v>23232</v>
       </c>
       <c r="AC27" s="6">
         <v>4</v>
       </c>
       <c r="AD27" s="6">
         <v>366656</v>
       </c>
       <c r="AE27" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:31" customHeight="1" ht="21.75">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1196671/378420</t>
           </r>
         </is>
       </c>
       <c r="B28" s="3"/>
       <c r="C28" s="3"/>
       <c r="D28" s="3"/>
       <c r="E28" s="3"/>
       <c r="F28" s="3"/>
       <c r="G28" s="3"/>
       <c r="H28" s="3"/>
       <c r="I28" s="3"/>
       <c r="J28" s="3"/>
       <c r="K28" s="3"/>
@@ -2524,191 +2524,191 @@
       <c r="U28" s="3"/>
       <c r="V28" s="3"/>
       <c r="W28" s="3"/>
       <c r="X28" s="3"/>
       <c r="Y28" s="3"/>
       <c r="Z28" s="3"/>
       <c r="AA28" s="3"/>
       <c r="AB28" s="3"/>
       <c r="AC28" s="3"/>
       <c r="AD28" s="3"/>
       <c r="AE28" s="3"/>
     </row>
     <row r="31" spans="1:31">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">volume totale di legno (legno del fusto) IFN1</t>
+            <t xml:space="preserve">Gesamtholzvolumen (Schaftholz) LFI1</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #242</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:31" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="34" spans="1:31">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">specie arborea principale</t>
+            <t xml:space="preserve">Hauptbaumart</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #90</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:31" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="37" spans="1:31">
       <c r="A37" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione economica</t>
+            <t xml:space="preserve">Wirtschaftsregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="38" spans="1:31" customHeight="1" ht="29">
       <c r="A38" s="1" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="40" spans="1:31">
       <c r="A40" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="41" spans="1:31" customHeight="1" ht="29">
       <c r="A41" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="43" spans="1:31">
       <c r="A43" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 x 1,4 km</t>
+            <t xml:space="preserve">1,4-km-Netz</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #410</t>
           </r>
         </is>
       </c>
     </row>
     <row r="44" spans="1:31" customHeight="1" ht="29">
       <c r="A44" s="1" t="s">
         <v>52</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AE1"/>
     <mergeCell ref="A2:AE2"/>