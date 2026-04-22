--- v0 (2025-11-17)
+++ v1 (2026-04-22)
@@ -14,470 +14,470 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>protection forest against channel processes (2022) · size classe (young forest; 5 classes) · main tree species in young forest (counting)</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>nombre de tiges de la jeune forêt avec abroutissement divisé par nombre de tiges de la jeune forêt avec relevé de l'abroutiss.</t>
+  </si>
+  <si>
+    <t>forêt de protection contre des processus liés aux cours d'eau (2022) · classe de grandeur (jeune forêt; 5 classes) · essence principale de la jeune forêt (comptage)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: biogeographical region</t>
+      <t xml:space="preserve">: région biogéographique</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, cell total</t>
+      <t xml:space="preserve">: %, total de cellules</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: stockable and accessible forest without shrub forest</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante, apte au boisement</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>state 2018/26</t>
-[...8 lines deleted...]
-    <t>outside</t>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>forêt de protection contre des processus liés aux cours d'eau (2022)</t>
+  </si>
+  <si>
+    <t>à l'interieur</t>
+  </si>
+  <si>
+    <t>à l'extérieur</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
-    <t>size classe (young forest; 5 classes)</t>
-[...2 lines deleted...]
-    <t>main tree species in young forest (counting)</t>
+    <t>classe de grandeur (jeune forêt; 5 classes)</t>
+  </si>
+  <si>
+    <t>essence principale de la jeune forêt (comptage)</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>spruce</t>
-[...50 lines deleted...]
-    <t>DBH 8-11.9 cm</t>
+    <t>épicéa</t>
+  </si>
+  <si>
+    <t>sapin</t>
+  </si>
+  <si>
+    <t>pin</t>
+  </si>
+  <si>
+    <t>mélèze</t>
+  </si>
+  <si>
+    <t>arole</t>
+  </si>
+  <si>
+    <t>autres résineux</t>
+  </si>
+  <si>
+    <t>hêtre</t>
+  </si>
+  <si>
+    <t>érable</t>
+  </si>
+  <si>
+    <t>frêne</t>
+  </si>
+  <si>
+    <t>chêne</t>
+  </si>
+  <si>
+    <t>châtaignier</t>
+  </si>
+  <si>
+    <t>autres feuillus</t>
+  </si>
+  <si>
+    <t>espèces non relevées dans tous les inventaires</t>
+  </si>
+  <si>
+    <t>hauteur 10-39 cm</t>
+  </si>
+  <si>
+    <t>hauteur 40-129 cm</t>
+  </si>
+  <si>
+    <t>DHP 0-3.9 cm</t>
+  </si>
+  <si>
+    <t>DHP 4-7.9 cm</t>
+  </si>
+  <si>
+    <t>DHP 8-11.9 cm</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1197098/378847</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">number of stems of young forest plants with browsing damage</t>
+      <t xml:space="preserve">nombre de tiges de la jeune forêt avec abroutissement</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #404</t>
     </r>
   </si>
   <si>
-    <t>Number of stems of conifers and broadleaves 10 to 129 cm in height on which browsing on the shoot from the previous year was detected. Since a different method was used for assessing browsing traces in NFI2, the browsing intensity was overestimated in comparison with in the inventories from NFI4 on. Thus, only increases in browsing intensity can be clearly determined in comparisons with NFI2. For a reliable estimate, at least 30 individuals per estimated value (table cell) should have been assessed for browsing. Therefore, the corresponding tables with the target variable "Number of trees assessed for browsing (no extrapolation)" should also be consulted.</t>
+    <t>Nombre de résineux et de feuillus d'une hauteur de 10 à 129 cm chez lesquels l'abroutissement de la pousse de l'année précédente a été constaté. En raison d'une approche différente des traces d'abroutissement, l'intensité de l'abroutissement a été surestimée dans l'IFN2 par rapport à la méthode utilisée à partir de l'IFN4. Ainsi, les comparaisons avec l'IFN2 ne permettent de constater avec certitude que des augmentations de l'intensité de l'abroutissement. Pour que l'estimation soit fiable, il faudrait que l'abroutissement ait été évalué chez au moins 30 individus par valeur estimée (cellule du tableau). C'est pourquoi il convient de consulter également les tableaux correspondants avec la variable cible «nombre d'arbres avec relevé de l'abroutissement (sans extrapolation)».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">number of stems of young forest plants assessed for browsing</t>
+      <t xml:space="preserve">nombre de tiges de la jeune forêt avec relevé de l'abroutiss.</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #405</t>
     </r>
   </si>
   <si>
-    <t>Number of stems of conifers and broadleaves 10 to 129 cm in height for which the condition of the previous year's shoot was assessed with regard to browsing. Since a different method was used for assessing browsing traces in NFI2, the browsing intensity was overestimated in comparison with in the inventories from NFI4 on. Thus, only increases in browsing intensity can be clearly determined in comparisons with NFI2. For a reliable estimate, at least 30 individuals per estimated value (table cell) should have been assessed for browsing. Therefore, the corresponding tables with the target variable "Number of trees assessed for browsing (no extrapolation)" should also be consulted.</t>
+    <t>Nombre de résineux et de feuillus d'une hauteur de 10 à 129 cm chez lesquels l'abroutissement de la pousse de l'année précédente a été relevé. En raison d'une approche différente des traces d'abroutissement, l'intensité de l'abroutissement a été surestimée dans l'IFN2 par rapport à la méthode utilisée à partir de l'IFN4. Ainsi, les comparaisons avec l'IFN2 ne permettent de constater avec certitude que des augmentations de l'intensité de l'abroutissement. Pour que l'estimation soit fiable, il faudrait que l'abroutissement ait été évalué chez au moins 30 individus par valeur estimée (cellule du tableau). C'est pourquoi il convient de consulter également les tableaux correspondants avec la variable cible «nombre d'arbres avec relevé de l'abroutissement (sans extrapolation)».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">protective forest against channel processes (2022)</t>
+      <t xml:space="preserve">forêt de protection contre des processus liés aux cours d'eau (2022)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2643</t>
     </r>
   </si>
   <si>
-    <t>Area in/outside a forest that provides protection against channel processes which the cantons designated «protective forest» according to the harmonised criteria of SilvaProtect-CH in 2022. Reference: GIS data from FOEN, 2022</t>
+    <t>Zone située à l'intérieur/à l'extérieur d'une forêt de protection contre les processus liés aux cours d'eau délimitée en 2022 par les cantons selon les critères harmonisés de SilvaProtect-CH. Source: données SIG de l'OFEV, 2022</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">size classe (young forest; 5 classes)</t>
+      <t xml:space="preserve">classe de grandeur (jeune forêt; 5 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2623</t>
     </r>
   </si>
   <si>
-    <t>Size of young forest plants ≥10 cm in height and ≤11.9 cm in diameter at breast height (dbh) – in five size classes (two height and three dbh classes). Reference: Field Survey (MID 507: Jungwaldklasse)</t>
+    <t>Taille des plantes de la jeune forêt de 10 cm de hauteur à 11,9 cm de diamètre à hauteur de poitrine (DHP) en cinq classes (deux classes de hauteur et trois classes de DHP). Source: relevé de terrain (MID 1051: Jungwaldpflanzenart - Zählung)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">main tree species in young forest (counting)</t>
+      <t xml:space="preserve">essence principale de la jeune forêt (comptage)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2625</t>
     </r>
   </si>
   <si>
-    <t>Species of young forest plants ≥10 cm in height and ≤11.9 cm in diameter at breast height (dbh) with individual classes for the ten most important species or species groups in Switzerland («main tree species»), as well as the classes «other conifers», «other broadleaves» and «species not assessed in all inventories». The main tree species are spruce (Picea spp.), fir (Abies spp.), pine (Pinus sylvestris, P. nigra, P. strobus, P. mugo subsp. uncinata), larch (Larix spp. ), Arolla pine (Pinus cembra), beech (Fagus sylvatica), maple (Acer spp.), ash (Fraxinus spp.), oak (Quercus spp.) and chestnut (Castanea sativa). Reference: Field Survey (MID 1051: Jungwaldpflanzenart - Zählung)</t>
+    <t>Espèce des plantes de la jeune forêt de 10 cm de hauteur à 11,9 cm de diamètre à hauteur de poitrine (DHP), en classes individuelles pour les dix principales espèces ou groupes d'espèces de Suisse («essences principales») et en classes «autres résineux», «autres feuillus» et «espèces non relevées dans tous les inventaires». Les essences principales sont les épicéas (Picea spp.), les sapins (Abies spp.), les pins (Pinus sylvestris, P. nigra, P. strobus, P. mugo subsp. uncinata), les mélèzes (Larix spp.), l'arole (Pinus cembra), le hêtre (Fagus sylvatica), les érables (Acer spp.), les frênes (Fraxinus spp.), les chênes (Quercus spp.) et le châtaignier (Castanea sativa). Source: relevé de terrain (MID 1051: Jungwaldpflanzenart - Zählung)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">biogeographical region</t>
+      <t xml:space="preserve">région biogéographique</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Demarcation of Switzerland into six regions with similar flora and fauna. The six regions correspond to the basic categories in the publication «The Biogeographical Regions of Switzerland», which was published by FOEN in 2022.</t>
+    <t>Découpage de la Suisse en six régions avec une flore et une faune similaires. Les six régions correspondent au découpage de base selon le document «Les régions biogéographiques de la Suisse», publié par l'OFEV en 2022.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">stockable and accessible forest without shrub forest</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante, apte au boisement</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1876</t>
     </r>
   </si>
   <si>
-    <t>Stockable part of the accessible forest without shrub forest, i.e. accessible forest without shrub forest excluding the area of forest roads, recreational facilities, streams, avalanche paths, etc.</t>
+    <t>Proportion apte au boisement de la forêt accessible sans la forêt buissonnante (c'est-à-dire forêt accessible sans la forêt buissonnante sans la surface des routes forestières, d'infrastructures de loisirs, de cours d'eau, de coulées d'avalanches, etc.).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -829,52 +829,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H143"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="46.989" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="55.272" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="54.13" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
@@ -3480,332 +3480,332 @@
         <v>13.1</v>
       </c>
       <c r="F117" s="6">
         <v>0.9</v>
       </c>
       <c r="G117" s="6">
         <v>14.7</v>
       </c>
       <c r="H117" s="6">
         <v>0.8</v>
       </c>
     </row>
     <row r="118" spans="1:8" customHeight="1" ht="21.75">
       <c r="A118" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1197098/378847</t>
           </r>
         </is>
       </c>
       <c r="C118" s="3"/>
       <c r="D118" s="3"/>
       <c r="E118" s="3"/>
       <c r="F118" s="3"/>
       <c r="G118" s="3"/>
       <c r="H118" s="3"/>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">number of stems of young forest plants with browsing damage</t>
+            <t xml:space="preserve">nombre de tiges de la jeune forêt avec abroutissement</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #404</t>
           </r>
         </is>
       </c>
     </row>
     <row r="122" spans="1:8" customHeight="1" ht="29">
       <c r="A122" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">number of stems of young forest plants assessed for browsing</t>
+            <t xml:space="preserve">nombre de tiges de la jeune forêt avec relevé de l'abroutiss.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #405</t>
           </r>
         </is>
       </c>
     </row>
     <row r="125" spans="1:8" customHeight="1" ht="29">
       <c r="A125" s="1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">protective forest against channel processes (2022)</t>
+            <t xml:space="preserve">forêt de protection contre des processus liés aux cours d'eau (2022)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2643</t>
           </r>
         </is>
       </c>
     </row>
     <row r="128" spans="1:8" customHeight="1" ht="29">
       <c r="A128" s="1" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">size classe (young forest; 5 classes)</t>
+            <t xml:space="preserve">classe de grandeur (jeune forêt; 5 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2623</t>
           </r>
         </is>
       </c>
     </row>
     <row r="131" spans="1:8" customHeight="1" ht="29">
       <c r="A131" s="1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">main tree species in young forest (counting)</t>
+            <t xml:space="preserve">essence principale de la jeune forêt (comptage)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2625</t>
           </r>
         </is>
       </c>
     </row>
     <row r="134" spans="1:8" customHeight="1" ht="29">
       <c r="A134" s="1" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">biogeographical region</t>
+            <t xml:space="preserve">région biogéographique</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="137" spans="1:8" customHeight="1" ht="29">
       <c r="A137" s="1" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">stockable and accessible forest without shrub forest</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante, apte au boisement</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1876</t>
           </r>
         </is>
       </c>
     </row>
     <row r="140" spans="1:8" customHeight="1" ht="29">
       <c r="A140" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="143" spans="1:8" customHeight="1" ht="29">
       <c r="A143" s="1" t="s">
         <v>52</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>