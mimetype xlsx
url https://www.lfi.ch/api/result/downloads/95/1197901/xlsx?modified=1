--- v0 (2025-12-24)
+++ v1 (2026-07-26)
@@ -14,442 +14,442 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
-    <t>IFN5</t>
+    <t>LFI5</t>
   </si>
   <si>
-    <t>surface forestière</t>
+    <t>Waldfläche</t>
   </si>
   <si>
-    <t>type de forêt (12 classes) · stabilité du peuplement</t>
+    <t>Waldtyp (12 Klassen) · Bestandesstabilität</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: région économique</t>
+      <t xml:space="preserve">: Wirtschaftsregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, sous-total</t>
+      <t xml:space="preserve">: %, Zwischentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>état 2018/26</t>
+    <t>Zustand 2018/26</t>
   </si>
   <si>
-    <t>région économique</t>
+    <t>Wirtschaftsregion</t>
   </si>
   <si>
-    <t>Ouest du Jura</t>
+    <t>Jura West</t>
   </si>
   <si>
-    <t>Est du Jura</t>
+    <t>Jura Ost</t>
   </si>
   <si>
-    <t>Ouest du Plateau</t>
+    <t>Mittelland West</t>
   </si>
   <si>
-    <t>Centre du Plateau</t>
+    <t>Mittelland Mitte</t>
   </si>
   <si>
-    <t>Est du Plateau</t>
+    <t>Mittelland Ost</t>
   </si>
   <si>
-    <t>Ouest des Préalpes</t>
+    <t>Voralpen West</t>
   </si>
   <si>
-    <t>Centre des Préalpes</t>
+    <t>Voralpen Mitte</t>
   </si>
   <si>
-    <t>Est des Préalpes</t>
+    <t>Voralpen Ost</t>
   </si>
   <si>
-    <t>Nord-ouest des Alpes</t>
+    <t>Alpen Nordwest</t>
   </si>
   <si>
-    <t>Centre des Alpes</t>
+    <t>Alpen Mitte</t>
   </si>
   <si>
-    <t>Nord-est des Alpes</t>
+    <t>Alpen Nordost</t>
   </si>
   <si>
-    <t>Sud-ouest des Alpes</t>
+    <t>Alpen Südwest</t>
   </si>
   <si>
-    <t>Sud-est des Alpes</t>
+    <t>Alpen Südost</t>
   </si>
   <si>
-    <t>Sud des Alpes</t>
+    <t>Alpensüdseite</t>
   </si>
   <si>
-    <t>Suisse</t>
+    <t>Schweiz</t>
   </si>
   <si>
-    <t>type de forêt (12 classes)</t>
+    <t>Waldtyp (12 Klassen)</t>
   </si>
   <si>
-    <t>stabilité du peuplement</t>
+    <t>Bestandesstabilität</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>critique</t>
+    <t xml:space="preserve">kritisch </t>
   </si>
   <si>
-    <t>amoindrie</t>
+    <t xml:space="preserve">vermindert stabil </t>
   </si>
   <si>
-    <t>stable</t>
+    <t xml:space="preserve">stabil </t>
   </si>
   <si>
-    <t>total</t>
+    <t>Total</t>
   </si>
   <si>
-    <t>forêt inaccessible</t>
+    <t>unzugänglicher Wald</t>
   </si>
   <si>
-    <t>forêt buissonnante</t>
+    <t>Gebüschwald</t>
   </si>
   <si>
-    <t>surface forestière en permanence non boisée</t>
+    <t>dauernd nicht bestockte Waldfläche</t>
   </si>
   <si>
-    <t>tranchée, talus</t>
+    <t>Schneise, Böschung</t>
   </si>
   <si>
-    <t>peuplement clairsemé</t>
+    <t>dauernd aufgelöste Bestockung</t>
   </si>
   <si>
-    <t>selve, culture d'arbres</t>
+    <t>Selve, Plantage</t>
   </si>
   <si>
-    <t>taillis</t>
+    <t>Niederwald</t>
   </si>
   <si>
-    <t>taillis-sous-futaie</t>
+    <t>Mittelwald</t>
   </si>
   <si>
-    <t>futaie d'aspect jardiné</t>
+    <t>plenterartiger Hochwald</t>
   </si>
   <si>
-    <t>futaie irrégulière</t>
+    <t>ungleichförmiger Hochwald</t>
   </si>
   <si>
-    <t>relevé incomplet</t>
+    <t>unvollständige Aufnahme</t>
   </si>
   <si>
-    <t>futaie régulière</t>
+    <t>gleichförmiger Hochwald</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1197901/379650</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">surface forestière</t>
+      <t xml:space="preserve">Waldfläche</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Ensemble de toutes les surfaces qui sont désignées comme forêt selon la définition de la forêt de l’IFN. Cette définition inclut la forêt buissonnante. La variable cible «surface forestière» est également utilisée pour évaluer la surface totale lorsqu'il s'agit de distinguer entre «forêt» et «hors forêt».</t>
+    <t>Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">type de forêt (12 classes)</t>
+      <t xml:space="preserve">Waldtyp (12 Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #898</t>
     </r>
   </si>
   <si>
-    <t>Répartition des forêts en 12 classes («types») en fonction de leur origine, de leur structure et de leur gestion. Contrairement à la variable «type de forêt (17 classes)», la variable «type de forêt (12 classes)» regroupe tous les stades de développement (de la jeune pousse à la futaie) dans la classe «futaie régulière». Source: relevé de terrain (MID 255: Nutzungskategorie, MID 257: Waldtyp nach Aufnahmeanleitung LFI, MID 260: Waldform, MID 267: Bestandesstruktur, MID 261: Entwicklungsstufe)</t>
+    <t>Einteilung der Wälder aufgrund ihrer Entstehung, Struktur und Bewirtschaftung in 12 Klassen («Typen»). Im Gegensatz zum Waldtyp in 17 Klassen werden beim Waldtyp in 12 Klassen alle Entwicklungsstufen (Jungwuchs bis Baumholz) in der Klasse «gleichförmiger Hochwald» zusammengefasst. Grundlage: Feldaufnahme (MID 255: Nutzungskategorie, MID 257: Waldtyp nach Aufnahmeanleitung LFI, MID 260: Waldform, MID 267: Bestandesstruktur, MID 261: Entwicklungsstufe)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">stabilité du peuplement</t>
+      <t xml:space="preserve">Bestandesstabilität</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #891</t>
     </r>
   </si>
   <si>
-    <t>Résistance mécanique d'un peuplement aux contraintes abiotiques et biotiques dans les 10 à 20 prochaines années, en trois classes. Source: relevé de terrain (MID 310: Gesamtstabilität)</t>
+    <t>Mechanische Widerstandsfähigkeit eines Bestandes gegenüber abiotischen und biotischen Belastungen innerhalb der nächsten 10 bis 20 Jahre in drei Klassen. Grundlage: Feldaufnahme (MID 310: Gesamtstabilität)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">région économique</t>
+      <t xml:space="preserve">Wirtschaftsregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Découpage de la Suisse en 14 régions (2 dans le Jura, 3 sur le Plateau, 3 dans les Préalpes, 5 dans les régions alpines et 1 au sud des Alpes). Les régions économiques sont une subdivision des régions de production selon des points de vue économiques et géographiques.</t>
+    <t>Gliederung der Schweiz mit 14 Regionen (2 Jura-, 3 Mittelland-, 3 Voralpen-, 5 Alpenregionen sowie 1 Region für die Alpensüdseite). Die Wirtschaftsregionen stellen eine Unterteilung der Produktionsregionen nach wirtschaftsgeografischen Gesichtpunkten dar.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
+    <t>Wald, der in den fünf Inventuren LFI1 (1983-1985), LFI2 (1993-1995), LFI3 (2004-2006), LFI4 (2009-2017) und LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -801,52 +801,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AF102"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="51.845" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="30.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="41.133" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="25.708" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="5.856" bestFit="true" customWidth="true" style="0"/>
@@ -7834,51 +7834,51 @@
         <v>100.0</v>
       </c>
       <c r="AD82" s="6" t="s">
         <v>29</v>
       </c>
       <c r="AE82" s="6">
         <v>100.0</v>
       </c>
       <c r="AF82" s="6" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="83" spans="1:32" customHeight="1" ht="21.75">
       <c r="A83" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1197901/379650</t>
           </r>
         </is>
       </c>
       <c r="C83" s="3"/>
       <c r="D83" s="3"/>
       <c r="E83" s="3"/>
       <c r="F83" s="3"/>
       <c r="G83" s="3"/>
       <c r="H83" s="3"/>
       <c r="I83" s="3"/>
       <c r="J83" s="3"/>
       <c r="K83" s="3"/>
       <c r="L83" s="3"/>
@@ -7894,226 +7894,226 @@
       <c r="V83" s="3"/>
       <c r="W83" s="3"/>
       <c r="X83" s="3"/>
       <c r="Y83" s="3"/>
       <c r="Z83" s="3"/>
       <c r="AA83" s="3"/>
       <c r="AB83" s="3"/>
       <c r="AC83" s="3"/>
       <c r="AD83" s="3"/>
       <c r="AE83" s="3"/>
       <c r="AF83" s="3"/>
     </row>
     <row r="86" spans="1:32">
       <c r="A86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">surface forestière</t>
+            <t xml:space="preserve">Waldfläche</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="87" spans="1:32" customHeight="1" ht="29">
       <c r="A87" s="1" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="89" spans="1:32">
       <c r="A89" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">type de forêt (12 classes)</t>
+            <t xml:space="preserve">Waldtyp (12 Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #898</t>
           </r>
         </is>
       </c>
     </row>
     <row r="90" spans="1:32" customHeight="1" ht="29">
       <c r="A90" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="92" spans="1:32">
       <c r="A92" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">stabilité du peuplement</t>
+            <t xml:space="preserve">Bestandesstabilität</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #891</t>
           </r>
         </is>
       </c>
     </row>
     <row r="93" spans="1:32" customHeight="1" ht="29">
       <c r="A93" s="1" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="95" spans="1:32">
       <c r="A95" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">région économique</t>
+            <t xml:space="preserve">Wirtschaftsregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="96" spans="1:32" customHeight="1" ht="29">
       <c r="A96" s="1" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="98" spans="1:32">
       <c r="A98" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="99" spans="1:32" customHeight="1" ht="29">
       <c r="A99" s="1" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="101" spans="1:32">
       <c r="A101" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="102" spans="1:32" customHeight="1" ht="29">
       <c r="A102" s="1" t="s">
         <v>58</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AF1"/>
     <mergeCell ref="A2:AF2"/>