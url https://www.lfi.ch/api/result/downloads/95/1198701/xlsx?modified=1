--- v0 (2026-01-09)
+++ v1 (2026-07-26)
@@ -14,409 +14,409 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>quota (classi di 200 m) · numero di danni</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Stammzahl</t>
+  </si>
+  <si>
+    <t>Höhenlage (200-m-Klassen) · Anzahl Schäden</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: regione biogeografica</t>
+      <t xml:space="preserve">: biogeografische Region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, totale colonna</t>
+      <t xml:space="preserve">: %, Spaltentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
-[...29 lines deleted...]
-    <t>numero di danni</t>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>biogeografische Region</t>
+  </si>
+  <si>
+    <t>Jura</t>
+  </si>
+  <si>
+    <t>Mittelland</t>
+  </si>
+  <si>
+    <t>Alpennordflanke</t>
+  </si>
+  <si>
+    <t>Westliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Östliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Alpensüdflanke</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
+  </si>
+  <si>
+    <t>Höhenlage (200-m-Klassen)</t>
+  </si>
+  <si>
+    <t>Anzahl Schäden</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>nessun danno visibile</t>
-[...11 lines deleted...]
-    <t>totale</t>
+    <t>kein sichtbarer Schaden</t>
+  </si>
+  <si>
+    <t>ein sichtbarer Schaden</t>
+  </si>
+  <si>
+    <t>zwei oder mehr sichtbare Schäden</t>
+  </si>
+  <si>
+    <t>toter oder liegender Baum</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <t>&gt;1800 m</t>
   </si>
   <si>
     <t>1601-1800 m</t>
   </si>
   <si>
     <t>1401-1600 m</t>
   </si>
   <si>
     <t>1201-1400 m</t>
   </si>
   <si>
     <t>1001-1200 m</t>
   </si>
   <si>
     <t>801-1000 m</t>
   </si>
   <si>
     <t>601-800 m</t>
   </si>
   <si>
     <t>=600 m</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1198701/380450</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">numero di fusti</t>
+      <t xml:space="preserve">Stammzahl</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #73</t>
     </r>
   </si>
   <si>
-    <t>Numero di fusti di tutti gli alberi e arbusti vivi (in piedi e a terra) di almeno 12 cm di diametro a petto d'uomo (DPU).</t>
+    <t>Anzahl Stämme der lebenden Bäume und Sträucher (stehende und liegende) ab 12 cm Brusthöhendurchmesser (BHD).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">quota (classi di 200 m)</t>
+      <t xml:space="preserve">Höhenlage (200-m-Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #964</t>
     </r>
   </si>
   <si>
-    <t>Altitudine sopra il livello del mare in classi di 200 m. Fonte: modello digitale DHm²5 di Swisstopo.</t>
+    <t>Höhe über Meer in Klassen zu 200 m. Grundlage: digitales Höhenmodell DHM 25 von Swisstopo</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">numero di danni</t>
+      <t xml:space="preserve">Anzahl Schäden</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #653</t>
     </r>
   </si>
   <si>
-    <t>Classificazione degli alberi e arbusti a partire da 12 cm di diametro a petto d'uomo (DPU) in base al numero di danni visibili o alle condizioni dell'albero (vivo/morto, in piedi/a terra), in quattro classi. Fonte: rilievo sul terreno (MID 1018: Baumzustand, MID 1027: Baumschadenart)</t>
+    <t>Einteilung der Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD) nach der Anzahl sichtbarer Schäden bzw. dem Baumzustand (lebend/tot, stehend/liegend) in vier Klassen. Grundlage: Feldaufnahme (MID 1018: Baumzustand, MID 1027: Baumschadenart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione biogeografica</t>
+      <t xml:space="preserve">biogeografische Region</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in sei regioni con flora e fauna simili. Le sei regioni corrispondono alla suddivisione di base nella pubblicazione «Le regioni biogeografiche della Svizzera», edita dall'UFAM nel 2022.</t>
+    <t>Gliederung der Schweiz in sechs Regionen mit ähnlicher Flora und Fauna. Die sechs Regionen entsprechen der Grundeinteilung der Publikation «Die biogeographischen Regionen der Schweiz», die vom BAFU im Jahr 2022 herausgegeben wurde.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Bosco coperto per meno di due terzi da arbusti e che può essere raggiunto a piedi.</t>
+    <t>Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -771,52 +771,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P92"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="30.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="32.849" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -3844,270 +3844,270 @@
         <v>100.0</v>
       </c>
       <c r="N72" s="7" t="s">
         <v>21</v>
       </c>
       <c r="O72" s="7">
         <v>100.0</v>
       </c>
       <c r="P72" s="7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="73" spans="1:16" customHeight="1" ht="21.75">
       <c r="A73" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1198701/380450</t>
           </r>
         </is>
       </c>
       <c r="C73" s="3"/>
       <c r="D73" s="3"/>
       <c r="E73" s="3"/>
       <c r="F73" s="3"/>
       <c r="G73" s="3"/>
       <c r="H73" s="3"/>
       <c r="I73" s="3"/>
       <c r="J73" s="3"/>
       <c r="K73" s="3"/>
       <c r="L73" s="3"/>
       <c r="M73" s="3"/>
       <c r="N73" s="3"/>
       <c r="O73" s="3"/>
       <c r="P73" s="3"/>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">numero di fusti</t>
+            <t xml:space="preserve">Stammzahl</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #73</t>
           </r>
         </is>
       </c>
     </row>
     <row r="77" spans="1:16" customHeight="1" ht="29">
       <c r="A77" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">quota (classi di 200 m)</t>
+            <t xml:space="preserve">Höhenlage (200-m-Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #964</t>
           </r>
         </is>
       </c>
     </row>
     <row r="80" spans="1:16" customHeight="1" ht="29">
       <c r="A80" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">numero di danni</t>
+            <t xml:space="preserve">Anzahl Schäden</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #653</t>
           </r>
         </is>
       </c>
     </row>
     <row r="83" spans="1:16" customHeight="1" ht="29">
       <c r="A83" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione biogeografica</t>
+            <t xml:space="preserve">biogeografische Region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="86" spans="1:16" customHeight="1" ht="29">
       <c r="A86" s="1" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="89" spans="1:16" customHeight="1" ht="29">
       <c r="A89" s="1" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="92" spans="1:16" customHeight="1" ht="29">
       <c r="A92" s="1" t="s">
         <v>47</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>