--- v1 (2026-01-24)
+++ v2 (2026-07-11)
@@ -17,128 +17,128 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>surface terrière</t>
+    <t>area basimetrica</t>
   </si>
   <si>
-    <t>zones supérieures/inférieures · essence principale</t>
+    <t>alte/basse quote · specie arborea principale</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
+      <t xml:space="preserve">suddivisione regionale</t>
     </r>
     <r>
-      <t xml:space="preserve">: canton</t>
+      <t xml:space="preserve">: cantone</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
+      <t xml:space="preserve">unità</t>
     </r>
     <r>
       <t xml:space="preserve">: m²/ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
+      <t xml:space="preserve">insieme analizzato</t>
     </r>
     <r>
-      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
+      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
+      <t xml:space="preserve">reticolo</t>
     </r>
     <r>
-      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
     </r>
   </si>
   <si>
-    <t>état 2018/26</t>
+    <t>stato 2018/26</t>
   </si>
   <si>
-    <t>canton</t>
+    <t>cantone</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>BL/BS</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>GL</t>
   </si>
@@ -172,317 +172,317 @@
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>TI</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
-    <t>Suisse</t>
+    <t>Svizzera</t>
   </si>
   <si>
-    <t>zones supérieures/inférieures</t>
+    <t>alte/basse quote</t>
   </si>
   <si>
-    <t>essence principale</t>
+    <t>specie arborea principale</t>
   </si>
   <si>
     <t>m²/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>épicéa</t>
+    <t>abete rosso</t>
   </si>
   <si>
-    <t>sapin</t>
+    <t>abete bianco</t>
   </si>
   <si>
-    <t>pin</t>
+    <t>pino</t>
   </si>
   <si>
-    <t>mélèze</t>
+    <t>larice</t>
   </si>
   <si>
-    <t>arole</t>
+    <t>cembro</t>
   </si>
   <si>
-    <t>autres résineux</t>
+    <t>altre conifere</t>
   </si>
   <si>
-    <t>hêtre</t>
+    <t>faggio</t>
   </si>
   <si>
-    <t>érable</t>
+    <t>acero</t>
   </si>
   <si>
-    <t>frêne</t>
+    <t>frassino</t>
   </si>
   <si>
-    <t>chêne</t>
+    <t>quercia</t>
   </si>
   <si>
-    <t>châtaignier</t>
+    <t>castagno</t>
   </si>
   <si>
-    <t>autres feuillus</t>
+    <t>altre latifoglie</t>
   </si>
   <si>
-    <t>indéterminable</t>
+    <t>non determinabile</t>
   </si>
   <si>
-    <t>total</t>
+    <t>totale</t>
   </si>
   <si>
-    <t>zones inférieures</t>
+    <t>basse quote</t>
   </si>
   <si>
-    <t>zones supérieures</t>
+    <t>alte quote</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1199117/380866</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">surface terrière</t>
+      <t xml:space="preserve">area basimetrica</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #92</t>
     </r>
   </si>
   <si>
-    <t>Somme des sections transversales à 1,3 m de hauteur de tous les arbres et arbustes vifs (sur pied et à terre) avec un diamètre à hauteur de poitrine (DHP) d’au moins 12 cm.</t>
+    <t>Somma delle sezioni trasversali a 1,3 m di altezza di tutti gli alberi arbusti vivi (in piedi e a terra) con un diametro a petto d'uomo (DPU) di almeno 12 cm.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">zones supérieures/inférieures</t>
+      <t xml:space="preserve">alte/basse quote</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2635</t>
     </r>
   </si>
   <si>
-    <t>Zones situées à des altitudes plus ou moins élevées, classées en fonction des étages de végétation selon la nomenclature du guide Gestion durable des forêts de protection (NaiS; Frehner et al. 2005). La frontière entre les zones supérieures et les zones inférieures s'étend au nord des Alpes entre les étages «montagnard supérieur» et «montagnard inférieur», et au sud des Alpes entre les étages «haut-montagnard» et «montagnard supérieur/inférieur». Les indications sont basées, d'une part, sur les étages de végétation déterminés par les experts (placettes forestières accessibles de l'IFN4 sur le réseau de 1,4 km; Arge Frehner et al. 2020) et, d'autre part, sur les étages de végétation modélisés pour la période 1981-2010 (autres placettes; Zischg et al. 2021). pas d'indication: situé au-dessus de la limite de la forêt modélisée par Zischg et al. ou éventuellement à proximité de lacs qui ont été découpés de manière relativement grossière par Zischg et al.</t>
+    <t xml:space="preserve">Stazioni di alta e bassa quota, classificate in base alle fasce vegetazionali secondo il sistema delle linee guida «Continuità nel bosco di protezione e controllo dell'efficacia» (NaiS; Frehner et al. 2005). Il limite tra alte e basse quote sul versante nord delle alpi si colloca tra le fasce «montana superiore» e «montana inferiore», a Sud delle Alpi tra le fasce «altimontana» e «montana inferiore/superiore». Le indicazioni si basano sulle fasce vegetazionali determinate da esperti (aree di saggio in bosco e accessibili dell'IFN4 sul reticolo di 1,4 km; Arge Frehner et al. 2020) e d'altro canto sulle fasce vegetazionali modellizzate per il periodo 1981-2010 (restanti aree di saggio; Zischg et al. 2021). nessuna indicazione: situato sopra il limite del bosco modellizzato da Zischg et al. e talvolta nell'area di laghi, che sono stati tagliati in modo relativamente approssimativo da Zischg et al. </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">essence principale</t>
+      <t xml:space="preserve">specie arborea principale</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #90</t>
     </r>
   </si>
   <si>
-    <t>Espèce d'arbre et d'arbuste à partir d'un diamètre à hauteur de poitrine (DHP) de 12 cm, avec des classes individuelles pour les dix espèces ou groupes d'espèces les plus fréquents en Suisse («essences principales») et les classes «autres résineux» et «autres feuillus» pour les autres espèces. Les essences principales sont les épicéas (Picea spp.), les sapins (Abies spp.), les pins (Pinus sylvestris, P. nigra, P. strobus, P. mugo subsp. uncinata), les mélèzes (Larix spp.), l'arole (Pinus cembra), le hêtre (Fagus sylvatica), les érables (Acer spp.), les frênes (Fraxinus spp.), les chênes (Quercus spp.) et le châtaignier (Castanea sativa). Source: relevé de terrain (MID 50: Baumart)</t>
+    <t>Specie degli alberi e arbusti a partire da 12 cm di diametro a petto d'uomo (DPU) raggruppate nelle 10 specie arboree o generi arborei più importanti in Svizzera («specie arboree principali») rispettivamente nelle classi «altre conifere» e «altre latifoglie» per le altre specie. Vengono considerate specie arboree principali: abete rosso (Picea spp.), abete bianco (Abies spp.), pino (Pinus sylverstris, P. nigra, P. strobus, P. mugo subsp. uncinata), larice (Larix spp.), cembro (Pinus cembra), faggio (Fagus sylvatica), acero (Acer spp.), frassino (Fraxinus spp.), quercia (Quercus spp.) e castagno (Castanea sativa). Fonte: rilievo sul terreno (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">canton</t>
+      <t xml:space="preserve">cantone</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #827</t>
     </r>
   </si>
   <si>
-    <t>Découpage régional dont les cantons constituent l'unité. Pour des raisons statistiques, les deux demi-cantons de Bâle-Campagne et Bâle-Ville sont regroupés en un seul canton.</t>
+    <t>Suddivisione regionale con i cantoni come unità. I due semicantoni di Basilea Campagna e Basilea Città sono riuniti in un unico cantone per motivi statistici.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
+      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Forêt couverte par des arbustes sur moins des deux tiers de sa surface et atteignable à pied, tant dans l'IFN4 (2009-2017) que dans l'IFN5 (2018-2026).</t>
+    <t>Bosco che, sia nell'IFN4 (2009-2017) sia nell'IFN5 (2018-2026), era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1–5 di 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Sottoreticoli 1, 2, 3, 4 e 5 di 9 sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -834,52 +834,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BB92"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="37.562" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="24.565" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="32.849" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="9.283" bestFit="true" customWidth="true" style="0"/>
@@ -11001,51 +11001,51 @@
         <v>26.6</v>
       </c>
       <c r="AZ72" s="6">
         <v>5</v>
       </c>
       <c r="BA72" s="6">
         <v>31.1</v>
       </c>
       <c r="BB72" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:54" customHeight="1" ht="21.75">
       <c r="A73" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1199117/380866</t>
           </r>
         </is>
       </c>
       <c r="C73" s="3"/>
       <c r="D73" s="3"/>
       <c r="E73" s="3"/>
       <c r="F73" s="3"/>
       <c r="G73" s="3"/>
       <c r="H73" s="3"/>
       <c r="I73" s="3"/>
       <c r="J73" s="3"/>
       <c r="K73" s="3"/>
       <c r="L73" s="3"/>
@@ -11083,226 +11083,226 @@
       <c r="AR73" s="3"/>
       <c r="AS73" s="3"/>
       <c r="AT73" s="3"/>
       <c r="AU73" s="3"/>
       <c r="AV73" s="3"/>
       <c r="AW73" s="3"/>
       <c r="AX73" s="3"/>
       <c r="AY73" s="3"/>
       <c r="AZ73" s="3"/>
       <c r="BA73" s="3"/>
       <c r="BB73" s="3"/>
     </row>
     <row r="76" spans="1:54">
       <c r="A76" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">surface terrière</t>
+            <t xml:space="preserve">area basimetrica</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #92</t>
           </r>
         </is>
       </c>
     </row>
     <row r="77" spans="1:54" customHeight="1" ht="29">
       <c r="A77" s="1" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="79" spans="1:54">
       <c r="A79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">zones supérieures/inférieures</t>
+            <t xml:space="preserve">alte/basse quote</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2635</t>
           </r>
         </is>
       </c>
     </row>
     <row r="80" spans="1:54" customHeight="1" ht="29">
       <c r="A80" s="1" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="82" spans="1:54">
       <c r="A82" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">essence principale</t>
+            <t xml:space="preserve">specie arborea principale</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #90</t>
           </r>
         </is>
       </c>
     </row>
     <row r="83" spans="1:54" customHeight="1" ht="29">
       <c r="A83" s="1" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="85" spans="1:54">
       <c r="A85" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">canton</t>
+            <t xml:space="preserve">cantone</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #827</t>
           </r>
         </is>
       </c>
     </row>
     <row r="86" spans="1:54" customHeight="1" ht="29">
       <c r="A86" s="1" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="88" spans="1:54">
       <c r="A88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
+            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="89" spans="1:54" customHeight="1" ht="29">
       <c r="A89" s="1" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="91" spans="1:54">
       <c r="A91" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1–5 di 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="92" spans="1:54" customHeight="1" ht="29">
       <c r="A92" s="1" t="s">
         <v>69</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:BB1"/>
     <mergeCell ref="A2:BB2"/>