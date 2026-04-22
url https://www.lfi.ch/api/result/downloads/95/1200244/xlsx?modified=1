--- v1 (2026-01-23)
+++ v2 (2026-04-22)
@@ -14,356 +14,356 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
-    <t>IFN2–IFN3</t>
-[...5 lines deleted...]
-    <t>specie arborea (5 classi)</t>
+    <t>LFI2–LFI3</t>
+  </si>
+  <si>
+    <t>Mortalität</t>
+  </si>
+  <si>
+    <t>Baumart (5 Klassen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: regione biogeografica</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: biogeografische Region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: m³/ha/anno</t>
+      <t xml:space="preserve">Einheit</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: m³/ha/Jahr</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN2/IFN3</t>
+      <t xml:space="preserve">Bezugsfläche</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI2/LFI3</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
-[...33 lines deleted...]
-    <t>m³/ha/anno</t>
+      <t xml:space="preserve">Netz</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1,4-km-Netz</t>
+    </r>
+  </si>
+  <si>
+    <t>Veränderung 1993/95–2004/06</t>
+  </si>
+  <si>
+    <t>biogeografische Region</t>
+  </si>
+  <si>
+    <t>Jura</t>
+  </si>
+  <si>
+    <t>Mittelland</t>
+  </si>
+  <si>
+    <t>Alpennordflanke</t>
+  </si>
+  <si>
+    <t>Westliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Östliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Alpensüdflanke</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
+  </si>
+  <si>
+    <t>m³/ha/Jahr</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>abete rosso</t>
-[...17 lines deleted...]
-    <t>totale</t>
+    <t>Fichte</t>
+  </si>
+  <si>
+    <t>Tanne</t>
+  </si>
+  <si>
+    <t>übrige Nadelhölzer</t>
+  </si>
+  <si>
+    <t>Buche</t>
+  </si>
+  <si>
+    <t>übrige Laubhölzer</t>
+  </si>
+  <si>
+    <t>nicht bestimmbar</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1200244/381993</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">mortalità</t>
+      <t xml:space="preserve">Mortalität</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #16</t>
     </r>
   </si>
   <si>
-    <t>Volume di legno del fusto con corteccia di tutti gli alberi e arbusti con un diametro a petto d'uomo (DPU) di almeno 12 cm che, tra due inventari successivi, sono morti per cause naturali (ad es. tempesta di vento o insetti) o sono scomparsi (ad es. in seguito a valanghe), ma che non sono stati utilizzati nel quadro di interventi selvicolturali. La mortalità è la somma degli alberi scomparsi naturalmente e della mortalità rimanente.</t>
+    <t>Schaftholzvolumen in Rinde aller Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD), die zwischen zwei Inventuren abgestorben (z.B. durch Windwurf oder Insekten) oder verschwunden sind (z.B. durch Lawinen), aber nicht forstlich genutzt wurden. Die Mortalität ist die Summe von natürlichen Abgängen und im Bestand verbleibender Mortalität.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">specie arborea (5 classi)</t>
+      <t xml:space="preserve">Baumart (5 Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1157</t>
     </r>
   </si>
   <si>
-    <t>Specie arboree e arbustive a partire da 12 cm di diametro a petto d'uomo (DPU) con singole categorie per le tre specie o gruppi di specie più comuni in Svizzera (abete rosso - Picea spp.; abete bianco - Abies spp.; faggio - Fagus sylvatica) e le categorie «altre conifere» e «altre latifoglie» per le altre specie. Fonte: rilievo sul terreno (MID 50: Baumart)</t>
+    <t>Art der Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD) mit einzelnen Klassen für die drei allerhäufigsten Arten bzw. Artengruppen der Schweiz (Fichte - Picea spp.; Tanne - Abies spp.; Buche - Fagus sylvatica) und den Klassen «übrige Nadelhölzer» und «übrige Laubhölzer» für die restlichen Arten. Grundlage: Feldaufnahme (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione biogeografica</t>
+      <t xml:space="preserve">biogeografische Region</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in sei regioni con flora e fauna simili. Le sei regioni corrispondono alla suddivisione di base nella pubblicazione «Le regioni biogeografiche della Svizzera», edita dall'UFAM nel 2022.</t>
+    <t>Gliederung der Schweiz in sechs Regionen mit ähnlicher Flora und Fauna. Die sechs Regionen entsprechen der Grundeinteilung der Publikation «Die biogeographischen Regionen der Schweiz», die vom BAFU im Jahr 2022 herausgegeben wurde.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN2/IFN3</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI2/LFI3</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #533</t>
     </r>
   </si>
   <si>
-    <t>Bosco che, sia nell'IFN2 (1993-1995) sia nell'IFN3 (2004-2006), era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+    <t>Wald, der sowohl im LFI2 (1993-1995) als auch im LFI3 (2004-2006) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 x 1,4 km</t>
+      <t xml:space="preserve">1,4-km-Netz</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #410</t>
     </r>
   </si>
   <si>
-    <t>Reticolo di campionamento dell'IFN a maglia quadrata con una distanza di 1,4 km. Il reticolo 1,4 x 1,4 km rappresenta il reticolo terrestre comune a tutti gli inventari fin'ora eseguiti, per cui viene denominato come reticolo di base.</t>
+    <t>Stichprobennetz des LFI mit einer Maschenweite von 1,4 km. Beim 1,4-km-Netz handelt es sich um das gemeinsame Netz aller bisherigen terrestrischen Inventuren, weshalb es auch als Basisnetz bezeichnet wird.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -715,51 +715,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="32.849" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="25.708" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -1258,235 +1258,235 @@
         <v>1.2</v>
       </c>
       <c r="M20" s="6">
         <v>11</v>
       </c>
       <c r="N20" s="6">
         <v>1.7</v>
       </c>
       <c r="O20" s="6">
         <v>4</v>
       </c>
     </row>
     <row r="21" spans="1:15" customHeight="1" ht="21.75">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1200244/381993</t>
           </r>
         </is>
       </c>
       <c r="B21" s="3"/>
       <c r="C21" s="3"/>
       <c r="D21" s="3"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="J21" s="3"/>
       <c r="K21" s="3"/>
       <c r="L21" s="3"/>
       <c r="M21" s="3"/>
       <c r="N21" s="3"/>
       <c r="O21" s="3"/>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">mortalità</t>
+            <t xml:space="preserve">Mortalität</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #16</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:15" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">specie arborea (5 classi)</t>
+            <t xml:space="preserve">Baumart (5 Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1157</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:15" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione biogeografica</t>
+            <t xml:space="preserve">biogeografische Region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:15" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="33" spans="1:15">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN2/IFN3</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI2/LFI3</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #533</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:15" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="36" spans="1:15">
       <c r="A36" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 x 1,4 km</t>
+            <t xml:space="preserve">1,4-km-Netz</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #410</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:15" customHeight="1" ht="29">
       <c r="A37" s="1" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>