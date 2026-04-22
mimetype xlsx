--- v0 (2026-01-23)
+++ v1 (2026-04-22)
@@ -14,128 +14,128 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
-    <t>IFN1</t>
-[...5 lines deleted...]
-    <t>essence principale</t>
+    <t>NFI1</t>
+  </si>
+  <si>
+    <t>volume of deadwood (stemwood) NFI1</t>
+  </si>
+  <si>
+    <t>main tree species</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
+      <t xml:space="preserve">regional demarcation</t>
     </r>
     <r>
       <t xml:space="preserve">: canton</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
+      <t xml:space="preserve">unit</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, total de colonne</t>
+      <t xml:space="preserve">: %, column total</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
+      <t xml:space="preserve">evaluation area</t>
     </r>
     <r>
-      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante</t>
+      <t xml:space="preserve">: accessible forest without shrub forest</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
+      <t xml:space="preserve">grid</t>
     </r>
     <r>
-      <t xml:space="preserve">: réseau 1,4 km</t>
+      <t xml:space="preserve">: 1.4-km grid</t>
     </r>
   </si>
   <si>
-    <t>état 1983/85</t>
+    <t>state 1983/85</t>
   </si>
   <si>
     <t>canton</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>BL/BS</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>GE</t>
   </si>
@@ -172,276 +172,276 @@
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>TI</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
-    <t>Suisse</t>
+    <t>Switzerland</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>épicéa</t>
-[...35 lines deleted...]
-    <t>indéterminable</t>
+    <t>spruce</t>
+  </si>
+  <si>
+    <t>fir</t>
+  </si>
+  <si>
+    <t>pine</t>
+  </si>
+  <si>
+    <t>larch</t>
+  </si>
+  <si>
+    <t>Arolla pine</t>
+  </si>
+  <si>
+    <t>other conifers</t>
+  </si>
+  <si>
+    <t>beech</t>
+  </si>
+  <si>
+    <t>maple</t>
+  </si>
+  <si>
+    <t>ash</t>
+  </si>
+  <si>
+    <t>oak</t>
+  </si>
+  <si>
+    <t>sweet chestnut</t>
+  </si>
+  <si>
+    <t>other broadleaves</t>
+  </si>
+  <si>
+    <t>indeterminable</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1200555/382304</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">volume de bois mort (bois de tige) IFN1</t>
+      <t xml:space="preserve">volume of deadwood (stemwood) NFI1</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #249</t>
     </r>
   </si>
   <si>
-    <t>Volume de bois de tige en écorce de tous les arbres et arbustes morts (sur pied et à terre) d'au moins 12 cm de diamètre à hauteur de poitrine (DHP) selon la méthode de l'IFN1. Dans l'IFN1, seuls ont été enregistrés les arbres morts dont le bois était encore utilisable. En outre, les arbres verts à terre ont également été comptés comme bois mort.</t>
+    <t>Stemwood volume of all dead trees and shrubs (standing and lying) with a diameter at breast height (dbh) ≥12 cm with bark recorded according to the NFI1 method. In NFI1, dead trees were only included if their wood was still usable. In addition, lying but still green trees were classified as deadwood.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">essence principale</t>
+      <t xml:space="preserve">main tree species</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #90</t>
     </r>
   </si>
   <si>
-    <t>Espèce d'arbre et d'arbuste à partir d'un diamètre à hauteur de poitrine (DHP) de 12 cm, avec des classes individuelles pour les dix espèces ou groupes d'espèces les plus fréquents en Suisse («essences principales») et les classes «autres résineux» et «autres feuillus» pour les autres espèces. Les essences principales sont les épicéas (Picea spp.), les sapins (Abies spp.), les pins (Pinus sylvestris, P. nigra, P. strobus, P. mugo subsp. uncinata), les mélèzes (Larix spp.), l'arole (Pinus cembra), le hêtre (Fagus sylvatica), les érables (Acer spp.), les frênes (Fraxinus spp.), les chênes (Quercus spp.) et le châtaignier (Castanea sativa). Source: relevé de terrain (MID 50: Baumart)</t>
+    <t>Type of trees and shrubs ≥12 cm in diameter at breast height (dbh) with the ten most common species or species groups in Switzerland ('main tree species') categorised, and the classes 'other conifers' and 'other broadleaves' for the remaining species. The main tree species are: spruce (Picea spp.), fir (Abies spp.), pine (Pinus sylvestris, P. nigra, P. strobus, P. mugo subsp. uncinata), larch (Larix spp.), Arolla pine (Pinus cembra), beech (Fagus sylvatica), maple (Acer spp.), ash (Fraxinus spp.), oak (Quercus spp.) and chestnut (Castanea sativa). Reference: Field Survey (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">canton</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #827</t>
     </r>
   </si>
   <si>
-    <t>Découpage régional dont les cantons constituent l'unité. Pour des raisons statistiques, les deux demi-cantons de Bâle-Campagne et Bâle-Ville sont regroupés en un seul canton.</t>
+    <t>Regional demarcation with the cantons as a unit, with the two half-cantons, Basel-Land and Basel-Stadt, combined into one canton for statistical reasons.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
+      <t xml:space="preserve">accessible forest without shrub forest</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Forêt couverte à moins des deux tiers d'arbustes et accessible à pied.</t>
+    <t>Forest of which less than two-thirds is covered with shrubs that can be accessed on foot.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km</t>
+      <t xml:space="preserve">1.4-km grid</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #410</t>
     </r>
   </si>
   <si>
-    <t>Réseau d'échantillonnage de l'IFN avec un maillage de 1,4 km. Le réseau 1,4 km est commun à tous les inventaires terrestres précédents, c'est pourquoi il est également appelé réseau de base.</t>
+    <t>NFI's sampling grid with a mesh size of 1.4 km. The 1.4-km grid is the grid size covering all the previous terrestrial Inventories, which is why it is also called the base grid.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -793,51 +793,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BA44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="24.565" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="5.856" bestFit="true" customWidth="true" style="0"/>
@@ -3641,51 +3641,51 @@
         <v>100.0</v>
       </c>
       <c r="AY27" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AZ27" s="6">
         <v>100.0</v>
       </c>
       <c r="BA27" s="6" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="28" spans="1:53" customHeight="1" ht="21.75">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1200555/382304</t>
           </r>
         </is>
       </c>
       <c r="B28" s="3"/>
       <c r="C28" s="3"/>
       <c r="D28" s="3"/>
       <c r="E28" s="3"/>
       <c r="F28" s="3"/>
       <c r="G28" s="3"/>
       <c r="H28" s="3"/>
       <c r="I28" s="3"/>
       <c r="J28" s="3"/>
       <c r="K28" s="3"/>
@@ -3723,86 +3723,86 @@
       <c r="AQ28" s="3"/>
       <c r="AR28" s="3"/>
       <c r="AS28" s="3"/>
       <c r="AT28" s="3"/>
       <c r="AU28" s="3"/>
       <c r="AV28" s="3"/>
       <c r="AW28" s="3"/>
       <c r="AX28" s="3"/>
       <c r="AY28" s="3"/>
       <c r="AZ28" s="3"/>
       <c r="BA28" s="3"/>
     </row>
     <row r="31" spans="1:53">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">volume de bois mort (bois de tige) IFN1</t>
+            <t xml:space="preserve">volume of deadwood (stemwood) NFI1</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #249</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:53" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="34" spans="1:53">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">essence principale</t>
+            <t xml:space="preserve">main tree species</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #90</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:53" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="37" spans="1:53">
       <c r="A37" t="inlineStr">
         <is>
           <r>
@@ -3828,86 +3828,86 @@
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #827</t>
           </r>
         </is>
       </c>
     </row>
     <row r="38" spans="1:53" customHeight="1" ht="29">
       <c r="A38" s="1" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="40" spans="1:53">
       <c r="A40" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
+            <t xml:space="preserve">accessible forest without shrub forest</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="41" spans="1:53" customHeight="1" ht="29">
       <c r="A41" s="1" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="43" spans="1:53">
       <c r="A43" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km</t>
+            <t xml:space="preserve">1.4-km grid</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #410</t>
           </r>
         </is>
       </c>
     </row>
     <row r="44" spans="1:53" customHeight="1" ht="29">
       <c r="A44" s="1" t="s">
         <v>63</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:BA1"/>
     <mergeCell ref="A2:BA2"/>