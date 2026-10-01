--- v0 (2026-04-22)
+++ v1 (2026-10-01)
@@ -1,138 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>LFI1</t>
   </si>
   <si>
     <t>Totholzvolumen (Schaftholz) LFI1</t>
   </si>
   <si>
     <t>Hauptbaumart</t>
   </si>
   <si>
-    <r>
-[...64 lines deleted...]
-    </r>
+    <t>Regionale Gliederung: Produktionsregion</t>
+  </si>
+  <si>
+    <t>Einheit: m³/ha</t>
+  </si>
+  <si>
+    <t>Bezugsfläche: zugänglicher Wald ohne Gebüschwald</t>
+  </si>
+  <si>
+    <t>Netz: 1,4-km-Netz</t>
   </si>
   <si>
     <t>Zustand 1983/85</t>
   </si>
   <si>
     <t>Produktionsregion</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
     <t>Mittelland</t>
   </si>
   <si>
     <t>Voralpen</t>
   </si>
   <si>
     <t>Alpen</t>
   </si>
   <si>
     <t>Alpensüdseite</t>
   </si>
   <si>
     <t>Schweiz</t>
   </si>
@@ -169,298 +113,268 @@
   <si>
     <t>Buche</t>
   </si>
   <si>
     <t>Ahorn</t>
   </si>
   <si>
     <t>Esche</t>
   </si>
   <si>
     <t>Eiche</t>
   </si>
   <si>
     <t>Kastanie</t>
   </si>
   <si>
     <t>übrige Laubhölzer</t>
   </si>
   <si>
     <t>nicht bestimmbar</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
-    <r>
-[...167 lines deleted...]
-    <t>Stichprobennetz des LFI mit einer Maschenweite von 1,4 km. Beim 1,4-km-Netz handelt es sich um das gemeinsame Netz aller bisherigen terrestrischen Inventuren, weshalb es auch als Basisnetz bezeichnet wird.</t>
+    <t>© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>LFI1 [150]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Netz: </t>
+  </si>
+  <si>
+    <t>1,4-km-Netz [410]
+Stichprobennetz des LFI mit einer Maschenweite von 1,4 km. Beim 1,4-km-Netz handelt es sich um das gemeinsame Netz aller bisherigen terrestrischen Inventuren, weshalb es auch als Basisnetz bezeichnet wird.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugsfläche: </t>
+  </si>
+  <si>
+    <t>zugänglicher Wald ohne Gebüschwald [434]
+Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Regionale Gliederung: </t>
+  </si>
+  <si>
+    <t>Produktionsregion [PRODREG, 49]
+Gliederung der Schweiz in fünf Regionen (Jura, Mittelland, Voralpen, Alpen und Alpensüdseite) mit relativ einheitlichen Wuchs- und Holzproduktionsbedingungen. Die Produktionsregionen wurden vom Bundesamt für Forstwesen lange vor dem ersten Landesforstinventar (LFI1, 1983-1985) gebildet. Mit einer kleinen Ausnahme am Genfersee folgen die Grenzen der Produktionsregionen noch immer den damaligen Gemeindegrenzen. Im Gegensatz zum LFI verwendet die vom Bundesamt für Statistik geführte Forststatistik als Gliederung nicht die Produktionsregionen, sondern die Forstzonen, deren Grenzverlauf etwas anders ist.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>Totholzvolumen (Schaftholz) LFI1 [249], m³
+Schaftholzvolumen in Rinde aller toten Bäume und Sträucher (stehende und liegende) ab 12 cm Brusthöhendurchmesser (BHD) nach Methode LFI1. Im LFI1 wurden nur diejenigen toten Bäume aufgenommen, bei denen das Holz noch verwertbar war. Zudem wurden auch liegende grüne Bäume zum Totholz gezählt.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 15.08.2014 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 2: </t>
+  </si>
+  <si>
+    <t>Fläche [1], ha
+Fläche.</t>
+  </si>
+  <si>
+    <t>gerechnet am 07.09.2007 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: , Dezimalstellen: 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>pro Hektar [1] - zugänglicher Wald ohne Gebüschwald [434]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>in % [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>Hauptbaumart [HBART, 90]
+Art der Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD) mit einzelnen Klassen für die zehn häufigsten Arten bzw. Artengruppen der Schweiz («Hauptbaumarten») und den Klassen «übrige Nadelbäume» und «übrige Laubbäume» für die restlichen Arten. Als Hauptbaumarten gelten: Fichte (Picea spp.), Tanne (Abies spp.), Föhre (Pinus sylvestris, P. nigra, P. strobus, P. mugo subsp. uncinata), Lärche (Larix spp.), Arve (Pinus cembra), Buche (Fagus sylvatica), Ahorn (Acer spp.), Esche (Fraxinus spp.), Eiche (Quercus spp.) und Kastanie (Castanea sativa). Grundlage: Feldaufnahme (MID 50: Baumart)</t>
+  </si>
+  <si>
+    <t>gerechnet am 19.03.2024 23:47:41</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>keine Angabe, Fichte, Tanne, Föhre, Lärche, Arve, übrige Nadelhölzer, Buche, Ahorn, Esche, Eiche, Kastanie, übrige Laubhölzer, nicht bestimmbar, Total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Übrige: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -721,1062 +635,1362 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M44"/>
+  <dimension ref="A1:M53"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B29" sqref="B29:M53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="22.28" bestFit="true" customWidth="true" style="0"/>
-[...11 lines deleted...]
-    <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="20" customWidth="true" style="0"/>
+    <col min="2" max="2" width="7" customWidth="true" style="0"/>
+    <col min="3" max="3" width="5" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9" customWidth="true" style="0"/>
+    <col min="5" max="5" width="6" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8" customWidth="true" style="0"/>
+    <col min="7" max="7" width="5" customWidth="true" style="0"/>
+    <col min="8" max="8" width="7" customWidth="true" style="0"/>
+    <col min="9" max="9" width="4" customWidth="true" style="0"/>
+    <col min="10" max="10" width="10" customWidth="true" style="0"/>
+    <col min="11" max="11" width="7" customWidth="true" style="0"/>
+    <col min="12" max="12" width="7" customWidth="true" style="0"/>
+    <col min="13" max="13" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:13">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...9 lines deleted...]
-      <c r="M10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
     </row>
     <row r="11" spans="1:13">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
+      <c r="M11" s="3"/>
     </row>
     <row r="12" spans="1:13">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:13">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="B13" s="6">
-[...32 lines deleted...]
-      <c r="M13" s="6" t="s">
+      <c r="B13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="H13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="I13" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="J13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="K13" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="L13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="M13" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:13">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="5">
         <v>1.6</v>
       </c>
-      <c r="C14" s="6">
+      <c r="C14" s="5">
         <v>30</v>
       </c>
-      <c r="D14" s="6">
+      <c r="D14" s="5">
         <v>1.0</v>
       </c>
-      <c r="E14" s="6">
+      <c r="E14" s="5">
         <v>28</v>
       </c>
-      <c r="F14" s="6">
+      <c r="F14" s="5">
         <v>3.2</v>
       </c>
-      <c r="G14" s="6">
+      <c r="G14" s="5">
         <v>16</v>
       </c>
-      <c r="H14" s="6">
+      <c r="H14" s="5">
         <v>4.4</v>
       </c>
-      <c r="I14" s="6">
+      <c r="I14" s="5">
         <v>10</v>
       </c>
-      <c r="J14" s="6">
+      <c r="J14" s="5">
         <v>1.6</v>
       </c>
-      <c r="K14" s="6">
+      <c r="K14" s="5">
         <v>22</v>
       </c>
-      <c r="L14" s="6">
+      <c r="L14" s="5">
         <v>2.6</v>
       </c>
-      <c r="M14" s="6">
+      <c r="M14" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="15" spans="1:13">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>1.9</v>
       </c>
-      <c r="C15" s="6">
+      <c r="C15" s="5">
         <v>16</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="5">
         <v>0.7</v>
       </c>
-      <c r="E15" s="6">
+      <c r="E15" s="5">
         <v>20</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="5">
         <v>1.0</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="5">
         <v>26</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="5">
         <v>0.5</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I15" s="5">
         <v>25</v>
       </c>
-      <c r="J15" s="6">
+      <c r="J15" s="5">
         <v>0.4</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="5">
         <v>43</v>
       </c>
-      <c r="L15" s="6">
+      <c r="L15" s="5">
         <v>0.9</v>
       </c>
-      <c r="M15" s="6">
+      <c r="M15" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:13">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="5">
         <v>0.3</v>
       </c>
-      <c r="C16" s="6">
+      <c r="C16" s="5">
         <v>44</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="5">
         <v>0.1</v>
       </c>
-      <c r="E16" s="6">
+      <c r="E16" s="5">
         <v>43</v>
       </c>
-      <c r="F16" s="6">
+      <c r="F16" s="5">
         <v>0.1</v>
       </c>
-      <c r="G16" s="6">
+      <c r="G16" s="5">
         <v>49</v>
       </c>
-      <c r="H16" s="6">
+      <c r="H16" s="5">
         <v>0.8</v>
       </c>
-      <c r="I16" s="6">
+      <c r="I16" s="5">
         <v>15</v>
       </c>
-      <c r="J16" s="6">
+      <c r="J16" s="5">
         <v>0.1</v>
       </c>
-      <c r="K16" s="6">
+      <c r="K16" s="5">
         <v>54</v>
       </c>
-      <c r="L16" s="6">
+      <c r="L16" s="5">
         <v>0.4</v>
       </c>
-      <c r="M16" s="6">
+      <c r="M16" s="5">
         <v>13</v>
       </c>
     </row>
     <row r="17" spans="1:13">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B17" s="6">
-[...2 lines deleted...]
-      <c r="C17" s="6">
+      <c r="B17" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="C17" s="5">
         <v>100</v>
       </c>
-      <c r="D17" s="6">
-[...2 lines deleted...]
-      <c r="E17" s="6">
+      <c r="D17" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E17" s="5">
         <v>78</v>
       </c>
-      <c r="F17" s="6">
-[...5 lines deleted...]
-      <c r="H17" s="6">
+      <c r="F17" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G17" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="H17" s="5">
         <v>1.0</v>
       </c>
-      <c r="I17" s="6">
+      <c r="I17" s="5">
         <v>15</v>
       </c>
-      <c r="J17" s="6">
+      <c r="J17" s="5">
         <v>0.6</v>
       </c>
-      <c r="K17" s="6">
+      <c r="K17" s="5">
         <v>33</v>
       </c>
-      <c r="L17" s="6">
+      <c r="L17" s="5">
         <v>0.4</v>
       </c>
-      <c r="M17" s="6">
+      <c r="M17" s="5">
         <v>13</v>
       </c>
     </row>
     <row r="18" spans="1:13">
-      <c r="A18" s="5" t="s">
+      <c r="A18" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B18" s="6">
-[...17 lines deleted...]
-      <c r="H18" s="6">
+      <c r="B18" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D18" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F18" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G18" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="H18" s="5">
         <v>0.1</v>
       </c>
-      <c r="I18" s="6">
+      <c r="I18" s="5">
         <v>46</v>
       </c>
-      <c r="J18" s="6">
-[...8 lines deleted...]
-      <c r="M18" s="6">
+      <c r="J18" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="K18" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="L18" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="M18" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="19" spans="1:13">
-      <c r="A19" s="5" t="s">
+      <c r="A19" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B19" s="6">
-[...2 lines deleted...]
-      <c r="C19" s="6">
+      <c r="B19" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="C19" s="5">
         <v>78</v>
       </c>
-      <c r="D19" s="6">
-[...14 lines deleted...]
-      <c r="I19" s="6">
+      <c r="D19" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F19" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G19" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="H19" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="I19" s="5">
         <v>72</v>
       </c>
-      <c r="J19" s="6">
-[...8 lines deleted...]
-      <c r="M19" s="6">
+      <c r="J19" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="K19" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="L19" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="M19" s="5">
         <v>58</v>
       </c>
     </row>
     <row r="20" spans="1:13">
-      <c r="A20" s="5" t="s">
+      <c r="A20" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="B20" s="6">
+      <c r="B20" s="5">
         <v>0.4</v>
       </c>
-      <c r="C20" s="6">
+      <c r="C20" s="5">
         <v>19</v>
       </c>
-      <c r="D20" s="6">
+      <c r="D20" s="5">
         <v>0.1</v>
       </c>
-      <c r="E20" s="6">
+      <c r="E20" s="5">
         <v>36</v>
       </c>
-      <c r="F20" s="6">
+      <c r="F20" s="5">
         <v>0.4</v>
       </c>
-      <c r="G20" s="6">
+      <c r="G20" s="5">
         <v>37</v>
       </c>
-      <c r="H20" s="6">
+      <c r="H20" s="5">
         <v>0.2</v>
       </c>
-      <c r="I20" s="6">
+      <c r="I20" s="5">
         <v>29</v>
       </c>
-      <c r="J20" s="6">
+      <c r="J20" s="5">
         <v>0.3</v>
       </c>
-      <c r="K20" s="6">
+      <c r="K20" s="5">
         <v>48</v>
       </c>
-      <c r="L20" s="6">
+      <c r="L20" s="5">
         <v>0.3</v>
       </c>
-      <c r="M20" s="6">
+      <c r="M20" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="21" spans="1:13">
-      <c r="A21" s="5" t="s">
+      <c r="A21" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="B21" s="6">
-[...2 lines deleted...]
-      <c r="C21" s="6">
+      <c r="B21" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="C21" s="5">
         <v>56</v>
       </c>
-      <c r="D21" s="6">
-[...2 lines deleted...]
-      <c r="E21" s="6">
+      <c r="D21" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E21" s="5">
         <v>55</v>
       </c>
-      <c r="F21" s="6">
+      <c r="F21" s="5">
         <v>0.1</v>
       </c>
-      <c r="G21" s="6">
+      <c r="G21" s="5">
         <v>63</v>
       </c>
-      <c r="H21" s="6">
-[...2 lines deleted...]
-      <c r="I21" s="6">
+      <c r="H21" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="I21" s="5">
         <v>71</v>
       </c>
-      <c r="J21" s="6">
-[...2 lines deleted...]
-      <c r="K21" s="6">
+      <c r="J21" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="K21" s="5">
         <v>73</v>
       </c>
-      <c r="L21" s="6">
-[...2 lines deleted...]
-      <c r="M21" s="6">
+      <c r="L21" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="M21" s="5">
         <v>34</v>
       </c>
     </row>
     <row r="22" spans="1:13">
-      <c r="A22" s="5" t="s">
+      <c r="A22" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="B22" s="6">
+      <c r="B22" s="5">
         <v>0.1</v>
       </c>
-      <c r="C22" s="6">
+      <c r="C22" s="5">
         <v>55</v>
       </c>
-      <c r="D22" s="6">
+      <c r="D22" s="5">
         <v>0.1</v>
       </c>
-      <c r="E22" s="6">
+      <c r="E22" s="5">
         <v>52</v>
       </c>
-      <c r="F22" s="6">
+      <c r="F22" s="5">
         <v>0.1</v>
       </c>
-      <c r="G22" s="6">
+      <c r="G22" s="5">
         <v>49</v>
       </c>
-      <c r="H22" s="6">
+      <c r="H22" s="5">
         <v>0.1</v>
       </c>
-      <c r="I22" s="6">
+      <c r="I22" s="5">
         <v>64</v>
       </c>
-      <c r="J22" s="6">
+      <c r="J22" s="5">
         <v>0.1</v>
       </c>
-      <c r="K22" s="6">
+      <c r="K22" s="5">
         <v>58</v>
       </c>
-      <c r="L22" s="6">
+      <c r="L22" s="5">
         <v>0.1</v>
       </c>
-      <c r="M22" s="6">
+      <c r="M22" s="5">
         <v>26</v>
       </c>
     </row>
     <row r="23" spans="1:13">
-      <c r="A23" s="5" t="s">
+      <c r="A23" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="B23" s="6">
+      <c r="B23" s="5">
         <v>0.1</v>
       </c>
-      <c r="C23" s="6">
+      <c r="C23" s="5">
         <v>45</v>
       </c>
-      <c r="D23" s="6">
+      <c r="D23" s="5">
         <v>0.2</v>
       </c>
-      <c r="E23" s="6">
+      <c r="E23" s="5">
         <v>32</v>
       </c>
-      <c r="F23" s="6">
-[...2 lines deleted...]
-      <c r="G23" s="6">
+      <c r="F23" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G23" s="5">
         <v>88</v>
       </c>
-      <c r="H23" s="6">
-[...2 lines deleted...]
-      <c r="I23" s="6">
+      <c r="H23" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="I23" s="5">
         <v>59</v>
       </c>
-      <c r="J23" s="6">
-[...2 lines deleted...]
-      <c r="K23" s="6">
+      <c r="J23" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="K23" s="5">
         <v>72</v>
       </c>
-      <c r="L23" s="6">
+      <c r="L23" s="5">
         <v>0.1</v>
       </c>
-      <c r="M23" s="6">
+      <c r="M23" s="5">
         <v>23</v>
       </c>
     </row>
     <row r="24" spans="1:13">
-      <c r="A24" s="5" t="s">
+      <c r="A24" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="B24" s="6">
-[...23 lines deleted...]
-      <c r="J24" s="6">
+      <c r="B24" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="C24" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D24" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E24" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F24" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G24" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="H24" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="I24" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="J24" s="5">
         <v>0.7</v>
       </c>
-      <c r="K24" s="6">
+      <c r="K24" s="5">
         <v>22</v>
       </c>
-      <c r="L24" s="6">
+      <c r="L24" s="5">
         <v>0.1</v>
       </c>
-      <c r="M24" s="6">
+      <c r="M24" s="5">
         <v>22</v>
       </c>
     </row>
     <row r="25" spans="1:13">
-      <c r="A25" s="5" t="s">
+      <c r="A25" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="B25" s="6">
+      <c r="B25" s="5">
         <v>0.1</v>
       </c>
-      <c r="C25" s="6">
+      <c r="C25" s="5">
         <v>27</v>
       </c>
-      <c r="D25" s="6">
+      <c r="D25" s="5">
         <v>0.1</v>
       </c>
-      <c r="E25" s="6">
+      <c r="E25" s="5">
         <v>39</v>
       </c>
-      <c r="F25" s="6">
+      <c r="F25" s="5">
         <v>0.2</v>
       </c>
-      <c r="G25" s="6">
+      <c r="G25" s="5">
         <v>28</v>
       </c>
-      <c r="H25" s="6">
+      <c r="H25" s="5">
         <v>0.3</v>
       </c>
-      <c r="I25" s="6">
+      <c r="I25" s="5">
         <v>22</v>
       </c>
-      <c r="J25" s="6">
+      <c r="J25" s="5">
         <v>0.5</v>
       </c>
-      <c r="K25" s="6">
+      <c r="K25" s="5">
         <v>28</v>
       </c>
-      <c r="L25" s="6">
+      <c r="L25" s="5">
         <v>0.2</v>
       </c>
-      <c r="M25" s="6">
+      <c r="M25" s="5">
         <v>13</v>
       </c>
     </row>
     <row r="26" spans="1:13">
-      <c r="A26" s="5" t="s">
+      <c r="A26" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="B26" s="6">
-[...32 lines deleted...]
-      <c r="M26" s="6" t="s">
+      <c r="B26" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="C26" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D26" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F26" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G26" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="H26" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="I26" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="J26" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="K26" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="L26" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="M26" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="27" spans="1:13">
-      <c r="A27" s="5" t="s">
+      <c r="A27" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="B27" s="6">
+      <c r="B27" s="5">
         <v>4.5</v>
       </c>
-      <c r="C27" s="6">
+      <c r="C27" s="5">
         <v>13</v>
       </c>
-      <c r="D27" s="6">
+      <c r="D27" s="5">
         <v>2.4</v>
       </c>
-      <c r="E27" s="6">
+      <c r="E27" s="5">
         <v>14</v>
       </c>
-      <c r="F27" s="6">
+      <c r="F27" s="5">
         <v>5.1</v>
       </c>
-      <c r="G27" s="6">
+      <c r="G27" s="5">
         <v>12</v>
       </c>
-      <c r="H27" s="6">
+      <c r="H27" s="5">
         <v>7.5</v>
       </c>
-      <c r="I27" s="6">
+      <c r="I27" s="5">
         <v>7</v>
       </c>
-      <c r="J27" s="6">
+      <c r="J27" s="5">
         <v>4.3</v>
       </c>
-      <c r="K27" s="6">
+      <c r="K27" s="5">
         <v>13</v>
       </c>
-      <c r="L27" s="6">
+      <c r="L27" s="5">
         <v>5.1</v>
       </c>
-      <c r="M27" s="6">
+      <c r="M27" s="5">
         <v>5</v>
       </c>
     </row>
     <row r="28" spans="1:13" customHeight="1" ht="21.75">
-      <c r="A28" t="inlineStr">
-[...38 lines deleted...]
-      <c r="M28" s="3"/>
+      <c r="A28" t="s">
+        <v>33</v>
+      </c>
+      <c r="B28" s="2"/>
+      <c r="C28" s="2"/>
+      <c r="D28" s="2"/>
+      <c r="E28" s="2"/>
+      <c r="F28" s="2"/>
+      <c r="G28" s="2"/>
+      <c r="H28" s="2"/>
+      <c r="I28" s="2"/>
+      <c r="J28" s="2"/>
+      <c r="K28" s="2"/>
+      <c r="L28" s="2"/>
+      <c r="M28" s="2"/>
+    </row>
+    <row r="29" spans="1:13">
+      <c r="A29" s="6"/>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+    </row>
+    <row r="30" spans="1:13">
+      <c r="A30" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
     </row>
     <row r="31" spans="1:13">
-      <c r="A31" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A31" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B31" s="7"/>
+      <c r="C31" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+    </row>
+    <row r="32" spans="1:13">
+      <c r="A32" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B32" s="7"/>
+      <c r="C32" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
+    </row>
+    <row r="33" spans="1:13">
+      <c r="A33" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B33" s="7"/>
+      <c r="C33" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
     </row>
     <row r="34" spans="1:13">
-      <c r="A34" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A34" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B34" s="7"/>
+      <c r="C34" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+    </row>
+    <row r="35" spans="1:13">
+      <c r="A35" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B35" s="7"/>
+      <c r="C35" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+    </row>
+    <row r="36" spans="1:13">
+      <c r="A36" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B36" s="7"/>
+      <c r="C36" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
     </row>
     <row r="37" spans="1:13">
-      <c r="A37" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A37" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+    </row>
+    <row r="38" spans="1:13">
+      <c r="A38" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+    </row>
+    <row r="39" spans="1:13">
+      <c r="A39" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B39" s="7"/>
+      <c r="C39" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
     </row>
     <row r="40" spans="1:13">
-      <c r="A40" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A40" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="B40" s="7"/>
+      <c r="C40" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+    </row>
+    <row r="41" spans="1:13">
+      <c r="A41" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+    </row>
+    <row r="42" spans="1:13">
+      <c r="A42" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B42" s="7"/>
+      <c r="C42" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D42" s="7"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+      <c r="J42" s="7"/>
+      <c r="K42" s="7"/>
+      <c r="L42" s="7"/>
+      <c r="M42" s="7"/>
     </row>
     <row r="43" spans="1:13">
-      <c r="A43" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A43" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B43" s="7"/>
+      <c r="C43" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="D43" s="7"/>
+      <c r="E43" s="7"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="7"/>
+      <c r="H43" s="7"/>
+      <c r="I43" s="7"/>
+      <c r="J43" s="7"/>
+      <c r="K43" s="7"/>
+      <c r="L43" s="7"/>
+      <c r="M43" s="7"/>
+    </row>
+    <row r="44" spans="1:13">
+      <c r="A44" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="B44" s="7"/>
+      <c r="C44" s="7"/>
+      <c r="D44" s="7"/>
+      <c r="E44" s="7"/>
+      <c r="F44" s="7"/>
+      <c r="G44" s="7"/>
+      <c r="H44" s="7"/>
+      <c r="I44" s="7"/>
+      <c r="J44" s="7"/>
+      <c r="K44" s="7"/>
+      <c r="L44" s="7"/>
+      <c r="M44" s="7"/>
+    </row>
+    <row r="45" spans="1:13">
+      <c r="A45" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="B45" s="7"/>
+      <c r="C45" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="D45" s="7"/>
+      <c r="E45" s="7"/>
+      <c r="F45" s="7"/>
+      <c r="G45" s="7"/>
+      <c r="H45" s="7"/>
+      <c r="I45" s="7"/>
+      <c r="J45" s="7"/>
+      <c r="K45" s="7"/>
+      <c r="L45" s="7"/>
+      <c r="M45" s="7"/>
+    </row>
+    <row r="46" spans="1:13">
+      <c r="A46" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B46" s="7"/>
+      <c r="C46" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="D46" s="7"/>
+      <c r="E46" s="7"/>
+      <c r="F46" s="7"/>
+      <c r="G46" s="7"/>
+      <c r="H46" s="7"/>
+      <c r="I46" s="7"/>
+      <c r="J46" s="7"/>
+      <c r="K46" s="7"/>
+      <c r="L46" s="7"/>
+      <c r="M46" s="7"/>
+    </row>
+    <row r="47" spans="1:13">
+      <c r="A47" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="B47" s="7"/>
+      <c r="C47" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="D47" s="7"/>
+      <c r="E47" s="7"/>
+      <c r="F47" s="7"/>
+      <c r="G47" s="7"/>
+      <c r="H47" s="7"/>
+      <c r="I47" s="7"/>
+      <c r="J47" s="7"/>
+      <c r="K47" s="7"/>
+      <c r="L47" s="7"/>
+      <c r="M47" s="7"/>
+    </row>
+    <row r="48" spans="1:13">
+      <c r="A48" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="B48" s="7"/>
+      <c r="C48" s="7"/>
+      <c r="D48" s="7"/>
+      <c r="E48" s="7"/>
+      <c r="F48" s="7"/>
+      <c r="G48" s="7"/>
+      <c r="H48" s="7"/>
+      <c r="I48" s="7"/>
+      <c r="J48" s="7"/>
+      <c r="K48" s="7"/>
+      <c r="L48" s="7"/>
+      <c r="M48" s="7"/>
+    </row>
+    <row r="49" spans="1:13">
+      <c r="A49" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B49" s="7"/>
+      <c r="C49" s="7"/>
+      <c r="D49" s="7"/>
+      <c r="E49" s="7"/>
+      <c r="F49" s="7"/>
+      <c r="G49" s="7"/>
+      <c r="H49" s="7"/>
+      <c r="I49" s="7"/>
+      <c r="J49" s="7"/>
+      <c r="K49" s="7"/>
+      <c r="L49" s="7"/>
+      <c r="M49" s="7"/>
+    </row>
+    <row r="50" spans="1:13">
+      <c r="A50" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="B50" s="7"/>
+      <c r="C50" s="7"/>
+      <c r="D50" s="7"/>
+      <c r="E50" s="7"/>
+      <c r="F50" s="7"/>
+      <c r="G50" s="7"/>
+      <c r="H50" s="7"/>
+      <c r="I50" s="7"/>
+      <c r="J50" s="7"/>
+      <c r="K50" s="7"/>
+      <c r="L50" s="7"/>
+      <c r="M50" s="7"/>
+    </row>
+    <row r="51" spans="1:13">
+      <c r="A51" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="B51" s="7"/>
+      <c r="C51" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="D51" s="7"/>
+      <c r="E51" s="7"/>
+      <c r="F51" s="7"/>
+      <c r="G51" s="7"/>
+      <c r="H51" s="7"/>
+      <c r="I51" s="7"/>
+      <c r="J51" s="7"/>
+      <c r="K51" s="7"/>
+      <c r="L51" s="7"/>
+      <c r="M51" s="7"/>
+    </row>
+    <row r="52" spans="1:13">
+      <c r="A52" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="B52" s="7"/>
+      <c r="C52" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="D52" s="7"/>
+      <c r="E52" s="7"/>
+      <c r="F52" s="7"/>
+      <c r="G52" s="7"/>
+      <c r="H52" s="7"/>
+      <c r="I52" s="7"/>
+      <c r="J52" s="7"/>
+      <c r="K52" s="7"/>
+      <c r="L52" s="7"/>
+      <c r="M52" s="7"/>
+    </row>
+    <row r="53" spans="1:13">
+      <c r="A53" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="B53" s="7"/>
+      <c r="C53" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="D53" s="7"/>
+      <c r="E53" s="7"/>
+      <c r="F53" s="7"/>
+      <c r="G53" s="7"/>
+      <c r="H53" s="7"/>
+      <c r="I53" s="7"/>
+      <c r="J53" s="7"/>
+      <c r="K53" s="7"/>
+      <c r="L53" s="7"/>
+      <c r="M53" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A6:M6"/>
     <mergeCell ref="A7:M7"/>
     <mergeCell ref="A8:M8"/>
     <mergeCell ref="B10:M10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="A28:M28"/>
-    <mergeCell ref="A31:M31"/>
-[...8 lines deleted...]
-    <mergeCell ref="A44:M44"/>
+    <mergeCell ref="A29:M29"/>
+    <mergeCell ref="A30:B30"/>
+    <mergeCell ref="C30:M30"/>
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="C31:M31"/>
+    <mergeCell ref="A32:B32"/>
+    <mergeCell ref="C32:M32"/>
+    <mergeCell ref="A33:B33"/>
+    <mergeCell ref="C33:M33"/>
+    <mergeCell ref="A34:B34"/>
+    <mergeCell ref="C34:M34"/>
+    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="C35:M35"/>
+    <mergeCell ref="A36:B36"/>
+    <mergeCell ref="C36:M36"/>
+    <mergeCell ref="A37:B37"/>
+    <mergeCell ref="C37:M37"/>
+    <mergeCell ref="A38:B38"/>
+    <mergeCell ref="C38:M38"/>
+    <mergeCell ref="A39:B39"/>
+    <mergeCell ref="C39:M39"/>
+    <mergeCell ref="A40:B40"/>
+    <mergeCell ref="C40:M40"/>
+    <mergeCell ref="A41:B41"/>
+    <mergeCell ref="C41:M41"/>
+    <mergeCell ref="A42:B42"/>
+    <mergeCell ref="C42:M42"/>
+    <mergeCell ref="A43:B43"/>
+    <mergeCell ref="C43:M43"/>
+    <mergeCell ref="A44:B44"/>
+    <mergeCell ref="C44:M44"/>
+    <mergeCell ref="A45:B45"/>
+    <mergeCell ref="C45:M45"/>
+    <mergeCell ref="A46:B46"/>
+    <mergeCell ref="C46:M46"/>
+    <mergeCell ref="A47:B47"/>
+    <mergeCell ref="C47:M47"/>
+    <mergeCell ref="A48:B48"/>
+    <mergeCell ref="C48:M48"/>
+    <mergeCell ref="A49:B49"/>
+    <mergeCell ref="C49:M49"/>
+    <mergeCell ref="A50:B50"/>
+    <mergeCell ref="C50:M50"/>
+    <mergeCell ref="A51:B51"/>
+    <mergeCell ref="C51:M51"/>
+    <mergeCell ref="A52:B52"/>
+    <mergeCell ref="C52:M52"/>
+    <mergeCell ref="A53:B53"/>
+    <mergeCell ref="C53:M53"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>