--- v0 (2025-12-19)
+++ v1 (2026-09-18)
@@ -1,454 +1,364 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
-[...102 lines deleted...]
-    <t>Switzerland</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+  <si>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>surface forestière</t>
+  </si>
+  <si>
+    <t>zones de protection des eaux souterraines (2022; 8 classes)</t>
+  </si>
+  <si>
+    <t>découpage régional: région de forêt protectrice</t>
+  </si>
+  <si>
+    <t>unité: %, total de colonne</t>
+  </si>
+  <si>
+    <t>ensemble analysé: forêt accessible IFN4/IFN5</t>
+  </si>
+  <si>
+    <t>réseau: réseau 1,4 km, sous-réseaux 1 à 5</t>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région de forêt protectrice</t>
+  </si>
+  <si>
+    <t>Plateau/Jura</t>
+  </si>
+  <si>
+    <t>Nord des Alpes ouest</t>
+  </si>
+  <si>
+    <t>Nord des Alpes est</t>
+  </si>
+  <si>
+    <t>Sud-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>S1</t>
   </si>
   <si>
     <t>S2</t>
   </si>
   <si>
     <t>S3</t>
   </si>
   <si>
-    <t>area of contribution instead of S3 or Sm</t>
+    <t>aire d'alimentation au lieu d'une S3 ou Sm</t>
   </si>
   <si>
     <t>Sh</t>
   </si>
   <si>
     <t>Sm</t>
   </si>
   <si>
-    <t>protection zone, not according to federal law</t>
-[...2 lines deleted...]
-    <t>no protection zone</t>
+    <t>zone de protection non prévue par la législation fédérale</t>
+  </si>
+  <si>
+    <t>hors zone de protection</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
-    <r>
-[...167 lines deleted...]
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>IFN5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">réseau: </t>
+  </si>
+  <si>
+    <t>réseau 1,4 km, sous-réseaux 1 à 5 [1746]
+Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ensemble analysé: </t>
+  </si>
+  <si>
+    <t>forêt accessible IFN4/IFN5 [2608]
+Zone correspondant à la définition forestière de l'IFN, c'est-à-dire «forêt sans la forêt buissonnante» ou «forêt buissonnante», à la fois dans l'IFN4 (2009-2017) et dans l'IFN5 (2018-2026), et atteignable à pied.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">découpage régional: </t>
+  </si>
+  <si>
+    <t>région de forêt protectrice [SCHUREG, 829]
+Découpage de la Suisse utilisé dans l'IFN pour analyser des forêts protectrices. Les six régions de forêts protectrices ont été formées à partir des régions économiques en regroupant certaines régions selon des critères environnementaux et statistiques.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>surface forestière [44], ha
+Ensemble de toutes les surfaces qui sont désignées comme forêt selon la définition de la forêt de l’IFN. Cette définition inclut la forêt buissonnante. La variable cible «surface forestière» est également utilisée pour évaluer la surface totale lorsqu'il s'agit de distinguer entre «forêt» et «hors forêt».</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 25.05.2019 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 2: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: , Dezimalstellen: 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>absolut [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>absolut [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t>total de colonne [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>zones de protection des eaux souterraines (2022; 8 classes) [GRUWAS22AG1, 2583]
+Zones délimitées par les cantons autour des captages d'eau souterraine et des installations d'enrichissement des eaux souterraines d'intérêt public et destinées à la protection des eaux potables. Les restrictions de propriété ou les obligations de gestion sont plus ou moins strictes selon la zone de protection. La variable reflète les catégories de zones de protection en vigueur depuis 2016 selon l'art. 121 de l'ordonnance sur la protection des eaux (RS 814.201) et l'état de la délimitation par les cantons au 8.7.2022 (téléchargement des données de geodienste.ch).</t>
+  </si>
+  <si>
+    <t>gerechnet am 19.11.2023 16:17:17</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>pas d'indication, S1, S2, S3, aire d'alimentation au lieu d'une S3 ou Sm, Sh, Sm, zone de protection non prévue par la législation fédérale, hors zone de protection, total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">le reste: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -709,934 +619,1262 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O39"/>
+  <dimension ref="A1:O48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B24" sqref="B24:O48"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="57.557" bestFit="true" customWidth="true" style="0"/>
-[...13 lines deleted...]
-    <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="32" customWidth="true" style="0"/>
+    <col min="2" max="2" width="8" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12" customWidth="true" style="0"/>
+    <col min="6" max="6" width="11" customWidth="true" style="0"/>
+    <col min="7" max="7" width="11" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12" customWidth="true" style="0"/>
+    <col min="10" max="10" width="11" customWidth="true" style="0"/>
+    <col min="11" max="11" width="11" customWidth="true" style="0"/>
+    <col min="12" max="12" width="9" customWidth="true" style="0"/>
+    <col min="13" max="13" width="9" customWidth="true" style="0"/>
+    <col min="14" max="14" width="5" customWidth="true" style="0"/>
+    <col min="15" max="15" width="5" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:15">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...11 lines deleted...]
-      <c r="O10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
+      <c r="N10" s="3"/>
+      <c r="O10" s="3"/>
     </row>
     <row r="11" spans="1:15">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
-      <c r="N11" s="4" t="s">
+      <c r="M11" s="3"/>
+      <c r="N11" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="O11" s="4"/>
+      <c r="O11" s="3"/>
     </row>
     <row r="12" spans="1:15">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="N12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="O12" s="4" t="s">
+      <c r="O12" s="3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:15">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B13" s="6">
-[...38 lines deleted...]
-      <c r="O13" s="6" t="s">
+      <c r="B13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="I13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="K13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="L13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="M13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="N13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="O13" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:15">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="5">
         <v>0.2</v>
       </c>
-      <c r="C14" s="6">
+      <c r="C14" s="5">
         <v>0.1</v>
       </c>
-      <c r="D14" s="6">
+      <c r="D14" s="5">
         <v>0.3</v>
       </c>
-      <c r="E14" s="6">
+      <c r="E14" s="5">
         <v>0.2</v>
       </c>
-      <c r="F14" s="6">
+      <c r="F14" s="5">
         <v>0.3</v>
       </c>
-      <c r="G14" s="6" t="s">
-[...14 lines deleted...]
-      <c r="L14" s="6">
+      <c r="G14" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="I14" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="K14" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="L14" s="5">
         <v>0.4</v>
       </c>
-      <c r="M14" s="6">
+      <c r="M14" s="5">
         <v>0.3</v>
       </c>
-      <c r="N14" s="6">
+      <c r="N14" s="5">
         <v>0.2</v>
       </c>
-      <c r="O14" s="6">
+      <c r="O14" s="5">
         <v>0.1</v>
       </c>
     </row>
     <row r="15" spans="1:15">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>3.6</v>
       </c>
-      <c r="C15" s="6">
+      <c r="C15" s="5">
         <v>0.5</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="5">
         <v>1.5</v>
       </c>
-      <c r="E15" s="6">
+      <c r="E15" s="5">
         <v>0.5</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="5">
         <v>0.9</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="5">
         <v>0.5</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="5">
         <v>4.9</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I15" s="5">
         <v>1.2</v>
       </c>
-      <c r="J15" s="6">
+      <c r="J15" s="5">
         <v>0.4</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="5">
         <v>0.3</v>
       </c>
-      <c r="L15" s="6">
+      <c r="L15" s="5">
         <v>4.6</v>
       </c>
-      <c r="M15" s="6">
+      <c r="M15" s="5">
         <v>1.0</v>
       </c>
-      <c r="N15" s="6">
+      <c r="N15" s="5">
         <v>2.8</v>
       </c>
-      <c r="O15" s="6">
+      <c r="O15" s="5">
         <v>0.3</v>
       </c>
     </row>
     <row r="16" spans="1:15">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="5">
         <v>9.8</v>
       </c>
-      <c r="C16" s="6">
+      <c r="C16" s="5">
         <v>0.8</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="5">
         <v>2.7</v>
       </c>
-      <c r="E16" s="6">
+      <c r="E16" s="5">
         <v>0.7</v>
       </c>
-      <c r="F16" s="6">
+      <c r="F16" s="5">
         <v>3.4</v>
       </c>
-      <c r="G16" s="6">
+      <c r="G16" s="5">
         <v>0.9</v>
       </c>
-      <c r="H16" s="6">
+      <c r="H16" s="5">
         <v>4.0</v>
       </c>
-      <c r="I16" s="6">
+      <c r="I16" s="5">
         <v>1.0</v>
       </c>
-      <c r="J16" s="6">
+      <c r="J16" s="5">
         <v>0.8</v>
       </c>
-      <c r="K16" s="6">
+      <c r="K16" s="5">
         <v>0.4</v>
       </c>
-      <c r="L16" s="6">
+      <c r="L16" s="5">
         <v>7.1</v>
       </c>
-      <c r="M16" s="6">
+      <c r="M16" s="5">
         <v>1.2</v>
       </c>
-      <c r="N16" s="6">
+      <c r="N16" s="5">
         <v>5.7</v>
       </c>
-      <c r="O16" s="6">
+      <c r="O16" s="5">
         <v>0.4</v>
       </c>
     </row>
     <row r="17" spans="1:15">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B17" s="6">
+      <c r="B17" s="5">
         <v>1.3</v>
       </c>
-      <c r="C17" s="6">
+      <c r="C17" s="5">
         <v>0.3</v>
       </c>
-      <c r="D17" s="6">
-[...29 lines deleted...]
-      <c r="N17" s="6">
+      <c r="D17" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F17" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G17" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H17" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="I17" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J17" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="K17" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="L17" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="M17" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="N17" s="5">
         <v>0.4</v>
       </c>
-      <c r="O17" s="6">
+      <c r="O17" s="5">
         <v>0.1</v>
       </c>
     </row>
     <row r="18" spans="1:15">
-      <c r="A18" s="5" t="s">
+      <c r="A18" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B18" s="6">
-[...17 lines deleted...]
-      <c r="H18" s="6">
+      <c r="B18" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D18" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F18" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G18" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H18" s="5">
         <v>0.6</v>
       </c>
-      <c r="I18" s="6">
+      <c r="I18" s="5">
         <v>0.4</v>
       </c>
-      <c r="J18" s="6">
-[...11 lines deleted...]
-      <c r="N18" s="6">
+      <c r="J18" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="K18" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="L18" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="M18" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="N18" s="5">
         <v>0.1</v>
       </c>
-      <c r="O18" s="6">
+      <c r="O18" s="5">
         <v>0.0</v>
       </c>
     </row>
     <row r="19" spans="1:15">
-      <c r="A19" s="5" t="s">
+      <c r="A19" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="B19" s="6">
-[...17 lines deleted...]
-      <c r="H19" s="6">
+      <c r="B19" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D19" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F19" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G19" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H19" s="5">
         <v>0.3</v>
       </c>
-      <c r="I19" s="6" t="s">
-[...17 lines deleted...]
-      <c r="O19" s="6" t="s">
+      <c r="I19" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J19" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="K19" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="L19" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="M19" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="N19" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="O19" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="20" spans="1:15">
-      <c r="A20" s="5" t="s">
+      <c r="A20" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="B20" s="6">
+      <c r="B20" s="5">
         <v>0.2</v>
       </c>
-      <c r="C20" s="6">
+      <c r="C20" s="5">
         <v>0.1</v>
       </c>
-      <c r="D20" s="6">
+      <c r="D20" s="5">
         <v>0.4</v>
       </c>
-      <c r="E20" s="6">
+      <c r="E20" s="5">
         <v>0.3</v>
       </c>
-      <c r="F20" s="6">
+      <c r="F20" s="5">
         <v>2.3</v>
       </c>
-      <c r="G20" s="6">
+      <c r="G20" s="5">
         <v>0.8</v>
       </c>
-      <c r="H20" s="6">
-[...5 lines deleted...]
-      <c r="J20" s="6">
+      <c r="H20" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="I20" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J20" s="5">
         <v>2.1</v>
       </c>
-      <c r="K20" s="6">
+      <c r="K20" s="5">
         <v>0.7</v>
       </c>
-      <c r="L20" s="6">
+      <c r="L20" s="5">
         <v>1.1</v>
       </c>
-      <c r="M20" s="6">
+      <c r="M20" s="5">
         <v>0.5</v>
       </c>
-      <c r="N20" s="6">
+      <c r="N20" s="5">
         <v>0.8</v>
       </c>
-      <c r="O20" s="6">
+      <c r="O20" s="5">
         <v>0.2</v>
       </c>
     </row>
     <row r="21" spans="1:15">
-      <c r="A21" s="5" t="s">
+      <c r="A21" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="B21" s="6">
-[...2 lines deleted...]
-      <c r="C21" s="6">
+      <c r="B21" s="5">
+        <v>84.90000000000001</v>
+      </c>
+      <c r="C21" s="5">
         <v>1.0</v>
       </c>
-      <c r="D21" s="6">
-[...2 lines deleted...]
-      <c r="E21" s="6">
+      <c r="D21" s="5">
+        <v>95.099999999999994</v>
+      </c>
+      <c r="E21" s="5">
         <v>0.9</v>
       </c>
-      <c r="F21" s="6">
+      <c r="F21" s="5">
         <v>93.2</v>
       </c>
-      <c r="G21" s="6">
+      <c r="G21" s="5">
         <v>1.3</v>
       </c>
-      <c r="H21" s="6">
+      <c r="H21" s="5">
         <v>90.3</v>
       </c>
-      <c r="I21" s="6">
+      <c r="I21" s="5">
         <v>1.6</v>
       </c>
-      <c r="J21" s="6">
+      <c r="J21" s="5">
         <v>96.7</v>
       </c>
-      <c r="K21" s="6">
+      <c r="K21" s="5">
         <v>0.8</v>
       </c>
-      <c r="L21" s="6">
+      <c r="L21" s="5">
         <v>86.8</v>
       </c>
-      <c r="M21" s="6">
+      <c r="M21" s="5">
         <v>1.6</v>
       </c>
-      <c r="N21" s="6">
+      <c r="N21" s="5">
         <v>90.0</v>
       </c>
-      <c r="O21" s="6">
+      <c r="O21" s="5">
         <v>0.5</v>
       </c>
     </row>
     <row r="22" spans="1:15">
-      <c r="A22" s="5" t="s">
+      <c r="A22" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="B22" s="6">
+      <c r="B22" s="5">
         <v>100.0</v>
       </c>
-      <c r="C22" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D22" s="6">
+      <c r="C22" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D22" s="5">
         <v>100.0</v>
       </c>
-      <c r="E22" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F22" s="6">
+      <c r="E22" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F22" s="5">
         <v>100.0</v>
       </c>
-      <c r="G22" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H22" s="6">
+      <c r="G22" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H22" s="5">
         <v>100.0</v>
       </c>
-      <c r="I22" s="6" t="s">
-[...2 lines deleted...]
-      <c r="J22" s="6">
+      <c r="I22" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J22" s="5">
         <v>100.0</v>
       </c>
-      <c r="K22" s="6" t="s">
-[...2 lines deleted...]
-      <c r="L22" s="6">
+      <c r="K22" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="L22" s="5">
         <v>100.0</v>
       </c>
-      <c r="M22" s="6" t="s">
-[...2 lines deleted...]
-      <c r="N22" s="6">
+      <c r="M22" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="N22" s="5">
         <v>100.0</v>
       </c>
-      <c r="O22" s="6" t="s">
+      <c r="O22" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="23" spans="1:15" customHeight="1" ht="21.75">
-      <c r="A23" t="inlineStr">
-[...40 lines deleted...]
-      <c r="O23" s="3"/>
+      <c r="A23" t="s">
+        <v>29</v>
+      </c>
+      <c r="B23" s="2"/>
+      <c r="C23" s="2"/>
+      <c r="D23" s="2"/>
+      <c r="E23" s="2"/>
+      <c r="F23" s="2"/>
+      <c r="G23" s="2"/>
+      <c r="H23" s="2"/>
+      <c r="I23" s="2"/>
+      <c r="J23" s="2"/>
+      <c r="K23" s="2"/>
+      <c r="L23" s="2"/>
+      <c r="M23" s="2"/>
+      <c r="N23" s="2"/>
+      <c r="O23" s="2"/>
+    </row>
+    <row r="24" spans="1:15">
+      <c r="A24" s="6"/>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+      <c r="N24" s="7"/>
+      <c r="O24" s="7"/>
+    </row>
+    <row r="25" spans="1:15">
+      <c r="A25" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+      <c r="N25" s="7"/>
+      <c r="O25" s="7"/>
     </row>
     <row r="26" spans="1:15">
-      <c r="A26" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A26" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+      <c r="N26" s="7"/>
+      <c r="O26" s="7"/>
+    </row>
+    <row r="27" spans="1:15">
+      <c r="A27" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="7"/>
+      <c r="O27" s="7"/>
+    </row>
+    <row r="28" spans="1:15">
+      <c r="A28" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7"/>
     </row>
     <row r="29" spans="1:15">
-      <c r="A29" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A29" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+      <c r="N29" s="7"/>
+      <c r="O29" s="7"/>
+    </row>
+    <row r="30" spans="1:15">
+      <c r="A30" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+      <c r="N30" s="7"/>
+      <c r="O30" s="7"/>
+    </row>
+    <row r="31" spans="1:15">
+      <c r="A31" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+      <c r="N31" s="7"/>
+      <c r="O31" s="7"/>
     </row>
     <row r="32" spans="1:15">
-      <c r="A32" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A32" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
+      <c r="N32" s="7"/>
+      <c r="O32" s="7"/>
+    </row>
+    <row r="33" spans="1:15">
+      <c r="A33" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+      <c r="N33" s="7"/>
+      <c r="O33" s="7"/>
+    </row>
+    <row r="34" spans="1:15">
+      <c r="A34" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+      <c r="N34" s="7"/>
+      <c r="O34" s="7"/>
     </row>
     <row r="35" spans="1:15">
-      <c r="A35" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A35" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+      <c r="N35" s="7"/>
+      <c r="O35" s="7"/>
+    </row>
+    <row r="36" spans="1:15">
+      <c r="A36" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B36" s="7"/>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+      <c r="N36" s="7"/>
+      <c r="O36" s="7"/>
+    </row>
+    <row r="37" spans="1:15">
+      <c r="A37" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+      <c r="N37" s="7"/>
+      <c r="O37" s="7"/>
     </row>
     <row r="38" spans="1:15">
-      <c r="A38" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A38" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+      <c r="N38" s="7"/>
+      <c r="O38" s="7"/>
+    </row>
+    <row r="39" spans="1:15">
+      <c r="A39" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+      <c r="N39" s="7"/>
+      <c r="O39" s="7"/>
+    </row>
+    <row r="40" spans="1:15">
+      <c r="A40" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+      <c r="N40" s="7"/>
+      <c r="O40" s="7"/>
+    </row>
+    <row r="41" spans="1:15">
+      <c r="A41" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B41" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+      <c r="N41" s="7"/>
+      <c r="O41" s="7"/>
+    </row>
+    <row r="42" spans="1:15">
+      <c r="A42" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="B42" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+      <c r="J42" s="7"/>
+      <c r="K42" s="7"/>
+      <c r="L42" s="7"/>
+      <c r="M42" s="7"/>
+      <c r="N42" s="7"/>
+      <c r="O42" s="7"/>
+    </row>
+    <row r="43" spans="1:15">
+      <c r="A43" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="B43" s="7"/>
+      <c r="C43" s="7"/>
+      <c r="D43" s="7"/>
+      <c r="E43" s="7"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="7"/>
+      <c r="H43" s="7"/>
+      <c r="I43" s="7"/>
+      <c r="J43" s="7"/>
+      <c r="K43" s="7"/>
+      <c r="L43" s="7"/>
+      <c r="M43" s="7"/>
+      <c r="N43" s="7"/>
+      <c r="O43" s="7"/>
+    </row>
+    <row r="44" spans="1:15">
+      <c r="A44" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B44" s="7"/>
+      <c r="C44" s="7"/>
+      <c r="D44" s="7"/>
+      <c r="E44" s="7"/>
+      <c r="F44" s="7"/>
+      <c r="G44" s="7"/>
+      <c r="H44" s="7"/>
+      <c r="I44" s="7"/>
+      <c r="J44" s="7"/>
+      <c r="K44" s="7"/>
+      <c r="L44" s="7"/>
+      <c r="M44" s="7"/>
+      <c r="N44" s="7"/>
+      <c r="O44" s="7"/>
+    </row>
+    <row r="45" spans="1:15">
+      <c r="A45" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="B45" s="7"/>
+      <c r="C45" s="7"/>
+      <c r="D45" s="7"/>
+      <c r="E45" s="7"/>
+      <c r="F45" s="7"/>
+      <c r="G45" s="7"/>
+      <c r="H45" s="7"/>
+      <c r="I45" s="7"/>
+      <c r="J45" s="7"/>
+      <c r="K45" s="7"/>
+      <c r="L45" s="7"/>
+      <c r="M45" s="7"/>
+      <c r="N45" s="7"/>
+      <c r="O45" s="7"/>
+    </row>
+    <row r="46" spans="1:15">
+      <c r="A46" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="B46" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C46" s="7"/>
+      <c r="D46" s="7"/>
+      <c r="E46" s="7"/>
+      <c r="F46" s="7"/>
+      <c r="G46" s="7"/>
+      <c r="H46" s="7"/>
+      <c r="I46" s="7"/>
+      <c r="J46" s="7"/>
+      <c r="K46" s="7"/>
+      <c r="L46" s="7"/>
+      <c r="M46" s="7"/>
+      <c r="N46" s="7"/>
+      <c r="O46" s="7"/>
+    </row>
+    <row r="47" spans="1:15">
+      <c r="A47" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B47" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="C47" s="7"/>
+      <c r="D47" s="7"/>
+      <c r="E47" s="7"/>
+      <c r="F47" s="7"/>
+      <c r="G47" s="7"/>
+      <c r="H47" s="7"/>
+      <c r="I47" s="7"/>
+      <c r="J47" s="7"/>
+      <c r="K47" s="7"/>
+      <c r="L47" s="7"/>
+      <c r="M47" s="7"/>
+      <c r="N47" s="7"/>
+      <c r="O47" s="7"/>
+    </row>
+    <row r="48" spans="1:15">
+      <c r="A48" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="B48" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="C48" s="7"/>
+      <c r="D48" s="7"/>
+      <c r="E48" s="7"/>
+      <c r="F48" s="7"/>
+      <c r="G48" s="7"/>
+      <c r="H48" s="7"/>
+      <c r="I48" s="7"/>
+      <c r="J48" s="7"/>
+      <c r="K48" s="7"/>
+      <c r="L48" s="7"/>
+      <c r="M48" s="7"/>
+      <c r="N48" s="7"/>
+      <c r="O48" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="A3:O3"/>
     <mergeCell ref="A4:O4"/>
     <mergeCell ref="A5:O5"/>
     <mergeCell ref="A6:O6"/>
     <mergeCell ref="A7:O7"/>
     <mergeCell ref="A8:O8"/>
     <mergeCell ref="B10:O10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="N11:O11"/>
     <mergeCell ref="A23:O23"/>
-    <mergeCell ref="A26:O26"/>
-[...8 lines deleted...]
-    <mergeCell ref="A39:O39"/>
+    <mergeCell ref="A24:O24"/>
+    <mergeCell ref="B25:O25"/>
+    <mergeCell ref="B26:O26"/>
+    <mergeCell ref="B27:O27"/>
+    <mergeCell ref="B28:O28"/>
+    <mergeCell ref="B29:O29"/>
+    <mergeCell ref="B30:O30"/>
+    <mergeCell ref="B31:O31"/>
+    <mergeCell ref="B32:O32"/>
+    <mergeCell ref="B33:O33"/>
+    <mergeCell ref="B34:O34"/>
+    <mergeCell ref="B35:O35"/>
+    <mergeCell ref="B36:O36"/>
+    <mergeCell ref="B37:O37"/>
+    <mergeCell ref="B38:O38"/>
+    <mergeCell ref="B39:O39"/>
+    <mergeCell ref="B40:O40"/>
+    <mergeCell ref="B41:O41"/>
+    <mergeCell ref="B42:O42"/>
+    <mergeCell ref="B43:O43"/>
+    <mergeCell ref="B44:O44"/>
+    <mergeCell ref="B45:O45"/>
+    <mergeCell ref="B46:O46"/>
+    <mergeCell ref="B47:O47"/>
+    <mergeCell ref="B48:O48"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>