--- v1 (2026-09-18)
+++ v2 (2026-09-22)
@@ -14,242 +14,242 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
-    <t>IFN5</t>
-[...44 lines deleted...]
-    <t>Suisse</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Waldfläche</t>
+  </si>
+  <si>
+    <t>Grundwasserschutzzonen (2022; 8 Klassen)</t>
+  </si>
+  <si>
+    <t>Regionale Gliederung: Schutzwaldregion</t>
+  </si>
+  <si>
+    <t>Einheit: %, Spaltentotal</t>
+  </si>
+  <si>
+    <t>Bezugsfläche: zugänglicher Wald LFI4/LFI5</t>
+  </si>
+  <si>
+    <t>Netz: 1,4-km-Netz, Unternetze 1-5</t>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Schutzwaldregion</t>
+  </si>
+  <si>
+    <t>Jura + Mittelland</t>
+  </si>
+  <si>
+    <t>Nordalpen West</t>
+  </si>
+  <si>
+    <t>Nordalpen Ost</t>
+  </si>
+  <si>
+    <t>Alpen Südwest</t>
+  </si>
+  <si>
+    <t>Alpen Südost</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>S1</t>
   </si>
   <si>
     <t>S2</t>
   </si>
   <si>
     <t>S3</t>
   </si>
   <si>
-    <t>aire d'alimentation au lieu d'une S3 ou Sm</t>
+    <t>Zuströmbereich anstelle einer S3 oder einer Sm</t>
   </si>
   <si>
     <t>Sh</t>
   </si>
   <si>
     <t>Sm</t>
   </si>
   <si>
-    <t>zone de protection non prévue par la législation fédérale</t>
-[...8 lines deleted...]
-    <t>© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+    <t>nicht nach Bundesrecht vorgesehener Schutzzonentyp</t>
+  </si>
+  <si>
+    <t>keine Grundwasserschutzzone</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
   </si>
   <si>
     <t xml:space="preserve">Auswertungsart: </t>
   </si>
   <si>
     <t>Zustand [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Inventur: </t>
   </si>
   <si>
-    <t>IFN5 [550]</t>
-[...20 lines deleted...]
-Découpage de la Suisse utilisé dans l'IFN pour analyser des forêts protectrices. Les six régions de forêts protectrices ont été formées à partir des régions économiques en regroupant certaines régions selon des critères environnementaux et statistiques.</t>
+    <t>LFI5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Netz: </t>
+  </si>
+  <si>
+    <t>1,4-km-Netz, Unternetze 1-5 [1746]
+Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugsfläche: </t>
+  </si>
+  <si>
+    <t>zugänglicher Wald LFI4/LFI5 [2608]
+Fläche, die sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) die Walddefinition des LFI erfüllte (also «Wald ohne Gebüschwald» oder «Gebüschwald» war) und zu Fuss aufgesucht werden konnte.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Regionale Gliederung: </t>
+  </si>
+  <si>
+    <t>Schutzwaldregion [SCHUREG, 829]
+Gliederung der Schweiz, die im LFI für Schutzwaldanalysen verwendet wird. Die sechs Schutzwaldregionen wurden aus den Wirtschaftsregionen durch Zusammenfassung einzelner Regionen nach naturräumlichen und statistischen Aspekten gebildet.</t>
   </si>
   <si>
     <t xml:space="preserve">Stratifizierung: </t>
   </si>
   <si>
     <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
   </si>
   <si>
     <t xml:space="preserve">Zielgrösse 1: </t>
   </si>
   <si>
-    <t>surface forestière [44], ha
-Ensemble de toutes les surfaces qui sont désignées comme forêt selon la définition de la forêt de l’IFN. Cette définition inclut la forêt buissonnante. La variable cible «surface forestière» est également utilisée pour évaluer la surface totale lorsqu'il s'agit de distinguer entre «forêt» et «hors forêt».</t>
+    <t>Waldfläche [44], ha
+Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
   </si>
   <si>
     <t xml:space="preserve">Datum: </t>
   </si>
   <si>
     <t>gerechnet am 25.05.2019 00:00:00</t>
   </si>
   <si>
     <t xml:space="preserve">Zielgrösse 2: </t>
   </si>
   <si>
     <t xml:space="preserve">Format: </t>
   </si>
   <si>
     <t>Einheit: , Dezimalstellen: 1</t>
   </si>
   <si>
     <t xml:space="preserve">Zeitbezug: </t>
   </si>
   <si>
     <t xml:space="preserve">Flächenbezug: </t>
   </si>
   <si>
     <t>absolut [2]</t>
   </si>
   <si>
     <t xml:space="preserve">Schätzfehler: </t>
   </si>
   <si>
     <t>absolut [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Bezugstyp: </t>
   </si>
   <si>
-    <t>total de colonne [3]</t>
+    <t>Spaltentotal [3]</t>
   </si>
   <si>
     <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
   </si>
   <si>
-    <t>zones de protection des eaux souterraines (2022; 8 classes) [GRUWAS22AG1, 2583]
-Zones délimitées par les cantons autour des captages d'eau souterraine et des installations d'enrichissement des eaux souterraines d'intérêt public et destinées à la protection des eaux potables. Les restrictions de propriété ou les obligations de gestion sont plus ou moins strictes selon la zone de protection. La variable reflète les catégories de zones de protection en vigueur depuis 2016 selon l'art. 121 de l'ordonnance sur la protection des eaux (RS 814.201) et l'état de la délimitation par les cantons au 8.7.2022 (téléchargement des données de geodienste.ch).</t>
+    <t>Grundwasserschutzzonen (2022; 8 Klassen) [GRUWAS22AG1, 2583]
+Zonen, die von den Kantonen um die im öffentlichen Interesse liegenden Grundwasserfassungen und Grundwasseranreicherungsanlagen ausgeschieden werden und dem Schutz des Trinkwassers dienen. Je nach Schutzzone gelten unterschiedlich strenge Eigentumsbeschränkungen bzw. Bewirtschaftungsauflagen. Die Variable widerspiegelt die seit 2016 geltenden Schutzzonenkategorien gemäss Art. 121 der Gewässerschutzverordnung (SR 814.201) und den Stand der Ausscheidung durch die Kantone am 8.7.2022 (Download der Daten von geodienste.ch).</t>
   </si>
   <si>
     <t>gerechnet am 19.11.2023 16:17:17</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, original: </t>
   </si>
   <si>
-    <t>pas d'indication, S1, S2, S3, aire d'alimentation au lieu d'une S3 ou Sm, Sh, Sm, zone de protection non prévue par la législation fédérale, hors zone de protection, total</t>
+    <t>keine Angabe, S1, S2, S3, Zuströmbereich anstelle einer S3 oder einer Sm, Sh, Sm, nicht nach Bundesrecht vorgesehener Schutzzonentyp, keine Grundwasserschutzzone, Total</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, umkodiert: </t>
   </si>
   <si>
-    <t xml:space="preserve">le reste: </t>
+    <t xml:space="preserve">Übrige: </t>
   </si>
   <si>
     <t xml:space="preserve">Stichprobenumfang: </t>
   </si>
   <si>
     <t>nicht anzeigen</t>
   </si>
   <si>
     <t xml:space="preserve">Tabelle transponiert: </t>
   </si>
   <si>
     <t>nicht transponiert [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Sprache: </t>
   </si>
   <si>
     <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -632,64 +632,64 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="B24" sqref="B24:O48"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="32" customWidth="true" style="0"/>
-    <col min="2" max="2" width="8" customWidth="true" style="0"/>
-[...8 lines deleted...]
-    <col min="11" max="11" width="11" customWidth="true" style="0"/>
+    <col min="2" max="2" width="11" customWidth="true" style="0"/>
+    <col min="3" max="3" width="11" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9" customWidth="true" style="0"/>
+    <col min="6" max="6" width="9" customWidth="true" style="0"/>
+    <col min="7" max="7" width="9" customWidth="true" style="0"/>
+    <col min="8" max="8" width="9" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9" customWidth="true" style="0"/>
+    <col min="10" max="10" width="8" customWidth="true" style="0"/>
+    <col min="11" max="11" width="8" customWidth="true" style="0"/>
     <col min="12" max="12" width="9" customWidth="true" style="0"/>
     <col min="13" max="13" width="9" customWidth="true" style="0"/>
-    <col min="14" max="14" width="5" customWidth="true" style="0"/>
-    <col min="15" max="15" width="5" customWidth="true" style="0"/>
+    <col min="14" max="14" width="6" customWidth="true" style="0"/>
+    <col min="15" max="15" width="6" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>4</v>