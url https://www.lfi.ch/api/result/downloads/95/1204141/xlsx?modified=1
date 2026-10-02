--- v1 (2026-01-23)
+++ v2 (2026-10-02)
@@ -1,451 +1,361 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
-[...99 lines deleted...]
-    <t>Svizzera</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
+  <si>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Waldfläche</t>
+  </si>
+  <si>
+    <t>Grundwasserschutzzonen (2022; 8 Klassen)</t>
+  </si>
+  <si>
+    <t>Regionale Gliederung: Produktionsregion</t>
+  </si>
+  <si>
+    <t>Einheit: %, Spaltentotal</t>
+  </si>
+  <si>
+    <t>Bezugsfläche: Wald LFI4/LFI5</t>
+  </si>
+  <si>
+    <t>Netz: 1,4-km-Netz, Unternetze 1-5</t>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Produktionsregion</t>
+  </si>
+  <si>
+    <t>Jura</t>
+  </si>
+  <si>
+    <t>Mittelland</t>
+  </si>
+  <si>
+    <t>Voralpen</t>
+  </si>
+  <si>
+    <t>Alpen</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>S1</t>
   </si>
   <si>
     <t>S2</t>
   </si>
   <si>
     <t>S3</t>
   </si>
   <si>
-    <t>settore di alimentazione invece di un S3 o Sm</t>
+    <t>Zuströmbereich anstelle einer S3 oder einer Sm</t>
   </si>
   <si>
     <t>Sh</t>
   </si>
   <si>
     <t>Sm</t>
   </si>
   <si>
-    <t>zona di protezione non prevista dalla legislazione federale</t>
-[...176 lines deleted...]
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>nicht nach Bundesrecht vorgesehener Schutzzonentyp</t>
+  </si>
+  <si>
+    <t>keine Grundwasserschutzzone</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>LFI5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Netz: </t>
+  </si>
+  <si>
+    <t>1,4-km-Netz, Unternetze 1-5 [1746]
+Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugsfläche: </t>
+  </si>
+  <si>
+    <t>Wald LFI4/LFI5 [2604]
+Fläche, die sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) die Walddefinition des LFI erfüllte (also «Wald ohne Gebüschwald» oder «Gebüschwald» war).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Regionale Gliederung: </t>
+  </si>
+  <si>
+    <t>Produktionsregion [PRODREG, 49]
+Gliederung der Schweiz in fünf Regionen (Jura, Mittelland, Voralpen, Alpen und Alpensüdseite) mit relativ einheitlichen Wuchs- und Holzproduktionsbedingungen. Die Produktionsregionen wurden vom Bundesamt für Forstwesen lange vor dem ersten Landesforstinventar (LFI1, 1983-1985) gebildet. Mit einer kleinen Ausnahme am Genfersee folgen die Grenzen der Produktionsregionen noch immer den damaligen Gemeindegrenzen. Im Gegensatz zum LFI verwendet die vom Bundesamt für Statistik geführte Forststatistik als Gliederung nicht die Produktionsregionen, sondern die Forstzonen, deren Grenzverlauf etwas anders ist.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>Waldfläche [44], ha
+Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 25.05.2019 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 2: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: , Dezimalstellen: 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>absolut [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>absolut [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t>Spaltentotal [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>Grundwasserschutzzonen (2022; 8 Klassen) [GRUWAS22AG1, 2583]
+Zonen, die von den Kantonen um die im öffentlichen Interesse liegenden Grundwasserfassungen und Grundwasseranreicherungsanlagen ausgeschieden werden und dem Schutz des Trinkwassers dienen. Je nach Schutzzone gelten unterschiedlich strenge Eigentumsbeschränkungen bzw. Bewirtschaftungsauflagen. Die Variable widerspiegelt die seit 2016 geltenden Schutzzonenkategorien gemäss Art. 121 der Gewässerschutzverordnung (SR 814.201) und den Stand der Ausscheidung durch die Kantone am 8.7.2022 (Download der Daten von geodienste.ch).</t>
+  </si>
+  <si>
+    <t>gerechnet am 19.11.2023 16:17:17</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>keine Angabe, S1, S2, S3, Zuströmbereich anstelle einer S3 oder einer Sm, Sh, Sm, nicht nach Bundesrecht vorgesehener Schutzzonentyp, keine Grundwasserschutzzone, Total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Übrige: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -706,857 +616,1135 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M39"/>
+  <dimension ref="A1:M48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B24" sqref="B24:M48"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="72.982" bestFit="true" customWidth="true" style="0"/>
-[...11 lines deleted...]
-    <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="32" customWidth="true" style="0"/>
+    <col min="2" max="2" width="6" customWidth="true" style="0"/>
+    <col min="3" max="3" width="5" customWidth="true" style="0"/>
+    <col min="4" max="4" width="7" customWidth="true" style="0"/>
+    <col min="5" max="5" width="7" customWidth="true" style="0"/>
+    <col min="6" max="6" width="6" customWidth="true" style="0"/>
+    <col min="7" max="7" width="6" customWidth="true" style="0"/>
+    <col min="8" max="8" width="6" customWidth="true" style="0"/>
+    <col min="9" max="9" width="5" customWidth="true" style="0"/>
+    <col min="10" max="10" width="9" customWidth="true" style="0"/>
+    <col min="11" max="11" width="9" customWidth="true" style="0"/>
+    <col min="12" max="12" width="6" customWidth="true" style="0"/>
+    <col min="13" max="13" width="6" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:13">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...9 lines deleted...]
-      <c r="M10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
     </row>
     <row r="11" spans="1:13">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
+      <c r="M11" s="3"/>
     </row>
     <row r="12" spans="1:13">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:13">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="B13" s="6">
-[...32 lines deleted...]
-      <c r="M13" s="6" t="s">
+      <c r="B13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="H13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="I13" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="J13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="K13" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="L13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="M13" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:13">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="5">
         <v>0.2</v>
       </c>
-      <c r="C14" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D14" s="6">
+      <c r="C14" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D14" s="5">
         <v>0.1</v>
       </c>
-      <c r="E14" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F14" s="6">
+      <c r="E14" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F14" s="5">
         <v>0.3</v>
       </c>
-      <c r="G14" s="6">
+      <c r="G14" s="5">
         <v>0.2</v>
       </c>
-      <c r="H14" s="6">
+      <c r="H14" s="5">
         <v>0.1</v>
       </c>
-      <c r="I14" s="6" t="s">
-[...2 lines deleted...]
-      <c r="J14" s="6">
+      <c r="I14" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="J14" s="5">
         <v>0.4</v>
       </c>
-      <c r="K14" s="6">
+      <c r="K14" s="5">
         <v>0.3</v>
       </c>
-      <c r="L14" s="6">
+      <c r="L14" s="5">
         <v>0.2</v>
       </c>
-      <c r="M14" s="6">
+      <c r="M14" s="5">
         <v>0.1</v>
       </c>
     </row>
     <row r="15" spans="1:13">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>4.8</v>
       </c>
-      <c r="C15" s="6">
+      <c r="C15" s="5">
         <v>0.9</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="5">
         <v>2.8</v>
       </c>
-      <c r="E15" s="6">
+      <c r="E15" s="5">
         <v>0.6</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="5">
         <v>1.1</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="5">
         <v>0.4</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="5">
         <v>2.1</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I15" s="5">
         <v>0.4</v>
       </c>
-      <c r="J15" s="6">
+      <c r="J15" s="5">
         <v>4.3</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="5">
         <v>0.9</v>
       </c>
-      <c r="L15" s="6">
+      <c r="L15" s="5">
         <v>2.8</v>
       </c>
-      <c r="M15" s="6">
+      <c r="M15" s="5">
         <v>0.3</v>
       </c>
     </row>
     <row r="16" spans="1:13">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="5">
         <v>16.2</v>
       </c>
-      <c r="C16" s="6">
+      <c r="C16" s="5">
         <v>1.6</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="5">
         <v>4.1</v>
       </c>
-      <c r="E16" s="6">
+      <c r="E16" s="5">
         <v>0.8</v>
       </c>
-      <c r="F16" s="6">
+      <c r="F16" s="5">
         <v>3.5</v>
       </c>
-      <c r="G16" s="6">
+      <c r="G16" s="5">
         <v>0.7</v>
       </c>
-      <c r="H16" s="6">
+      <c r="H16" s="5">
         <v>2.0</v>
       </c>
-      <c r="I16" s="6">
+      <c r="I16" s="5">
         <v>0.4</v>
       </c>
-      <c r="J16" s="6">
+      <c r="J16" s="5">
         <v>6.6</v>
       </c>
-      <c r="K16" s="6">
+      <c r="K16" s="5">
         <v>1.1</v>
       </c>
-      <c r="L16" s="6">
+      <c r="L16" s="5">
         <v>5.5</v>
       </c>
-      <c r="M16" s="6">
+      <c r="M16" s="5">
         <v>0.4</v>
       </c>
     </row>
     <row r="17" spans="1:13">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B17" s="6">
+      <c r="B17" s="5">
         <v>2.8</v>
       </c>
-      <c r="C17" s="6">
+      <c r="C17" s="5">
         <v>0.7</v>
       </c>
-      <c r="D17" s="6">
-[...23 lines deleted...]
-      <c r="L17" s="6">
+      <c r="D17" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F17" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G17" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="H17" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="I17" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="J17" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="K17" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="L17" s="5">
         <v>0.4</v>
       </c>
-      <c r="M17" s="6">
+      <c r="M17" s="5">
         <v>0.1</v>
       </c>
     </row>
     <row r="18" spans="1:13">
-      <c r="A18" s="5" t="s">
+      <c r="A18" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B18" s="6">
-[...17 lines deleted...]
-      <c r="H18" s="6">
+      <c r="B18" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D18" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F18" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G18" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="H18" s="5">
         <v>0.4</v>
       </c>
-      <c r="I18" s="6">
+      <c r="I18" s="5">
         <v>0.2</v>
       </c>
-      <c r="J18" s="6">
-[...5 lines deleted...]
-      <c r="L18" s="6">
+      <c r="J18" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="K18" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="L18" s="5">
         <v>0.1</v>
       </c>
-      <c r="M18" s="6">
+      <c r="M18" s="5">
         <v>0.1</v>
       </c>
     </row>
     <row r="19" spans="1:13">
-      <c r="A19" s="5" t="s">
+      <c r="A19" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B19" s="6">
-[...17 lines deleted...]
-      <c r="H19" s="6">
+      <c r="B19" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D19" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F19" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G19" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="H19" s="5">
         <v>0.1</v>
       </c>
-      <c r="I19" s="6" t="s">
-[...11 lines deleted...]
-      <c r="M19" s="6" t="s">
+      <c r="I19" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="J19" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="K19" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="L19" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="M19" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="20" spans="1:13">
-      <c r="A20" s="5" t="s">
+      <c r="A20" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="B20" s="6">
+      <c r="B20" s="5">
         <v>0.3</v>
       </c>
-      <c r="C20" s="6">
+      <c r="C20" s="5">
         <v>0.2</v>
       </c>
-      <c r="D20" s="6">
+      <c r="D20" s="5">
         <v>0.1</v>
       </c>
-      <c r="E20" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F20" s="6">
+      <c r="E20" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F20" s="5">
         <v>1.0</v>
       </c>
-      <c r="G20" s="6">
+      <c r="G20" s="5">
         <v>0.4</v>
       </c>
-      <c r="H20" s="6">
+      <c r="H20" s="5">
         <v>1.2</v>
       </c>
-      <c r="I20" s="6">
+      <c r="I20" s="5">
         <v>0.3</v>
       </c>
-      <c r="J20" s="6">
+      <c r="J20" s="5">
         <v>1.2</v>
       </c>
-      <c r="K20" s="6">
+      <c r="K20" s="5">
         <v>0.5</v>
       </c>
-      <c r="L20" s="6">
+      <c r="L20" s="5">
         <v>0.8</v>
       </c>
-      <c r="M20" s="6">
+      <c r="M20" s="5">
         <v>0.2</v>
       </c>
     </row>
     <row r="21" spans="1:13">
-      <c r="A21" s="5" t="s">
+      <c r="A21" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="B21" s="6">
+      <c r="B21" s="5">
         <v>75.7</v>
       </c>
-      <c r="C21" s="6">
+      <c r="C21" s="5">
         <v>1.8</v>
       </c>
-      <c r="D21" s="6">
+      <c r="D21" s="5">
         <v>92.8</v>
       </c>
-      <c r="E21" s="6">
+      <c r="E21" s="5">
         <v>1.0</v>
       </c>
-      <c r="F21" s="6">
+      <c r="F21" s="5">
         <v>94.2</v>
       </c>
-      <c r="G21" s="6">
+      <c r="G21" s="5">
         <v>0.9</v>
       </c>
-      <c r="H21" s="6">
-[...2 lines deleted...]
-      <c r="I21" s="6">
+      <c r="H21" s="5">
+        <v>94.099999999999994</v>
+      </c>
+      <c r="I21" s="5">
         <v>0.7</v>
       </c>
-      <c r="J21" s="6">
+      <c r="J21" s="5">
         <v>87.5</v>
       </c>
-      <c r="K21" s="6">
+      <c r="K21" s="5">
         <v>1.5</v>
       </c>
-      <c r="L21" s="6">
+      <c r="L21" s="5">
         <v>90.2</v>
       </c>
-      <c r="M21" s="6">
+      <c r="M21" s="5">
         <v>0.5</v>
       </c>
     </row>
     <row r="22" spans="1:13">
-      <c r="A22" s="5" t="s">
+      <c r="A22" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="B22" s="6">
+      <c r="B22" s="5">
         <v>100.0</v>
       </c>
-      <c r="C22" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D22" s="6">
+      <c r="C22" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D22" s="5">
         <v>100.0</v>
       </c>
-      <c r="E22" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F22" s="6">
+      <c r="E22" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F22" s="5">
         <v>100.0</v>
       </c>
-      <c r="G22" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H22" s="6">
+      <c r="G22" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="H22" s="5">
         <v>100.0</v>
       </c>
-      <c r="I22" s="6" t="s">
-[...2 lines deleted...]
-      <c r="J22" s="6">
+      <c r="I22" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="J22" s="5">
         <v>100.0</v>
       </c>
-      <c r="K22" s="6" t="s">
-[...2 lines deleted...]
-      <c r="L22" s="6">
+      <c r="K22" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="L22" s="5">
         <v>100.0</v>
       </c>
-      <c r="M22" s="6" t="s">
+      <c r="M22" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="23" spans="1:13" customHeight="1" ht="21.75">
-      <c r="A23" t="inlineStr">
-[...38 lines deleted...]
-      <c r="M23" s="3"/>
+      <c r="A23" t="s">
+        <v>28</v>
+      </c>
+      <c r="B23" s="2"/>
+      <c r="C23" s="2"/>
+      <c r="D23" s="2"/>
+      <c r="E23" s="2"/>
+      <c r="F23" s="2"/>
+      <c r="G23" s="2"/>
+      <c r="H23" s="2"/>
+      <c r="I23" s="2"/>
+      <c r="J23" s="2"/>
+      <c r="K23" s="2"/>
+      <c r="L23" s="2"/>
+      <c r="M23" s="2"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="A24" s="6"/>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="A25" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
     </row>
     <row r="26" spans="1:13">
-      <c r="A26" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A26" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+    </row>
+    <row r="27" spans="1:13">
+      <c r="A27" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+    </row>
+    <row r="28" spans="1:13">
+      <c r="A28" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
     </row>
     <row r="29" spans="1:13">
-      <c r="A29" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A29" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+    </row>
+    <row r="30" spans="1:13">
+      <c r="A30" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+    </row>
+    <row r="31" spans="1:13">
+      <c r="A31" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
     </row>
     <row r="32" spans="1:13">
-      <c r="A32" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A32" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
+    </row>
+    <row r="33" spans="1:13">
+      <c r="A33" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+    </row>
+    <row r="34" spans="1:13">
+      <c r="A34" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
     </row>
     <row r="35" spans="1:13">
-      <c r="A35" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A35" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+    </row>
+    <row r="36" spans="1:13">
+      <c r="A36" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B36" s="7"/>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+    </row>
+    <row r="37" spans="1:13">
+      <c r="A37" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
     </row>
     <row r="38" spans="1:13">
-      <c r="A38" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A38" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+    </row>
+    <row r="39" spans="1:13">
+      <c r="A39" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+    </row>
+    <row r="40" spans="1:13">
+      <c r="A40" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+    </row>
+    <row r="41" spans="1:13">
+      <c r="A41" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B41" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+    </row>
+    <row r="42" spans="1:13">
+      <c r="A42" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B42" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+      <c r="J42" s="7"/>
+      <c r="K42" s="7"/>
+      <c r="L42" s="7"/>
+      <c r="M42" s="7"/>
+    </row>
+    <row r="43" spans="1:13">
+      <c r="A43" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="B43" s="7"/>
+      <c r="C43" s="7"/>
+      <c r="D43" s="7"/>
+      <c r="E43" s="7"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="7"/>
+      <c r="H43" s="7"/>
+      <c r="I43" s="7"/>
+      <c r="J43" s="7"/>
+      <c r="K43" s="7"/>
+      <c r="L43" s="7"/>
+      <c r="M43" s="7"/>
+    </row>
+    <row r="44" spans="1:13">
+      <c r="A44" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B44" s="7"/>
+      <c r="C44" s="7"/>
+      <c r="D44" s="7"/>
+      <c r="E44" s="7"/>
+      <c r="F44" s="7"/>
+      <c r="G44" s="7"/>
+      <c r="H44" s="7"/>
+      <c r="I44" s="7"/>
+      <c r="J44" s="7"/>
+      <c r="K44" s="7"/>
+      <c r="L44" s="7"/>
+      <c r="M44" s="7"/>
+    </row>
+    <row r="45" spans="1:13">
+      <c r="A45" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="B45" s="7"/>
+      <c r="C45" s="7"/>
+      <c r="D45" s="7"/>
+      <c r="E45" s="7"/>
+      <c r="F45" s="7"/>
+      <c r="G45" s="7"/>
+      <c r="H45" s="7"/>
+      <c r="I45" s="7"/>
+      <c r="J45" s="7"/>
+      <c r="K45" s="7"/>
+      <c r="L45" s="7"/>
+      <c r="M45" s="7"/>
+    </row>
+    <row r="46" spans="1:13">
+      <c r="A46" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="B46" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="C46" s="7"/>
+      <c r="D46" s="7"/>
+      <c r="E46" s="7"/>
+      <c r="F46" s="7"/>
+      <c r="G46" s="7"/>
+      <c r="H46" s="7"/>
+      <c r="I46" s="7"/>
+      <c r="J46" s="7"/>
+      <c r="K46" s="7"/>
+      <c r="L46" s="7"/>
+      <c r="M46" s="7"/>
+    </row>
+    <row r="47" spans="1:13">
+      <c r="A47" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="B47" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="C47" s="7"/>
+      <c r="D47" s="7"/>
+      <c r="E47" s="7"/>
+      <c r="F47" s="7"/>
+      <c r="G47" s="7"/>
+      <c r="H47" s="7"/>
+      <c r="I47" s="7"/>
+      <c r="J47" s="7"/>
+      <c r="K47" s="7"/>
+      <c r="L47" s="7"/>
+      <c r="M47" s="7"/>
+    </row>
+    <row r="48" spans="1:13">
+      <c r="A48" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="B48" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="C48" s="7"/>
+      <c r="D48" s="7"/>
+      <c r="E48" s="7"/>
+      <c r="F48" s="7"/>
+      <c r="G48" s="7"/>
+      <c r="H48" s="7"/>
+      <c r="I48" s="7"/>
+      <c r="J48" s="7"/>
+      <c r="K48" s="7"/>
+      <c r="L48" s="7"/>
+      <c r="M48" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A6:M6"/>
     <mergeCell ref="A7:M7"/>
     <mergeCell ref="A8:M8"/>
     <mergeCell ref="B10:M10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="A23:M23"/>
-    <mergeCell ref="A26:M26"/>
-[...8 lines deleted...]
-    <mergeCell ref="A39:M39"/>
+    <mergeCell ref="A24:M24"/>
+    <mergeCell ref="B25:M25"/>
+    <mergeCell ref="B26:M26"/>
+    <mergeCell ref="B27:M27"/>
+    <mergeCell ref="B28:M28"/>
+    <mergeCell ref="B29:M29"/>
+    <mergeCell ref="B30:M30"/>
+    <mergeCell ref="B31:M31"/>
+    <mergeCell ref="B32:M32"/>
+    <mergeCell ref="B33:M33"/>
+    <mergeCell ref="B34:M34"/>
+    <mergeCell ref="B35:M35"/>
+    <mergeCell ref="B36:M36"/>
+    <mergeCell ref="B37:M37"/>
+    <mergeCell ref="B38:M38"/>
+    <mergeCell ref="B39:M39"/>
+    <mergeCell ref="B40:M40"/>
+    <mergeCell ref="B41:M41"/>
+    <mergeCell ref="B42:M42"/>
+    <mergeCell ref="B43:M43"/>
+    <mergeCell ref="B44:M44"/>
+    <mergeCell ref="B45:M45"/>
+    <mergeCell ref="B46:M46"/>
+    <mergeCell ref="B47:M47"/>
+    <mergeCell ref="B48:M48"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>