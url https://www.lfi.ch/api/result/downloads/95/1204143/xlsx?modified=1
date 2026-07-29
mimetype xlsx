--- v0 (2025-12-19)
+++ v1 (2026-07-29)
@@ -14,128 +14,128 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>groundwater protection zones (2022, 8 classes)</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>surface forestière</t>
+  </si>
+  <si>
+    <t>zones de protection des eaux souterraines (2022; 8 classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
       <t xml:space="preserve">: canton</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, column total</t>
+      <t xml:space="preserve">: %, total de colonne</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: forest</t>
+      <t xml:space="preserve">: forêt</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>state 2018/26</t>
+    <t>état 2018/26</t>
   </si>
   <si>
     <t>canton</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>BL/BS</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>GE</t>
   </si>
@@ -172,261 +172,261 @@
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>TI</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
-    <t>Switzerland</t>
+    <t>Suisse</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>S1</t>
   </si>
   <si>
     <t>S2</t>
   </si>
   <si>
     <t>S3</t>
   </si>
   <si>
-    <t>area of contribution instead of S3 or Sm</t>
+    <t>aire d'alimentation au lieu d'une S3 ou Sm</t>
   </si>
   <si>
     <t>Sh</t>
   </si>
   <si>
     <t>Sm</t>
   </si>
   <si>
-    <t>protection zone, not according to federal law</t>
-[...2 lines deleted...]
-    <t>no protection zone</t>
+    <t>zone de protection non prévue par la législation fédérale</t>
+  </si>
+  <si>
+    <t>hors zone de protection</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1204143/385892</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest area</t>
+      <t xml:space="preserve">surface forestière</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>All areas designated as forest according to the NFI forest definition. The forest definition includes shrub forest. The target variable "forest area" is also used when classifying the total area as forest or non-forest.</t>
+    <t>Ensemble de toutes les surfaces qui sont désignées comme forêt selon la définition de la forêt de l’IFN. Cette définition inclut la forêt buissonnante. La variable cible «surface forestière» est également utilisée pour évaluer la surface totale lorsqu'il s'agit de distinguer entre «forêt» et «hors forêt».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">groundwater protection zones (2022, 8 classes)</t>
+      <t xml:space="preserve">zones de protection des eaux souterraines (2022; 8 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2583</t>
     </r>
   </si>
   <si>
-    <t>Zones around groundwater wells and groundwater recharging facilities that are designated by the canton as in the public interest for protecting drinking water. How strict the property restrictions and/or management requirements are depends on the protection zone,. The variable reflects the protection zone categories applicable since 2016 in accordance with Art. 121 of the Waters Protection Ordinance (SR 814.201) and the status of designation by the cantons on 8 July 2022 (download of data from geodienste.ch).</t>
+    <t>Zones délimitées par les cantons autour des captages d'eau souterraine et des installations d'enrichissement des eaux souterraines d'intérêt public et destinées à la protection des eaux potables. Les restrictions de propriété ou les obligations de gestion sont plus ou moins strictes selon la zone de protection. La variable reflète les catégories de zones de protection en vigueur depuis 2016 selon l'art. 121 de l'ordonnance sur la protection des eaux (RS 814.201) et l'état de la délimitation par les cantons au 8.7.2022 (téléchargement des données de geodienste.ch).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">canton</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #827</t>
     </r>
   </si>
   <si>
-    <t>Regional demarcation with the cantons as a unit, with the two half-cantons, Basel-Land and Basel-Stadt, combined into one canton for statistical reasons.</t>
+    <t>Découpage régional dont les cantons constituent l'unité. Pour des raisons statistiques, les deux demi-cantons de Bâle-Campagne et Bâle-Ville sont regroupés en un seul canton.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest</t>
+      <t xml:space="preserve">forêt</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #484</t>
     </r>
   </si>
   <si>
-    <t>Area that meets the NFI's definition of 'forest', i.e. is «a forest without shrub forest» or «a shrub forest».</t>
+    <t>Zone répondant à la définition forestière de l'IFN, c'est-à-dire «forêt sans la forêt buissonnante» ou «forêt buissonnante».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 de 9 sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -778,51 +778,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BA39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="57.557" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="72.982" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="5.856" bestFit="true" customWidth="true" style="0"/>
@@ -2821,51 +2821,51 @@
         <v>100.0</v>
       </c>
       <c r="AY22" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AZ22" s="6">
         <v>100.0</v>
       </c>
       <c r="BA22" s="6" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="23" spans="1:53" customHeight="1" ht="21.75">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1204143/385892</t>
           </r>
         </is>
       </c>
       <c r="B23" s="3"/>
       <c r="C23" s="3"/>
       <c r="D23" s="3"/>
       <c r="E23" s="3"/>
       <c r="F23" s="3"/>
       <c r="G23" s="3"/>
       <c r="H23" s="3"/>
       <c r="I23" s="3"/>
       <c r="J23" s="3"/>
       <c r="K23" s="3"/>
@@ -2903,86 +2903,86 @@
       <c r="AQ23" s="3"/>
       <c r="AR23" s="3"/>
       <c r="AS23" s="3"/>
       <c r="AT23" s="3"/>
       <c r="AU23" s="3"/>
       <c r="AV23" s="3"/>
       <c r="AW23" s="3"/>
       <c r="AX23" s="3"/>
       <c r="AY23" s="3"/>
       <c r="AZ23" s="3"/>
       <c r="BA23" s="3"/>
     </row>
     <row r="26" spans="1:53">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest area</t>
+            <t xml:space="preserve">surface forestière</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:53" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="29" spans="1:53">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">groundwater protection zones (2022, 8 classes)</t>
+            <t xml:space="preserve">zones de protection des eaux souterraines (2022; 8 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2583</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:53" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="32" spans="1:53">
       <c r="A32" t="inlineStr">
         <is>
           <r>
@@ -3008,86 +3008,86 @@
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #827</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:53" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="35" spans="1:53">
       <c r="A35" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest</t>
+            <t xml:space="preserve">forêt</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #484</t>
           </r>
         </is>
       </c>
     </row>
     <row r="36" spans="1:53" customHeight="1" ht="29">
       <c r="A36" s="1" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="38" spans="1:53">
       <c r="A38" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="39" spans="1:53" customHeight="1" ht="29">
       <c r="A39" s="1" t="s">
         <v>58</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:BA1"/>
     <mergeCell ref="A2:BA2"/>