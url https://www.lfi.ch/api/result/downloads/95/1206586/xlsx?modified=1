--- v0 (2025-12-08)
+++ v1 (2026-04-22)
@@ -14,350 +14,350 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>location of vehicle tracks</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>surface des ornières (perturbation du sol)</t>
+  </si>
+  <si>
+    <t>emplacement des ornières</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: protection forest region</t>
+      <t xml:space="preserve">découpage régional</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: région de forêt protectrice</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, column total</t>
+      <t xml:space="preserve">unité</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, total de colonne</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: accessible forest without shrub forest NFI1-NFI5</t>
+      <t xml:space="preserve">ensemble analysé</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
-[...30 lines deleted...]
-    <t>Switzerland</t>
+      <t xml:space="preserve">réseau</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+    </r>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région de forêt protectrice</t>
+  </si>
+  <si>
+    <t>Plateau/Jura</t>
+  </si>
+  <si>
+    <t>Nord des Alpes ouest</t>
+  </si>
+  <si>
+    <t>Nord des Alpes est</t>
+  </si>
+  <si>
+    <t>Sud-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>stand</t>
-[...8 lines deleted...]
-    <t>hand-skidding path</t>
+    <t>peuplement</t>
+  </si>
+  <si>
+    <t>layon de débardage</t>
+  </si>
+  <si>
+    <t>piste à machine</t>
+  </si>
+  <si>
+    <t>layon de châblage</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1206586/388335</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">area of vehicle tracks (soil disturbance)</t>
+      <t xml:space="preserve">surface des ornières (perturbation du sol)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #394</t>
     </r>
   </si>
   <si>
-    <t>Area with clearly visible traces on the forest floor from timber harvesting vehicles such as tractors, forwarders and harvesters.</t>
+    <t>Surface des traces clairement visibles laissées sur le sol forestier par des engins forestiers tels que les tracteurs, les porteurs et les récolteuses.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">location of vehicle tracks</t>
+      <t xml:space="preserve">emplacement des ornières</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2405</t>
     </r>
   </si>
   <si>
-    <t>Location of the tracks of timber harvesting vehicles such as tractors, forwarders and harvesters – in four classes. Reference: Field Survey (MID 955: Bodenschadenumgebung)</t>
+    <t>Emplacement des ornières dues à des engins de récolte de bois tels que tracteurs, porteurs et récolteuses, en quatre classes. Source: relevé de terrain (MID 955: Bodenschadenumgebung)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">protective forest region</t>
+      <t xml:space="preserve">région de forêt protectrice</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Demarcation of Switzerland used in NFI for protective forest analyses. The six protective forest regions were derived from the economic regions by combining individual regions according to natural and statistical criteria.</t>
+    <t>Découpage de la Suisse utilisé dans l'IFN pour analyser des forêts protectrices. Les six régions de forêts protectrices ont été formées à partir des régions économiques en regroupant certaines régions selon des critères environnementaux et statistiques.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest NFI1-NFI5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Forest that was less than two-thirds covered with shrubs in the five inventories NFI1 (1983-1985), NFI2 (1993-1995), NFI3 (2004-2006), NFI4 (2009-2017) and NFI5 (2018-2026) and was accessible on foot.</t>
+    <t>Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -709,51 +709,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="33.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -1158,235 +1158,235 @@
         <v>100.0</v>
       </c>
       <c r="M18" s="6" t="s">
         <v>19</v>
       </c>
       <c r="N18" s="6">
         <v>100.0</v>
       </c>
       <c r="O18" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="19" spans="1:15" customHeight="1" ht="21.75">
       <c r="A19" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1206586/388335</t>
           </r>
         </is>
       </c>
       <c r="B19" s="3"/>
       <c r="C19" s="3"/>
       <c r="D19" s="3"/>
       <c r="E19" s="3"/>
       <c r="F19" s="3"/>
       <c r="G19" s="3"/>
       <c r="H19" s="3"/>
       <c r="I19" s="3"/>
       <c r="J19" s="3"/>
       <c r="K19" s="3"/>
       <c r="L19" s="3"/>
       <c r="M19" s="3"/>
       <c r="N19" s="3"/>
       <c r="O19" s="3"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">area of vehicle tracks (soil disturbance)</t>
+            <t xml:space="preserve">surface des ornières (perturbation du sol)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #394</t>
           </r>
         </is>
       </c>
     </row>
     <row r="23" spans="1:15" customHeight="1" ht="29">
       <c r="A23" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">location of vehicle tracks</t>
+            <t xml:space="preserve">emplacement des ornières</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2405</t>
           </r>
         </is>
       </c>
     </row>
     <row r="26" spans="1:15" customHeight="1" ht="29">
       <c r="A26" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">protective forest region</t>
+            <t xml:space="preserve">région de forêt protectrice</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:15" customHeight="1" ht="29">
       <c r="A29" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest NFI1-NFI5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:15" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="34" spans="1:15">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:15" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>