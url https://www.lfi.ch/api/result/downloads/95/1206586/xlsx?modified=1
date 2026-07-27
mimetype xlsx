--- v1 (2026-04-22)
+++ v2 (2026-07-27)
@@ -14,350 +14,350 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>emplacement des ornières</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Fläche der Fahrzeugspuren (Bodenstörung)</t>
+  </si>
+  <si>
+    <t>Lage der Fahrzeugspuren</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: région de forêt protectrice</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: Schutzwaldregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, total de colonne</t>
+      <t xml:space="preserve">Einheit</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, Spaltentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+      <t xml:space="preserve">Bezugsfläche</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
-[...30 lines deleted...]
-    <t>Suisse</t>
+      <t xml:space="preserve">Netz</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+    </r>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Schutzwaldregion</t>
+  </si>
+  <si>
+    <t>Jura + Mittelland</t>
+  </si>
+  <si>
+    <t>Nordalpen West</t>
+  </si>
+  <si>
+    <t>Nordalpen Ost</t>
+  </si>
+  <si>
+    <t>Alpen Südwest</t>
+  </si>
+  <si>
+    <t>Alpen Südost</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>peuplement</t>
-[...11 lines deleted...]
-    <t>total</t>
+    <t>Bestand</t>
+  </si>
+  <si>
+    <t>Rückegasse</t>
+  </si>
+  <si>
+    <t>Maschinenweg</t>
+  </si>
+  <si>
+    <t>Reistweg</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1206586/388335</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">surface des ornières (perturbation du sol)</t>
+      <t xml:space="preserve">Fläche der Fahrzeugspuren (Bodenstörung)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #394</t>
     </r>
   </si>
   <si>
-    <t>Surface des traces clairement visibles laissées sur le sol forestier par des engins forestiers tels que les tracteurs, les porteurs et les récolteuses.</t>
+    <t>Fläche der deutlich erkennbaren Spuren von Holzerntefahrzeugen wie Traktoren, Forwardern und Vollerntern auf dem Waldboden.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">emplacement des ornières</t>
+      <t xml:space="preserve">Lage der Fahrzeugspuren</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2405</t>
     </r>
   </si>
   <si>
-    <t>Emplacement des ornières dues à des engins de récolte de bois tels que tracteurs, porteurs et récolteuses, en quatre classes. Source: relevé de terrain (MID 955: Bodenschadenumgebung)</t>
+    <t>Lage der Spuren von Holzerntefahrzeugen wie Traktoren, Forwardern und Vollerntern in vier Klassen. Grundlage: Feldaufnahme (MID 955: Bodenschadenumgebung)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">région de forêt protectrice</t>
+      <t xml:space="preserve">Schutzwaldregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Découpage de la Suisse utilisé dans l'IFN pour analyser des forêts protectrices. Les six régions de forêts protectrices ont été formées à partir des régions économiques en regroupant certaines régions selon des critères environnementaux et statistiques.</t>
+    <t>Gliederung der Schweiz, die im LFI für Schutzwaldanalysen verwendet wird. Die sechs Schutzwaldregionen wurden aus den Wirtschaftsregionen durch Zusammenfassung einzelner Regionen nach naturräumlichen und statistischen Aspekten gebildet.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
+    <t>Wald, der in den fünf Inventuren LFI1 (1983-1985), LFI2 (1993-1995), LFI3 (2004-2006), LFI4 (2009-2017) und LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -709,51 +709,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="30.421" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -1158,235 +1158,235 @@
         <v>100.0</v>
       </c>
       <c r="M18" s="6" t="s">
         <v>19</v>
       </c>
       <c r="N18" s="6">
         <v>100.0</v>
       </c>
       <c r="O18" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="19" spans="1:15" customHeight="1" ht="21.75">
       <c r="A19" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1206586/388335</t>
           </r>
         </is>
       </c>
       <c r="B19" s="3"/>
       <c r="C19" s="3"/>
       <c r="D19" s="3"/>
       <c r="E19" s="3"/>
       <c r="F19" s="3"/>
       <c r="G19" s="3"/>
       <c r="H19" s="3"/>
       <c r="I19" s="3"/>
       <c r="J19" s="3"/>
       <c r="K19" s="3"/>
       <c r="L19" s="3"/>
       <c r="M19" s="3"/>
       <c r="N19" s="3"/>
       <c r="O19" s="3"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">surface des ornières (perturbation du sol)</t>
+            <t xml:space="preserve">Fläche der Fahrzeugspuren (Bodenstörung)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #394</t>
           </r>
         </is>
       </c>
     </row>
     <row r="23" spans="1:15" customHeight="1" ht="29">
       <c r="A23" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">emplacement des ornières</t>
+            <t xml:space="preserve">Lage der Fahrzeugspuren</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2405</t>
           </r>
         </is>
       </c>
     </row>
     <row r="26" spans="1:15" customHeight="1" ht="29">
       <c r="A26" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">région de forêt protectrice</t>
+            <t xml:space="preserve">Schutzwaldregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:15" customHeight="1" ht="29">
       <c r="A29" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:15" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="34" spans="1:15">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:15" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>