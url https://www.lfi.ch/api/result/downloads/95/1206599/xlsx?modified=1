--- v0 (2025-12-08)
+++ v1 (2026-04-22)
@@ -14,350 +14,350 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>location of vehicle tracks</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>superficie delle tracce di veicoli (s. del suolo perturbata)</t>
+  </si>
+  <si>
+    <t>ubicazione delle tracce di veicoli</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: biogeographical region</t>
+      <t xml:space="preserve">suddivisione regionale</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: regione biogeografica</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, column total</t>
+      <t xml:space="preserve">unità</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, totale colonna</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: accessible forest without shrub forest</t>
+      <t xml:space="preserve">insieme analizzato</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
-[...30 lines deleted...]
-    <t>Switzerland</t>
+      <t xml:space="preserve">reticolo</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+    </r>
+  </si>
+  <si>
+    <t>stato 2018/26</t>
+  </si>
+  <si>
+    <t>regione biogeografica</t>
+  </si>
+  <si>
+    <t>Giura</t>
+  </si>
+  <si>
+    <t>Altopiano</t>
+  </si>
+  <si>
+    <t>Versante nord delle Alpi</t>
+  </si>
+  <si>
+    <t>Alpi centrali occidentali</t>
+  </si>
+  <si>
+    <t>Alpi centrali orientali</t>
+  </si>
+  <si>
+    <t>Versante sud delle Alpi</t>
+  </si>
+  <si>
+    <t>Svizzera</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>stand</t>
-[...11 lines deleted...]
-    <t>total</t>
+    <t>popolamento</t>
+  </si>
+  <si>
+    <t>sentiero di esbosco</t>
+  </si>
+  <si>
+    <t>pista di esbosco</t>
+  </si>
+  <si>
+    <t>sentiero di avvallamento</t>
+  </si>
+  <si>
+    <t>totale</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1206599/388348</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">area of vehicle tracks (soil disturbance)</t>
+      <t xml:space="preserve">superficie delle tracce di veicoli (s. del suolo perturbata)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #394</t>
     </r>
   </si>
   <si>
-    <t>Area with clearly visible traces on the forest floor from timber harvesting vehicles such as tractors, forwarders and harvesters.</t>
+    <t>Superficie del suolo forestale con chiare tracce di veicoli per l'esbosco come trattori, esboscatrici forestali e allestitrici/raccoglitrici integrali.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">location of vehicle tracks</t>
+      <t xml:space="preserve">ubicazione delle tracce di veicoli</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2405</t>
     </r>
   </si>
   <si>
-    <t>Location of the tracks of timber harvesting vehicles such as tractors, forwarders and harvesters – in four classes. Reference: Field Survey (MID 955: Bodenschadenumgebung)</t>
+    <t>Ubicazione delle tracce di veicoli per la raccolta del legname come trattori, forwarder ed esboscatrici forestali, in quattro classi. Fonte: rilievo sul terreno (MID 955: Bodenschadenumgebung)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">biogeographical region</t>
+      <t xml:space="preserve">regione biogeografica</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Demarcation of Switzerland into six regions with similar flora and fauna. The six regions correspond to the basic categories in the publication «The Biogeographical Regions of Switzerland», which was published by FOEN in 2022.</t>
+    <t>Suddivisione della Svizzera in sei regioni con flora e fauna simili. Le sei regioni corrispondono alla suddivisione di base nella pubblicazione «Le regioni biogeografiche della Svizzera», edita dall'UFAM nel 2022.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest</t>
+      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Forest of which less than two-thirds is covered with shrubs that can be accessed on foot.</t>
+    <t>Bosco coperto per meno di due terzi da arbusti e che può essere raggiunto a piedi.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -709,51 +709,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="33.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="43.418" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -1158,235 +1158,235 @@
         <v>100.0</v>
       </c>
       <c r="M18" s="6" t="s">
         <v>19</v>
       </c>
       <c r="N18" s="6">
         <v>100.0</v>
       </c>
       <c r="O18" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="19" spans="1:15" customHeight="1" ht="21.75">
       <c r="A19" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1206599/388348</t>
           </r>
         </is>
       </c>
       <c r="B19" s="3"/>
       <c r="C19" s="3"/>
       <c r="D19" s="3"/>
       <c r="E19" s="3"/>
       <c r="F19" s="3"/>
       <c r="G19" s="3"/>
       <c r="H19" s="3"/>
       <c r="I19" s="3"/>
       <c r="J19" s="3"/>
       <c r="K19" s="3"/>
       <c r="L19" s="3"/>
       <c r="M19" s="3"/>
       <c r="N19" s="3"/>
       <c r="O19" s="3"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">area of vehicle tracks (soil disturbance)</t>
+            <t xml:space="preserve">superficie delle tracce di veicoli (s. del suolo perturbata)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #394</t>
           </r>
         </is>
       </c>
     </row>
     <row r="23" spans="1:15" customHeight="1" ht="29">
       <c r="A23" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">location of vehicle tracks</t>
+            <t xml:space="preserve">ubicazione delle tracce di veicoli</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2405</t>
           </r>
         </is>
       </c>
     </row>
     <row r="26" spans="1:15" customHeight="1" ht="29">
       <c r="A26" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">biogeographical region</t>
+            <t xml:space="preserve">regione biogeografica</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:15" customHeight="1" ht="29">
       <c r="A29" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest</t>
+            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:15" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="34" spans="1:15">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:15" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>