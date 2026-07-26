--- v1 (2026-04-22)
+++ v2 (2026-07-26)
@@ -14,350 +14,350 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>ubicazione delle tracce di veicoli</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Fläche der Fahrzeugspuren (Bodenstörung)</t>
+  </si>
+  <si>
+    <t>Lage der Fahrzeugspuren</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: regione biogeografica</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: biogeografische Region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, totale colonna</t>
+      <t xml:space="preserve">Einheit</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, Spaltentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">Bezugsfläche</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
-[...30 lines deleted...]
-    <t>Svizzera</t>
+      <t xml:space="preserve">Netz</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+    </r>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>biogeografische Region</t>
+  </si>
+  <si>
+    <t>Jura</t>
+  </si>
+  <si>
+    <t>Mittelland</t>
+  </si>
+  <si>
+    <t>Alpennordflanke</t>
+  </si>
+  <si>
+    <t>Westliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Östliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Alpensüdflanke</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>popolamento</t>
-[...11 lines deleted...]
-    <t>totale</t>
+    <t>Bestand</t>
+  </si>
+  <si>
+    <t>Rückegasse</t>
+  </si>
+  <si>
+    <t>Maschinenweg</t>
+  </si>
+  <si>
+    <t>Reistweg</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1206599/388348</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">superficie delle tracce di veicoli (s. del suolo perturbata)</t>
+      <t xml:space="preserve">Fläche der Fahrzeugspuren (Bodenstörung)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #394</t>
     </r>
   </si>
   <si>
-    <t>Superficie del suolo forestale con chiare tracce di veicoli per l'esbosco come trattori, esboscatrici forestali e allestitrici/raccoglitrici integrali.</t>
+    <t>Fläche der deutlich erkennbaren Spuren von Holzerntefahrzeugen wie Traktoren, Forwardern und Vollerntern auf dem Waldboden.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ubicazione delle tracce di veicoli</t>
+      <t xml:space="preserve">Lage der Fahrzeugspuren</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2405</t>
     </r>
   </si>
   <si>
-    <t>Ubicazione delle tracce di veicoli per la raccolta del legname come trattori, forwarder ed esboscatrici forestali, in quattro classi. Fonte: rilievo sul terreno (MID 955: Bodenschadenumgebung)</t>
+    <t>Lage der Spuren von Holzerntefahrzeugen wie Traktoren, Forwardern und Vollerntern in vier Klassen. Grundlage: Feldaufnahme (MID 955: Bodenschadenumgebung)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione biogeografica</t>
+      <t xml:space="preserve">biogeografische Region</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in sei regioni con flora e fauna simili. Le sei regioni corrispondono alla suddivisione di base nella pubblicazione «Le regioni biogeografiche della Svizzera», edita dall'UFAM nel 2022.</t>
+    <t>Gliederung der Schweiz in sechs Regionen mit ähnlicher Flora und Fauna. Die sechs Regionen entsprechen der Grundeinteilung der Publikation «Die biogeographischen Regionen der Schweiz», die vom BAFU im Jahr 2022 herausgegeben wurde.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Bosco coperto per meno di due terzi da arbusti e che può essere raggiunto a piedi.</t>
+    <t>Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -709,51 +709,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="43.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="30.421" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -1158,235 +1158,235 @@
         <v>100.0</v>
       </c>
       <c r="M18" s="6" t="s">
         <v>19</v>
       </c>
       <c r="N18" s="6">
         <v>100.0</v>
       </c>
       <c r="O18" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="19" spans="1:15" customHeight="1" ht="21.75">
       <c r="A19" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1206599/388348</t>
           </r>
         </is>
       </c>
       <c r="B19" s="3"/>
       <c r="C19" s="3"/>
       <c r="D19" s="3"/>
       <c r="E19" s="3"/>
       <c r="F19" s="3"/>
       <c r="G19" s="3"/>
       <c r="H19" s="3"/>
       <c r="I19" s="3"/>
       <c r="J19" s="3"/>
       <c r="K19" s="3"/>
       <c r="L19" s="3"/>
       <c r="M19" s="3"/>
       <c r="N19" s="3"/>
       <c r="O19" s="3"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">superficie delle tracce di veicoli (s. del suolo perturbata)</t>
+            <t xml:space="preserve">Fläche der Fahrzeugspuren (Bodenstörung)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #394</t>
           </r>
         </is>
       </c>
     </row>
     <row r="23" spans="1:15" customHeight="1" ht="29">
       <c r="A23" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ubicazione delle tracce di veicoli</t>
+            <t xml:space="preserve">Lage der Fahrzeugspuren</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2405</t>
           </r>
         </is>
       </c>
     </row>
     <row r="26" spans="1:15" customHeight="1" ht="29">
       <c r="A26" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione biogeografica</t>
+            <t xml:space="preserve">biogeografische Region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:15" customHeight="1" ht="29">
       <c r="A29" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:15" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="34" spans="1:15">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:15" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>