--- v0 (2026-01-23)
+++ v1 (2026-04-22)
@@ -14,350 +14,350 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>location of vehicle tracks</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>surface des ornières (perturbation du sol)</t>
+  </si>
+  <si>
+    <t>emplacement des ornières</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: biogeographical region</t>
+      <t xml:space="preserve">découpage régional</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: région biogéographique</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
       <t xml:space="preserve">: 1000 ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: accessible forest without shrub forest NFI1-NFI5</t>
+      <t xml:space="preserve">ensemble analysé</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
-[...9 lines deleted...]
-    <t>biogeographical region</t>
+      <t xml:space="preserve">réseau</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+    </r>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région biogéographique</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
     <t>Plateau</t>
   </si>
   <si>
-    <t>Northern Alps</t>
-[...11 lines deleted...]
-    <t>Switzerland</t>
+    <t>nord des Alpes</t>
+  </si>
+  <si>
+    <t>ouest des Alpes centrales</t>
+  </si>
+  <si>
+    <t>est des Alpes centrales</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>1000 ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>stand</t>
-[...8 lines deleted...]
-    <t>hand-skidding path</t>
+    <t>peuplement</t>
+  </si>
+  <si>
+    <t>layon de débardage</t>
+  </si>
+  <si>
+    <t>piste à machine</t>
+  </si>
+  <si>
+    <t>layon de châblage</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1206604/388353</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">area of vehicle tracks (soil disturbance)</t>
+      <t xml:space="preserve">surface des ornières (perturbation du sol)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #394</t>
     </r>
   </si>
   <si>
-    <t>Area with clearly visible traces on the forest floor from timber harvesting vehicles such as tractors, forwarders and harvesters.</t>
+    <t>Surface des traces clairement visibles laissées sur le sol forestier par des engins forestiers tels que les tracteurs, les porteurs et les récolteuses.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">location of vehicle tracks</t>
+      <t xml:space="preserve">emplacement des ornières</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2405</t>
     </r>
   </si>
   <si>
-    <t>Location of the tracks of timber harvesting vehicles such as tractors, forwarders and harvesters – in four classes. Reference: Field Survey (MID 955: Bodenschadenumgebung)</t>
+    <t>Emplacement des ornières dues à des engins de récolte de bois tels que tracteurs, porteurs et récolteuses, en quatre classes. Source: relevé de terrain (MID 955: Bodenschadenumgebung)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">biogeographical region</t>
+      <t xml:space="preserve">région biogéographique</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Demarcation of Switzerland into six regions with similar flora and fauna. The six regions correspond to the basic categories in the publication «The Biogeographical Regions of Switzerland», which was published by FOEN in 2022.</t>
+    <t>Découpage de la Suisse en six régions avec une flore et une faune similaires. Les six régions correspondent au découpage de base selon le document «Les régions biogéographiques de la Suisse», publié par l'OFEV en 2022.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest NFI1-NFI5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Forest that was less than two-thirds covered with shrubs in the five inventories NFI1 (1983-1985), NFI2 (1993-1995), NFI3 (2004-2006), NFI4 (2009-2017) and NFI5 (2018-2026) and was accessible on foot.</t>
+    <t>Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -709,51 +709,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="33.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -1158,235 +1158,235 @@
         <v>0.0</v>
       </c>
       <c r="M18" s="6">
         <v>100</v>
       </c>
       <c r="N18" s="6">
         <v>12.5</v>
       </c>
       <c r="O18" s="6">
         <v>8</v>
       </c>
     </row>
     <row r="19" spans="1:15" customHeight="1" ht="21.75">
       <c r="A19" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1206604/388353</t>
           </r>
         </is>
       </c>
       <c r="B19" s="3"/>
       <c r="C19" s="3"/>
       <c r="D19" s="3"/>
       <c r="E19" s="3"/>
       <c r="F19" s="3"/>
       <c r="G19" s="3"/>
       <c r="H19" s="3"/>
       <c r="I19" s="3"/>
       <c r="J19" s="3"/>
       <c r="K19" s="3"/>
       <c r="L19" s="3"/>
       <c r="M19" s="3"/>
       <c r="N19" s="3"/>
       <c r="O19" s="3"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">area of vehicle tracks (soil disturbance)</t>
+            <t xml:space="preserve">surface des ornières (perturbation du sol)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #394</t>
           </r>
         </is>
       </c>
     </row>
     <row r="23" spans="1:15" customHeight="1" ht="29">
       <c r="A23" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">location of vehicle tracks</t>
+            <t xml:space="preserve">emplacement des ornières</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2405</t>
           </r>
         </is>
       </c>
     </row>
     <row r="26" spans="1:15" customHeight="1" ht="29">
       <c r="A26" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">biogeographical region</t>
+            <t xml:space="preserve">région biogéographique</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:15" customHeight="1" ht="29">
       <c r="A29" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest NFI1-NFI5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:15" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="34" spans="1:15">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:15" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>