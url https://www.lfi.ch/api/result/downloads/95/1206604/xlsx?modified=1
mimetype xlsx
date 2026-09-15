--- v1 (2026-04-22)
+++ v2 (2026-09-15)
@@ -1,442 +1,346 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
-[...81 lines deleted...]
-    <t>région biogéographique</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
+  <si>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Fläche der Fahrzeugspuren (Bodenstörung)</t>
+  </si>
+  <si>
+    <t>Lage der Fahrzeugspuren</t>
+  </si>
+  <si>
+    <t>Regionale Gliederung: biogeografische Region</t>
+  </si>
+  <si>
+    <t>Einheit: 1000 ha</t>
+  </si>
+  <si>
+    <t>Bezugsfläche: zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
+  </si>
+  <si>
+    <t>Netz: 1,4-km-Netz, Unternetze 1-5</t>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>biogeografische Region</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Plateau</t>
-[...14 lines deleted...]
-    <t>Suisse</t>
+    <t>Mittelland</t>
+  </si>
+  <si>
+    <t>Alpennordflanke</t>
+  </si>
+  <si>
+    <t>Westliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Östliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Alpensüdflanke</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>1000 ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>peuplement</t>
-[...182 lines deleted...]
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Bestand</t>
+  </si>
+  <si>
+    <t>Rückegasse</t>
+  </si>
+  <si>
+    <t>Maschinenweg</t>
+  </si>
+  <si>
+    <t>Reistweg</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>LFI5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Netz: </t>
+  </si>
+  <si>
+    <t>1,4-km-Netz, Unternetze 1-5 [1746]
+Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugsfläche: </t>
+  </si>
+  <si>
+    <t>zugänglicher Wald ohne Gebüschwald LFI1-LFI5 [2382]
+Wald, der in den fünf Inventuren LFI1 (1983-1985), LFI2 (1993-1995), LFI3 (2004-2006), LFI4 (2009-2017) und LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Regionale Gliederung: </t>
+  </si>
+  <si>
+    <t>biogeografische Region [BIOGEOC6R2005, 2586]
+Gliederung der Schweiz in sechs Regionen mit ähnlicher Flora und Fauna. Die sechs Regionen entsprechen der Grundeinteilung der Publikation «Die biogeographischen Regionen der Schweiz», die vom BAFU im Jahr 2022 herausgegeben wurde.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>Fläche der Fahrzeugspuren (Bodenstörung) [394], ha
+Fläche der deutlich erkennbaren Spuren von Holzerntefahrzeugen wie Traktoren, Forwardern und Vollerntern auf dem Waldboden.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 05.05.2021 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: 1000, Dezimalstellen: 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>absolut [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>in % [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>Lage der Fahrzeugspuren [BSUMG, 2405]
+Lage der Spuren von Holzerntefahrzeugen wie Traktoren, Forwardern und Vollerntern in vier Klassen. Grundlage: Feldaufnahme (MID 955: Bodenschadenumgebung)</t>
+  </si>
+  <si>
+    <t>gerechnet am 19.03.2024 23:29:25</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>keine Angabe, Bestand, Rückegasse, Maschinenweg, Reistweg, Total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Übrige: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -697,746 +601,1050 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O35"/>
+  <dimension ref="A1:O42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B20" sqref="B20:O42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="31.707" bestFit="true" customWidth="true" style="0"/>
-[...13 lines deleted...]
-    <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="25" customWidth="true" style="0"/>
+    <col min="2" max="2" width="9" customWidth="true" style="0"/>
+    <col min="3" max="3" width="5" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10" customWidth="true" style="0"/>
+    <col min="5" max="5" width="5" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12" customWidth="true" style="0"/>
+    <col min="7" max="7" width="7" customWidth="true" style="0"/>
+    <col min="8" max="8" width="16" customWidth="true" style="0"/>
+    <col min="9" max="9" width="11" customWidth="true" style="0"/>
+    <col min="10" max="10" width="15" customWidth="true" style="0"/>
+    <col min="11" max="11" width="10" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12" customWidth="true" style="0"/>
+    <col min="13" max="13" width="7" customWidth="true" style="0"/>
+    <col min="14" max="14" width="9" customWidth="true" style="0"/>
+    <col min="15" max="15" width="5" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:15">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...11 lines deleted...]
-      <c r="O10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
+      <c r="N10" s="3"/>
+      <c r="O10" s="3"/>
     </row>
     <row r="11" spans="1:15">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
-      <c r="N11" s="4" t="s">
+      <c r="M11" s="3"/>
+      <c r="N11" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="O11" s="4"/>
+      <c r="O11" s="3"/>
     </row>
     <row r="12" spans="1:15">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="N12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="O12" s="4" t="s">
+      <c r="O12" s="3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:15">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B13" s="6">
-[...2 lines deleted...]
-      <c r="C13" s="6" t="s">
+      <c r="B13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="C13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="D13" s="6">
-[...2 lines deleted...]
-      <c r="E13" s="6" t="s">
+      <c r="D13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="F13" s="6">
-[...2 lines deleted...]
-      <c r="G13" s="6" t="s">
+      <c r="F13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="H13" s="6">
-[...2 lines deleted...]
-      <c r="I13" s="6" t="s">
+      <c r="H13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="I13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="J13" s="6">
-[...2 lines deleted...]
-      <c r="K13" s="6" t="s">
+      <c r="J13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="K13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="L13" s="6">
-[...2 lines deleted...]
-      <c r="M13" s="6" t="s">
+      <c r="L13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="M13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="N13" s="6">
-[...2 lines deleted...]
-      <c r="O13" s="6" t="s">
+      <c r="N13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="O13" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:15">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="5">
         <v>0.5</v>
       </c>
-      <c r="C14" s="6">
+      <c r="C14" s="5">
         <v>36</v>
       </c>
-      <c r="D14" s="6">
+      <c r="D14" s="5">
         <v>1.7</v>
       </c>
-      <c r="E14" s="6">
+      <c r="E14" s="5">
         <v>21</v>
       </c>
-      <c r="F14" s="6">
-[...2 lines deleted...]
-      <c r="G14" s="6">
+      <c r="F14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G14" s="5">
         <v>100</v>
       </c>
-      <c r="H14" s="6">
-[...2 lines deleted...]
-      <c r="I14" s="6" t="s">
+      <c r="H14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="I14" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="J14" s="6">
+      <c r="J14" s="5">
         <v>0.1</v>
       </c>
-      <c r="K14" s="6">
+      <c r="K14" s="5">
         <v>100</v>
       </c>
-      <c r="L14" s="6">
-[...2 lines deleted...]
-      <c r="M14" s="6" t="s">
+      <c r="L14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="M14" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="N14" s="6">
+      <c r="N14" s="5">
         <v>2.3</v>
       </c>
-      <c r="O14" s="6">
+      <c r="O14" s="5">
         <v>18</v>
       </c>
     </row>
     <row r="15" spans="1:15">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>1.9</v>
       </c>
-      <c r="C15" s="6">
+      <c r="C15" s="5">
         <v>21</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="5">
         <v>4.8</v>
       </c>
-      <c r="E15" s="6">
+      <c r="E15" s="5">
         <v>12</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="5">
         <v>0.7</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="5">
         <v>31</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="5">
         <v>0.1</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I15" s="5">
         <v>75</v>
       </c>
-      <c r="J15" s="6">
+      <c r="J15" s="5">
         <v>0.1</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="5">
         <v>100</v>
       </c>
-      <c r="L15" s="6">
-[...2 lines deleted...]
-      <c r="M15" s="6" t="s">
+      <c r="L15" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="M15" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="N15" s="6">
+      <c r="N15" s="5">
         <v>7.5</v>
       </c>
-      <c r="O15" s="6">
+      <c r="O15" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:15">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="5">
         <v>0.9</v>
       </c>
-      <c r="C16" s="6">
+      <c r="C16" s="5">
         <v>29</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="5">
         <v>0.9</v>
       </c>
-      <c r="E16" s="6">
+      <c r="E16" s="5">
         <v>31</v>
       </c>
-      <c r="F16" s="6">
+      <c r="F16" s="5">
         <v>0.6</v>
       </c>
-      <c r="G16" s="6">
+      <c r="G16" s="5">
         <v>36</v>
       </c>
-      <c r="H16" s="6">
-[...2 lines deleted...]
-      <c r="I16" s="6" t="s">
+      <c r="H16" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="I16" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="J16" s="6">
+      <c r="J16" s="5">
         <v>0.2</v>
       </c>
-      <c r="K16" s="6">
+      <c r="K16" s="5">
         <v>58</v>
       </c>
-      <c r="L16" s="6">
-[...2 lines deleted...]
-      <c r="M16" s="6">
+      <c r="L16" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="M16" s="5">
         <v>100</v>
       </c>
-      <c r="N16" s="6">
+      <c r="N16" s="5">
         <v>2.7</v>
       </c>
-      <c r="O16" s="6">
+      <c r="O16" s="5">
         <v>17</v>
       </c>
     </row>
     <row r="17" spans="1:15">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B17" s="6">
-[...2 lines deleted...]
-      <c r="C17" s="6">
+      <c r="B17" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="C17" s="5">
         <v>100</v>
       </c>
-      <c r="D17" s="6">
-[...2 lines deleted...]
-      <c r="E17" s="6" t="s">
+      <c r="D17" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E17" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="F17" s="6">
-[...2 lines deleted...]
-      <c r="G17" s="6" t="s">
+      <c r="F17" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G17" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="H17" s="6">
-[...2 lines deleted...]
-      <c r="I17" s="6" t="s">
+      <c r="H17" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="I17" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="J17" s="6">
-[...2 lines deleted...]
-      <c r="K17" s="6" t="s">
+      <c r="J17" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="K17" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="L17" s="6">
-[...2 lines deleted...]
-      <c r="M17" s="6" t="s">
+      <c r="L17" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="M17" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="N17" s="6">
-[...2 lines deleted...]
-      <c r="O17" s="6">
+      <c r="N17" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="O17" s="5">
         <v>100</v>
       </c>
     </row>
     <row r="18" spans="1:15">
-      <c r="A18" s="5" t="s">
+      <c r="A18" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B18" s="6">
+      <c r="B18" s="5">
         <v>3.2</v>
       </c>
-      <c r="C18" s="6">
+      <c r="C18" s="5">
         <v>15</v>
       </c>
-      <c r="D18" s="6">
+      <c r="D18" s="5">
         <v>7.4</v>
       </c>
-      <c r="E18" s="6">
+      <c r="E18" s="5">
         <v>10</v>
       </c>
-      <c r="F18" s="6">
+      <c r="F18" s="5">
         <v>1.4</v>
       </c>
-      <c r="G18" s="6">
+      <c r="G18" s="5">
         <v>24</v>
       </c>
-      <c r="H18" s="6">
+      <c r="H18" s="5">
         <v>0.1</v>
       </c>
-      <c r="I18" s="6">
+      <c r="I18" s="5">
         <v>75</v>
       </c>
-      <c r="J18" s="6">
+      <c r="J18" s="5">
         <v>0.4</v>
       </c>
-      <c r="K18" s="6">
+      <c r="K18" s="5">
         <v>45</v>
       </c>
-      <c r="L18" s="6">
-[...2 lines deleted...]
-      <c r="M18" s="6">
+      <c r="L18" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="M18" s="5">
         <v>100</v>
       </c>
-      <c r="N18" s="6">
+      <c r="N18" s="5">
         <v>12.5</v>
       </c>
-      <c r="O18" s="6">
+      <c r="O18" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="19" spans="1:15" customHeight="1" ht="21.75">
-      <c r="A19" t="inlineStr">
-[...40 lines deleted...]
-      <c r="O19" s="3"/>
+      <c r="A19" t="s">
+        <v>25</v>
+      </c>
+      <c r="B19" s="2"/>
+      <c r="C19" s="2"/>
+      <c r="D19" s="2"/>
+      <c r="E19" s="2"/>
+      <c r="F19" s="2"/>
+      <c r="G19" s="2"/>
+      <c r="H19" s="2"/>
+      <c r="I19" s="2"/>
+      <c r="J19" s="2"/>
+      <c r="K19" s="2"/>
+      <c r="L19" s="2"/>
+      <c r="M19" s="2"/>
+      <c r="N19" s="2"/>
+      <c r="O19" s="2"/>
+    </row>
+    <row r="20" spans="1:15">
+      <c r="A20" s="6"/>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+      <c r="J20" s="7"/>
+      <c r="K20" s="7"/>
+      <c r="L20" s="7"/>
+      <c r="M20" s="7"/>
+      <c r="N20" s="7"/>
+      <c r="O20" s="7"/>
+    </row>
+    <row r="21" spans="1:15">
+      <c r="A21" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="D21" s="7"/>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
+      <c r="L21" s="7"/>
+      <c r="M21" s="7"/>
+      <c r="N21" s="7"/>
+      <c r="O21" s="7"/>
     </row>
     <row r="22" spans="1:15">
-      <c r="A22" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A22" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+      <c r="N22" s="7"/>
+      <c r="O22" s="7"/>
+    </row>
+    <row r="23" spans="1:15">
+      <c r="A23" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+      <c r="N23" s="7"/>
+      <c r="O23" s="7"/>
+    </row>
+    <row r="24" spans="1:15">
+      <c r="A24" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+      <c r="N24" s="7"/>
+      <c r="O24" s="7"/>
     </row>
     <row r="25" spans="1:15">
-      <c r="A25" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A25" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+      <c r="N25" s="7"/>
+      <c r="O25" s="7"/>
+    </row>
+    <row r="26" spans="1:15">
+      <c r="A26" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+      <c r="N26" s="7"/>
+      <c r="O26" s="7"/>
+    </row>
+    <row r="27" spans="1:15">
+      <c r="A27" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B27" s="7"/>
+      <c r="C27" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="7"/>
+      <c r="O27" s="7"/>
     </row>
     <row r="28" spans="1:15">
-      <c r="A28" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A28" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7"/>
+    </row>
+    <row r="29" spans="1:15">
+      <c r="A29" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+      <c r="N29" s="7"/>
+      <c r="O29" s="7"/>
+    </row>
+    <row r="30" spans="1:15">
+      <c r="A30" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+      <c r="N30" s="7"/>
+      <c r="O30" s="7"/>
     </row>
     <row r="31" spans="1:15">
-      <c r="A31" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A31" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B31" s="7"/>
+      <c r="C31" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+      <c r="N31" s="7"/>
+      <c r="O31" s="7"/>
+    </row>
+    <row r="32" spans="1:15">
+      <c r="A32" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B32" s="7"/>
+      <c r="C32" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
+      <c r="N32" s="7"/>
+      <c r="O32" s="7"/>
+    </row>
+    <row r="33" spans="1:15">
+      <c r="A33" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B33" s="7"/>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+      <c r="N33" s="7"/>
+      <c r="O33" s="7"/>
     </row>
     <row r="34" spans="1:15">
-      <c r="A34" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A34" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="B34" s="7"/>
+      <c r="C34" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+      <c r="N34" s="7"/>
+      <c r="O34" s="7"/>
+    </row>
+    <row r="35" spans="1:15">
+      <c r="A35" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B35" s="7"/>
+      <c r="C35" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+      <c r="N35" s="7"/>
+      <c r="O35" s="7"/>
+    </row>
+    <row r="36" spans="1:15">
+      <c r="A36" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="B36" s="7"/>
+      <c r="C36" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+      <c r="N36" s="7"/>
+      <c r="O36" s="7"/>
+    </row>
+    <row r="37" spans="1:15">
+      <c r="A37" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+      <c r="N37" s="7"/>
+      <c r="O37" s="7"/>
+    </row>
+    <row r="38" spans="1:15">
+      <c r="A38" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+      <c r="N38" s="7"/>
+      <c r="O38" s="7"/>
+    </row>
+    <row r="39" spans="1:15">
+      <c r="A39" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B39" s="7"/>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+      <c r="N39" s="7"/>
+      <c r="O39" s="7"/>
+    </row>
+    <row r="40" spans="1:15">
+      <c r="A40" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B40" s="7"/>
+      <c r="C40" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+      <c r="N40" s="7"/>
+      <c r="O40" s="7"/>
+    </row>
+    <row r="41" spans="1:15">
+      <c r="A41" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+      <c r="N41" s="7"/>
+      <c r="O41" s="7"/>
+    </row>
+    <row r="42" spans="1:15">
+      <c r="A42" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="B42" s="7"/>
+      <c r="C42" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="D42" s="7"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+      <c r="J42" s="7"/>
+      <c r="K42" s="7"/>
+      <c r="L42" s="7"/>
+      <c r="M42" s="7"/>
+      <c r="N42" s="7"/>
+      <c r="O42" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="A3:O3"/>
     <mergeCell ref="A4:O4"/>
     <mergeCell ref="A5:O5"/>
     <mergeCell ref="A6:O6"/>
     <mergeCell ref="A7:O7"/>
     <mergeCell ref="A8:O8"/>
     <mergeCell ref="B10:O10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="N11:O11"/>
     <mergeCell ref="A19:O19"/>
-    <mergeCell ref="A22:O22"/>
-[...8 lines deleted...]
-    <mergeCell ref="A35:O35"/>
+    <mergeCell ref="A20:O20"/>
+    <mergeCell ref="A21:B21"/>
+    <mergeCell ref="C21:O21"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="C22:O22"/>
+    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="C23:O23"/>
+    <mergeCell ref="A24:B24"/>
+    <mergeCell ref="C24:O24"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="C25:O25"/>
+    <mergeCell ref="A26:B26"/>
+    <mergeCell ref="C26:O26"/>
+    <mergeCell ref="A27:B27"/>
+    <mergeCell ref="C27:O27"/>
+    <mergeCell ref="A28:B28"/>
+    <mergeCell ref="C28:O28"/>
+    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="C29:O29"/>
+    <mergeCell ref="A30:B30"/>
+    <mergeCell ref="C30:O30"/>
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="C31:O31"/>
+    <mergeCell ref="A32:B32"/>
+    <mergeCell ref="C32:O32"/>
+    <mergeCell ref="A33:B33"/>
+    <mergeCell ref="C33:O33"/>
+    <mergeCell ref="A34:B34"/>
+    <mergeCell ref="C34:O34"/>
+    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="C35:O35"/>
+    <mergeCell ref="A36:B36"/>
+    <mergeCell ref="C36:O36"/>
+    <mergeCell ref="A37:B37"/>
+    <mergeCell ref="C37:O37"/>
+    <mergeCell ref="A38:B38"/>
+    <mergeCell ref="C38:O38"/>
+    <mergeCell ref="A39:B39"/>
+    <mergeCell ref="C39:O39"/>
+    <mergeCell ref="A40:B40"/>
+    <mergeCell ref="C40:O40"/>
+    <mergeCell ref="A41:B41"/>
+    <mergeCell ref="C41:O41"/>
+    <mergeCell ref="A42:B42"/>
+    <mergeCell ref="C42:O42"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>