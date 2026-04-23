--- v1 (2026-01-23)
+++ v2 (2026-04-23)
@@ -17,347 +17,347 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>superficie delle tracce di veicoli (s. del suolo perturbata)</t>
-[...2 lines deleted...]
-    <t>ubicazione delle tracce di veicoli</t>
+    <t>surface des ornières (perturbation du sol)</t>
+  </si>
+  <si>
+    <t>emplacement des ornières</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: regione biogeografica</t>
+      <t xml:space="preserve">découpage régional</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: région biogéographique</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
       <t xml:space="preserve">: %</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">ensemble analysé</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
-[...30 lines deleted...]
-    <t>Svizzera</t>
+      <t xml:space="preserve">réseau</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+    </r>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région biogéographique</t>
+  </si>
+  <si>
+    <t>Jura</t>
+  </si>
+  <si>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>nord des Alpes</t>
+  </si>
+  <si>
+    <t>ouest des Alpes centrales</t>
+  </si>
+  <si>
+    <t>est des Alpes centrales</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>popolamento</t>
-[...11 lines deleted...]
-    <t>totale</t>
+    <t>peuplement</t>
+  </si>
+  <si>
+    <t>layon de débardage</t>
+  </si>
+  <si>
+    <t>piste à machine</t>
+  </si>
+  <si>
+    <t>layon de châblage</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1206623/388372</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">superficie delle tracce di veicoli (s. del suolo perturbata)</t>
+      <t xml:space="preserve">surface des ornières (perturbation du sol)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #394</t>
     </r>
   </si>
   <si>
-    <t>Superficie del suolo forestale con chiare tracce di veicoli per l'esbosco come trattori, esboscatrici forestali e allestitrici/raccoglitrici integrali.</t>
+    <t>Surface des traces clairement visibles laissées sur le sol forestier par des engins forestiers tels que les tracteurs, les porteurs et les récolteuses.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ubicazione delle tracce di veicoli</t>
+      <t xml:space="preserve">emplacement des ornières</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2405</t>
     </r>
   </si>
   <si>
-    <t>Ubicazione delle tracce di veicoli per la raccolta del legname come trattori, forwarder ed esboscatrici forestali, in quattro classi. Fonte: rilievo sul terreno (MID 955: Bodenschadenumgebung)</t>
+    <t>Emplacement des ornières dues à des engins de récolte de bois tels que tracteurs, porteurs et récolteuses, en quatre classes. Source: relevé de terrain (MID 955: Bodenschadenumgebung)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione biogeografica</t>
+      <t xml:space="preserve">région biogéographique</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in sei regioni con flora e fauna simili. Le sei regioni corrispondono alla suddivisione di base nella pubblicazione «Le regioni biogeografiche della Svizzera», edita dall'UFAM nel 2022.</t>
+    <t>Découpage de la Suisse en six régions avec une flore et une faune similaires. Les six régions correspondent au découpage de base selon le document «Les régions biogéographiques de la Suisse», publié par l'OFEV en 2022.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Bosco che, sia nell'IFN4 (2009-2017) sia nell'IFN5 (2018-2026), era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+    <t>Forêt couverte par des arbustes sur moins des deux tiers de sa surface et atteignable à pied, tant dans l'IFN4 (2009-2017) que dans l'IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -709,51 +709,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="43.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -1158,235 +1158,235 @@
         <v>0.0</v>
       </c>
       <c r="M18" s="6">
         <v>100</v>
       </c>
       <c r="N18" s="6">
         <v>1.1</v>
       </c>
       <c r="O18" s="6">
         <v>8</v>
       </c>
     </row>
     <row r="19" spans="1:15" customHeight="1" ht="21.75">
       <c r="A19" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1206623/388372</t>
           </r>
         </is>
       </c>
       <c r="B19" s="3"/>
       <c r="C19" s="3"/>
       <c r="D19" s="3"/>
       <c r="E19" s="3"/>
       <c r="F19" s="3"/>
       <c r="G19" s="3"/>
       <c r="H19" s="3"/>
       <c r="I19" s="3"/>
       <c r="J19" s="3"/>
       <c r="K19" s="3"/>
       <c r="L19" s="3"/>
       <c r="M19" s="3"/>
       <c r="N19" s="3"/>
       <c r="O19" s="3"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">superficie delle tracce di veicoli (s. del suolo perturbata)</t>
+            <t xml:space="preserve">surface des ornières (perturbation du sol)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #394</t>
           </r>
         </is>
       </c>
     </row>
     <row r="23" spans="1:15" customHeight="1" ht="29">
       <c r="A23" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ubicazione delle tracce di veicoli</t>
+            <t xml:space="preserve">emplacement des ornières</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2405</t>
           </r>
         </is>
       </c>
     </row>
     <row r="26" spans="1:15" customHeight="1" ht="29">
       <c r="A26" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione biogeografica</t>
+            <t xml:space="preserve">région biogéographique</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:15" customHeight="1" ht="29">
       <c r="A29" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:15" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="34" spans="1:15">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:15" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>