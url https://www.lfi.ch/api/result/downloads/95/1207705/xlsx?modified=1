--- v1 (2026-01-23)
+++ v2 (2026-07-27)
@@ -14,131 +14,131 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>gravité des dégâts au peuplement</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Waldfläche</t>
+  </si>
+  <si>
+    <t>Schädigungsgrad des Bestandes</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: canton</t>
+      <t xml:space="preserve">: Kanton</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
       <t xml:space="preserve">: 1000 ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>état 2018/26</t>
-[...2 lines deleted...]
-    <t>canton</t>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Kanton</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>BL/BS</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>GL</t>
   </si>
@@ -172,255 +172,255 @@
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>TI</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
-    <t>Suisse</t>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>1000 ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>aucun dégât</t>
-[...17 lines deleted...]
-    <t>total</t>
+    <t>nicht geschädigt</t>
+  </si>
+  <si>
+    <t>schwach geschädigt</t>
+  </si>
+  <si>
+    <t>mässig geschädigt</t>
+  </si>
+  <si>
+    <t>stark geschädigt</t>
+  </si>
+  <si>
+    <t>sehr stark geschädigt</t>
+  </si>
+  <si>
+    <t>tot</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1207705/389454</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">surface forestière</t>
+      <t xml:space="preserve">Waldfläche</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Ensemble de toutes les surfaces qui sont désignées comme forêt selon la définition de la forêt de l’IFN. Cette définition inclut la forêt buissonnante. La variable cible «surface forestière» est également utilisée pour évaluer la surface totale lorsqu'il s'agit de distinguer entre «forêt» et «hors forêt».</t>
+    <t>Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">gravité des dégâts au peuplement</t>
+      <t xml:space="preserve">Schädigungsgrad des Bestandes</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #594</t>
     </r>
   </si>
   <si>
-    <t>Degré du préjudice aux peuplements en six classes. Ce degré est dérivé du degré moyen de gravité des dégâts aux arbres et arbustes à partir d'un diamètre à hauteur de poitrine (DHP) de 12 cm, et pondéré par la surface terrière. Source: relevé de terrain (MID 1027: Baumschadenart, MID 1018: Baumzustand)</t>
+    <t>Grad der Schädigung der Waldbestände in sechs Klassen, hergeleitet aus dem mit der Basalfläche gewichteten mittleren Schädigungsgrad der Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD). Grundlage: Feldaufnahme (MID 1027: Baumschadenart, MID 1018: Baumzustand)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">canton</t>
+      <t xml:space="preserve">Kanton</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #827</t>
     </r>
   </si>
   <si>
-    <t>Découpage régional dont les cantons constituent l'unité. Pour des raisons statistiques, les deux demi-cantons de Bâle-Campagne et Bâle-Ville sont regroupés en un seul canton.</t>
+    <t>Regionale Gliederung mit den Kantonen als Einheit. Dabei werden die beiden Halbkantone Basel-Landschaft und Basel-Stadt aus statistischen Gründen zu einem Kanton zusammengefasst.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Forêt couverte par des arbustes sur moins des deux tiers de sa surface et atteignable à pied, tant dans l'IFN4 (2009-2017) que dans l'IFN5 (2018-2026).</t>
+    <t>Wald, der sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -772,51 +772,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BA37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="41.133" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="37.562" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="11.569" bestFit="true" customWidth="true" style="0"/>
@@ -2493,51 +2493,51 @@
         <v>50.2</v>
       </c>
       <c r="AY20" s="6">
         <v>7</v>
       </c>
       <c r="AZ20" s="6">
         <v>1176.4</v>
       </c>
       <c r="BA20" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:53" customHeight="1" ht="21.75">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1207705/389454</t>
           </r>
         </is>
       </c>
       <c r="B21" s="3"/>
       <c r="C21" s="3"/>
       <c r="D21" s="3"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="J21" s="3"/>
       <c r="K21" s="3"/>
@@ -2575,191 +2575,191 @@
       <c r="AQ21" s="3"/>
       <c r="AR21" s="3"/>
       <c r="AS21" s="3"/>
       <c r="AT21" s="3"/>
       <c r="AU21" s="3"/>
       <c r="AV21" s="3"/>
       <c r="AW21" s="3"/>
       <c r="AX21" s="3"/>
       <c r="AY21" s="3"/>
       <c r="AZ21" s="3"/>
       <c r="BA21" s="3"/>
     </row>
     <row r="24" spans="1:53">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">surface forestière</t>
+            <t xml:space="preserve">Waldfläche</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:53" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="27" spans="1:53">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">gravité des dégâts au peuplement</t>
+            <t xml:space="preserve">Schädigungsgrad des Bestandes</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #594</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:53" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="30" spans="1:53">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">canton</t>
+            <t xml:space="preserve">Kanton</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #827</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:53" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="33" spans="1:53">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:53" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="36" spans="1:53">
       <c r="A36" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:53" customHeight="1" ht="29">
       <c r="A37" s="1" t="s">
         <v>56</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:BA1"/>
     <mergeCell ref="A2:BA2"/>