--- v0 (2025-12-21)
+++ v1 (2026-07-29)
@@ -14,128 +14,128 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>size of management unit</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>surface forestière</t>
+  </si>
+  <si>
+    <t>taille de l'unité de gestion</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
       <t xml:space="preserve">: canton</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, column total</t>
+      <t xml:space="preserve">: %, total de colonne</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: forest NFI4/NFI5</t>
+      <t xml:space="preserve">: forêt IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>state 2018/26</t>
+    <t>état 2018/26</t>
   </si>
   <si>
     <t>canton</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>BL/BS</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>GE</t>
   </si>
@@ -172,261 +172,261 @@
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>TI</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
-    <t>Switzerland</t>
+    <t>Suisse</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>≤3 ha</t>
   </si>
   <si>
     <t>4-10 ha</t>
   </si>
   <si>
-    <t>11-30 ha</t>
+    <t>11- 30 ha</t>
   </si>
   <si>
     <t>31-100 ha</t>
   </si>
   <si>
     <t>101-300 ha</t>
   </si>
   <si>
     <t>301-1000 ha</t>
   </si>
   <si>
     <t>1001-3000 ha</t>
   </si>
   <si>
     <t>&gt;3000 ha</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1207850/389599</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest area</t>
+      <t xml:space="preserve">surface forestière</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>All areas designated as forest according to the NFI forest definition. The forest definition includes shrub forest. The target variable "forest area" is also used when classifying the total area as forest or non-forest.</t>
+    <t>Ensemble de toutes les surfaces qui sont désignées comme forêt selon la définition de la forêt de l’IFN. Cette définition inclut la forêt buissonnante. La variable cible «surface forestière» est également utilisée pour évaluer la surface totale lorsqu'il s'agit de distinguer entre «forêt» et «hors forêt».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">size of management unit</t>
+      <t xml:space="preserve">taille de l'unité de gestion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #600</t>
     </r>
   </si>
   <si>
-    <t>Forest area under the same management – in eight classes. Several forest owners form a management unit («enterprise») if they have joined forces to manage their forests permanently (and not just for one logging operation). Reference: Forest Service Survey (MID 410: Grösse der Bewirtschaftungseinheit)</t>
+    <t>Surface forestière gérée par un ou une même responsable (d'exploitation), en huit classes. Plusieurs propriétaires forment une unité de gestion («exploitation») s'ils se regroupent de manière permanente pour gérer leurs forêts (et pas uniquement pour la récolte des bois). Source: enquête auprès des services forestiers (MID 410: Grandeur de l'unité de gestion)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">canton</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #827</t>
     </r>
   </si>
   <si>
-    <t>Regional demarcation with the cantons as a unit, with the two half-cantons, Basel-Land and Basel-Stadt, combined into one canton for statistical reasons.</t>
+    <t>Découpage régional dont les cantons constituent l'unité. Pour des raisons statistiques, les deux demi-cantons de Bâle-Campagne et Bâle-Ville sont regroupés en un seul canton.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest NFI4/NFI5</t>
+      <t xml:space="preserve">forêt IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2604</t>
     </r>
   </si>
   <si>
-    <t>Area that meets the NFI's definition of forest in both NFI4 (2009-2017) and NFI5 (2018-2026), i.e. was either «forest without shrub forest» or «shrub forest».</t>
+    <t>Zone correspondant à la définition forestière de l'IFN, c'est-à-dire «forêt sans la forêt buissonnante» ou «forêt buissonnante», à la fois dans l'IFN4 (2009-2017) et dans l'IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 de 9 sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -778,51 +778,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BA39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="30.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="5.856" bestFit="true" customWidth="true" style="0"/>
@@ -2821,51 +2821,51 @@
         <v>100.0</v>
       </c>
       <c r="AY22" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AZ22" s="6">
         <v>100.0</v>
       </c>
       <c r="BA22" s="6" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="23" spans="1:53" customHeight="1" ht="21.75">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1207850/389599</t>
           </r>
         </is>
       </c>
       <c r="B23" s="3"/>
       <c r="C23" s="3"/>
       <c r="D23" s="3"/>
       <c r="E23" s="3"/>
       <c r="F23" s="3"/>
       <c r="G23" s="3"/>
       <c r="H23" s="3"/>
       <c r="I23" s="3"/>
       <c r="J23" s="3"/>
       <c r="K23" s="3"/>
@@ -2903,86 +2903,86 @@
       <c r="AQ23" s="3"/>
       <c r="AR23" s="3"/>
       <c r="AS23" s="3"/>
       <c r="AT23" s="3"/>
       <c r="AU23" s="3"/>
       <c r="AV23" s="3"/>
       <c r="AW23" s="3"/>
       <c r="AX23" s="3"/>
       <c r="AY23" s="3"/>
       <c r="AZ23" s="3"/>
       <c r="BA23" s="3"/>
     </row>
     <row r="26" spans="1:53">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest area</t>
+            <t xml:space="preserve">surface forestière</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:53" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="29" spans="1:53">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">size of management unit</t>
+            <t xml:space="preserve">taille de l'unité de gestion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #600</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:53" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="32" spans="1:53">
       <c r="A32" t="inlineStr">
         <is>
           <r>
@@ -3008,86 +3008,86 @@
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #827</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:53" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="35" spans="1:53">
       <c r="A35" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest NFI4/NFI5</t>
+            <t xml:space="preserve">forêt IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2604</t>
           </r>
         </is>
       </c>
     </row>
     <row r="36" spans="1:53" customHeight="1" ht="29">
       <c r="A36" s="1" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="38" spans="1:53">
       <c r="A38" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="39" spans="1:53" customHeight="1" ht="29">
       <c r="A39" s="1" t="s">
         <v>58</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:BA1"/>
     <mergeCell ref="A2:BA2"/>