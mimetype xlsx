--- v0 (2025-12-08)
+++ v1 (2026-04-23)
@@ -14,131 +14,131 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
-    <t>NFI4</t>
-[...5 lines deleted...]
-    <t>timber-harvesting technique</t>
+    <t>LFI4</t>
+  </si>
+  <si>
+    <t>Waldfläche</t>
+  </si>
+  <si>
+    <t>Holzernteverfahren</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: canton</t>
+      <t xml:space="preserve">: Kanton</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, column total</t>
+      <t xml:space="preserve">: %, Spaltentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: accessible forest without shrub forest</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4-km grid</t>
+      <t xml:space="preserve">: 1,4-km-Netz</t>
     </r>
   </si>
   <si>
-    <t>state 2009/17</t>
-[...2 lines deleted...]
-    <t>canton</t>
+    <t>Zustand 2009/17</t>
+  </si>
+  <si>
+    <t>Kanton</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>BL/BS</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>GL</t>
   </si>
@@ -172,273 +172,273 @@
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>TI</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
-    <t>Switzerland</t>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>LO: motor-manual, EX: skidder (AS)</t>
-[...35 lines deleted...]
-    <t>total</t>
+    <t>Hh: motormanuell, Rü: Schlepper (SO)</t>
+  </si>
+  <si>
+    <t>Hh: motormanuell, Vr: Schlepper, Rü: Forwarder (SO)</t>
+  </si>
+  <si>
+    <t>Fä: motormanuell, Rü: Schlepper (VB), Aa: Prozessor</t>
+  </si>
+  <si>
+    <t>Fä+Aa: Rad-/Raupenvollernter, Rü: Forwarder (SO)</t>
+  </si>
+  <si>
+    <t>Hh: motormanuell, Rü: Mobilseilkran (SO)</t>
+  </si>
+  <si>
+    <t>Hh: motormanuell, Rü: konv. Seilkran (SO)</t>
+  </si>
+  <si>
+    <t>Fä: motormanuell, Rü: Mobilseilkran (VB), Aa: Prozessor</t>
+  </si>
+  <si>
+    <t>Fä: motormanuell, Rü: konv. Seilkran (VB), Aa: Prozessor</t>
+  </si>
+  <si>
+    <t>Fä + Aa: motormanuell, Rü: Helikopter (SO)</t>
+  </si>
+  <si>
+    <t>Fä: motormanuell, Rü: Helikopter (VB), Aa: Prozessor</t>
+  </si>
+  <si>
+    <t>Fä: motormanuell, Vr: Schlepper, Ha: Hacker-Forwarder</t>
+  </si>
+  <si>
+    <t>andere Verfahren</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1208236/389985</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest area</t>
+      <t xml:space="preserve">Waldfläche</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>All areas designated as forest according to the NFI forest definition. The forest definition includes shrub forest. The target variable "forest area" is also used when classifying the total area as forest or non-forest.</t>
+    <t>Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">timber-harvesting technique</t>
+      <t xml:space="preserve">Holzernteverfahren</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1047</t>
     </r>
   </si>
   <si>
-    <t>Techniques used in timber harvesting, i.e. for felling, processing and extracting trees – in twelve classes. If timber has been harvested since the last Inventory, the information is based on the procedures actually used. If, on the other hand, no harvesting has taken place, it is based on the procedures which, according to the district forester's assessment, would have been used in the case of an intervention at the time of the current Inventory. Abbreviations: LO: logging, EX: extraction, PS: pre-skidding, FE: felling, PRO: processing, CH: chopping, AS: assortment, FT: full tree. Reference: Forest Service Survey (MID 352: Art der Holzhauerei, MID: 3001: Rückemittel)</t>
+    <t>Verfahren, die bei der Holzernte, d.h. für das Fällen, Aufarbeiten und Rücken der Bäume verwendet werden, in zwölf Klassen. Wurde seit der letzten Inventur Holz geerntet, beruht die Angabe auf den tatsächlich eingesetzten Verfahren, erfolgte dagegen keine Ernte, beruht sie auf den Verfahren, die gemäss Einschätzung des/der Revierförsters/-in bei einem Eingriff zum Zeitpunkt der aktuellen Inventur eingesetzt worden wären. Abkürzungen: Hh: Holzhauerei, Rü: Rücken, Vr: Vorrücken, Fä: Fällen, Aa: Aufarbeiten, Ha: Hacken, SO: Sortiment, VB: Vollbaum. Grundlage: Forstdienstbefragung (MID 352: Art der Holzhauerei, MID: 3001 Rückemittel)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">canton</t>
+      <t xml:space="preserve">Kanton</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #827</t>
     </r>
   </si>
   <si>
-    <t>Regional demarcation with the cantons as a unit, with the two half-cantons, Basel-Land and Basel-Stadt, combined into one canton for statistical reasons.</t>
+    <t>Regionale Gliederung mit den Kantonen als Einheit. Dabei werden die beiden Halbkantone Basel-Landschaft und Basel-Stadt aus statistischen Gründen zu einem Kanton zusammengefasst.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Forest of which less than two-thirds is covered with shrubs that can be accessed on foot.</t>
+    <t>Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4-km grid</t>
+      <t xml:space="preserve">1,4-km-Netz</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #410</t>
     </r>
   </si>
   <si>
-    <t>NFI's sampling grid with a mesh size of 1.4 km. The 1.4-km grid is the grid size covering all the previous terrestrial Inventories, which is why it is also called the base grid.</t>
+    <t>Stichprobennetz des LFI mit einer Maschenweite von 1,4 km. Beim 1,4-km-Netz handelt es sich um das gemeinsame Netz aller bisherigen terrestrischen Inventuren, weshalb es auch als Basisnetz bezeichnet wird.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -790,51 +790,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BA43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="75.41" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="67.127" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="5.856" bestFit="true" customWidth="true" style="0"/>
@@ -3477,51 +3477,51 @@
         <v>100.0</v>
       </c>
       <c r="AY26" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AZ26" s="6">
         <v>100.0</v>
       </c>
       <c r="BA26" s="6" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="27" spans="1:53" customHeight="1" ht="21.75">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1208236/389985</t>
           </r>
         </is>
       </c>
       <c r="B27" s="3"/>
       <c r="C27" s="3"/>
       <c r="D27" s="3"/>
       <c r="E27" s="3"/>
       <c r="F27" s="3"/>
       <c r="G27" s="3"/>
       <c r="H27" s="3"/>
       <c r="I27" s="3"/>
       <c r="J27" s="3"/>
       <c r="K27" s="3"/>
@@ -3559,191 +3559,191 @@
       <c r="AQ27" s="3"/>
       <c r="AR27" s="3"/>
       <c r="AS27" s="3"/>
       <c r="AT27" s="3"/>
       <c r="AU27" s="3"/>
       <c r="AV27" s="3"/>
       <c r="AW27" s="3"/>
       <c r="AX27" s="3"/>
       <c r="AY27" s="3"/>
       <c r="AZ27" s="3"/>
       <c r="BA27" s="3"/>
     </row>
     <row r="30" spans="1:53">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest area</t>
+            <t xml:space="preserve">Waldfläche</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:53" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="33" spans="1:53">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">timber-harvesting technique</t>
+            <t xml:space="preserve">Holzernteverfahren</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1047</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:53" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="36" spans="1:53">
       <c r="A36" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">canton</t>
+            <t xml:space="preserve">Kanton</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #827</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:53" customHeight="1" ht="29">
       <c r="A37" s="1" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="39" spans="1:53">
       <c r="A39" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="40" spans="1:53" customHeight="1" ht="29">
       <c r="A40" s="1" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="42" spans="1:53">
       <c r="A42" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4-km grid</t>
+            <t xml:space="preserve">1,4-km-Netz</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #410</t>
           </r>
         </is>
       </c>
     </row>
     <row r="43" spans="1:53" customHeight="1" ht="29">
       <c r="A43" s="1" t="s">
         <v>62</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:BA1"/>
     <mergeCell ref="A2:BA2"/>