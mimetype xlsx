--- v0 (2025-10-10)
+++ v1 (2026-09-30)
@@ -1,442 +1,346 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
-[...81 lines deleted...]
-    <t>production region</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
+  <si>
+    <t>LFI3</t>
+  </si>
+  <si>
+    <t>Waldfläche</t>
+  </si>
+  <si>
+    <t>potenzielle Nachfrage nach Naherholung (Methode für LFI2 und LFI3)</t>
+  </si>
+  <si>
+    <t>Regionale Gliederung: Produktionsregion</t>
+  </si>
+  <si>
+    <t>Einheit: 1000 ha</t>
+  </si>
+  <si>
+    <t>Bezugsfläche: zugänglicher Wald ohne Gebüschwald</t>
+  </si>
+  <si>
+    <t>Netz: 1,4-km-Netz</t>
+  </si>
+  <si>
+    <t>Zustand 2004/07</t>
+  </si>
+  <si>
+    <t>Produktionsregion</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Plateau</t>
-[...11 lines deleted...]
-    <t>Switzerland</t>
+    <t>Mittelland</t>
+  </si>
+  <si>
+    <t>Voralpen</t>
+  </si>
+  <si>
+    <t>Alpen</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>1000 ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>none</t>
-[...185 lines deleted...]
-    <t>NFI's sampling grid with a mesh size of 1.4 km. The 1.4-km grid is the grid size covering all the previous terrestrial Inventories, which is why it is also called the base grid.</t>
+    <t>keine</t>
+  </si>
+  <si>
+    <t>gering</t>
+  </si>
+  <si>
+    <t>mässig</t>
+  </si>
+  <si>
+    <t>gross</t>
+  </si>
+  <si>
+    <t>sehr gross</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>LFI3 [350]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Netz: </t>
+  </si>
+  <si>
+    <t>1,4-km-Netz [410]
+Stichprobennetz des LFI mit einer Maschenweite von 1,4 km. Beim 1,4-km-Netz handelt es sich um das gemeinsame Netz aller bisherigen terrestrischen Inventuren, weshalb es auch als Basisnetz bezeichnet wird.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugsfläche: </t>
+  </si>
+  <si>
+    <t>zugänglicher Wald ohne Gebüschwald [434]
+Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Regionale Gliederung: </t>
+  </si>
+  <si>
+    <t>Produktionsregion [PRODREG, 49]
+Gliederung der Schweiz in fünf Regionen (Jura, Mittelland, Voralpen, Alpen und Alpensüdseite) mit relativ einheitlichen Wuchs- und Holzproduktionsbedingungen. Die Produktionsregionen wurden vom Bundesamt für Forstwesen lange vor dem ersten Landesforstinventar (LFI1, 1983-1985) gebildet. Mit einer kleinen Ausnahme am Genfersee folgen die Grenzen der Produktionsregionen noch immer den damaligen Gemeindegrenzen. Im Gegensatz zum LFI verwendet die vom Bundesamt für Statistik geführte Forststatistik als Gliederung nicht die Produktionsregionen, sondern die Forstzonen, deren Grenzverlauf etwas anders ist.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>Waldfläche [44], ha
+Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 18.12.2009 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: 1000, Dezimalstellen: 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>absolut [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>in % [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>potenzielle Nachfrage nach Naherholung (Methode für LFI2 und LFI3) [ERHOLNAKLA, 917]
+Umfang der Naherholung, die potenziell nachgefragt wird, in fünf Klassen, ermittelt mithilfe eines Modells, das die Anzahl dauernd bewohnter und temporär/nicht bewohnter Wohnungen im Umkreis von zwei Kilometern schätzt. Das Merkmal ist nur für das LFI2 und das LFI3 verfügbar.</t>
+  </si>
+  <si>
+    <t>gerechnet am 20.03.2024 01:39:55</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>keine Angabe, keine, gering, mässig, gross, sehr gross, Total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Übrige: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -697,734 +601,970 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M36"/>
+  <dimension ref="A1:M43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B21" sqref="B21:M43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="83.551" bestFit="true" customWidth="true" style="0"/>
-[...11 lines deleted...]
-    <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="32" customWidth="true" style="0"/>
+    <col min="2" max="2" width="9" customWidth="true" style="0"/>
+    <col min="3" max="3" width="4" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10" customWidth="true" style="0"/>
+    <col min="5" max="5" width="5" customWidth="true" style="0"/>
+    <col min="6" max="6" width="9" customWidth="true" style="0"/>
+    <col min="7" max="7" width="4" customWidth="true" style="0"/>
+    <col min="8" max="8" width="9" customWidth="true" style="0"/>
+    <col min="9" max="9" width="4" customWidth="true" style="0"/>
+    <col min="10" max="10" width="11" customWidth="true" style="0"/>
+    <col min="11" max="11" width="6" customWidth="true" style="0"/>
+    <col min="12" max="12" width="9" customWidth="true" style="0"/>
+    <col min="13" max="13" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:13">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...9 lines deleted...]
-      <c r="M10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
     </row>
     <row r="11" spans="1:13">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
+      <c r="M11" s="3"/>
     </row>
     <row r="12" spans="1:13">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:13">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="B13" s="6">
+      <c r="B13" s="5">
         <v>0.0</v>
       </c>
-      <c r="C13" s="6" t="s">
+      <c r="C13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="D13" s="6">
+      <c r="D13" s="5">
         <v>0.0</v>
       </c>
-      <c r="E13" s="6" t="s">
+      <c r="E13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="F13" s="6">
+      <c r="F13" s="5">
         <v>0.0</v>
       </c>
-      <c r="G13" s="6" t="s">
+      <c r="G13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="H13" s="6">
+      <c r="H13" s="5">
         <v>0.0</v>
       </c>
-      <c r="I13" s="6" t="s">
+      <c r="I13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="J13" s="6">
+      <c r="J13" s="5">
         <v>0.0</v>
       </c>
-      <c r="K13" s="6" t="s">
+      <c r="K13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="L13" s="6">
+      <c r="L13" s="5">
         <v>0.0</v>
       </c>
-      <c r="M13" s="6" t="s">
+      <c r="M13" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:13">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="5">
         <v>10.5</v>
       </c>
-      <c r="C14" s="6">
+      <c r="C14" s="5">
         <v>13</v>
       </c>
-      <c r="D14" s="6">
+      <c r="D14" s="5">
         <v>2.2</v>
       </c>
-      <c r="E14" s="6">
+      <c r="E14" s="5">
         <v>29</v>
       </c>
-      <c r="F14" s="6">
+      <c r="F14" s="5">
         <v>11.9</v>
       </c>
-      <c r="G14" s="6">
+      <c r="G14" s="5">
         <v>13</v>
       </c>
-      <c r="H14" s="6">
+      <c r="H14" s="5">
         <v>32.9</v>
       </c>
-      <c r="I14" s="6">
+      <c r="I14" s="5">
         <v>8</v>
       </c>
-      <c r="J14" s="6">
+      <c r="J14" s="5">
         <v>9.2</v>
       </c>
-      <c r="K14" s="6">
+      <c r="K14" s="5">
         <v>14</v>
       </c>
-      <c r="L14" s="6">
+      <c r="L14" s="5">
         <v>66.7</v>
       </c>
-      <c r="M14" s="6">
+      <c r="M14" s="5">
         <v>5</v>
       </c>
     </row>
     <row r="15" spans="1:13">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>165.0</v>
       </c>
-      <c r="C15" s="6">
+      <c r="C15" s="5">
         <v>2</v>
       </c>
-      <c r="D15" s="6">
-[...2 lines deleted...]
-      <c r="E15" s="6">
+      <c r="D15" s="5">
+        <v>155.59999999999999</v>
+      </c>
+      <c r="E15" s="5">
         <v>2</v>
       </c>
-      <c r="F15" s="6">
-[...2 lines deleted...]
-      <c r="G15" s="6">
+      <c r="F15" s="5">
+        <v>178.40000000000001</v>
+      </c>
+      <c r="G15" s="5">
         <v>2</v>
       </c>
-      <c r="H15" s="6">
-[...2 lines deleted...]
-      <c r="I15" s="6">
+      <c r="H15" s="5">
+        <v>271.10000000000002</v>
+      </c>
+      <c r="I15" s="5">
         <v>2</v>
       </c>
-      <c r="J15" s="6">
-[...2 lines deleted...]
-      <c r="K15" s="6">
+      <c r="J15" s="5">
+        <v>115.099999999999994</v>
+      </c>
+      <c r="K15" s="5">
         <v>3</v>
       </c>
-      <c r="L15" s="6">
-[...2 lines deleted...]
-      <c r="M15" s="6">
+      <c r="L15" s="5">
+        <v>885.10000000000002</v>
+      </c>
+      <c r="M15" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:13">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="5">
         <v>16.1</v>
       </c>
-      <c r="C16" s="6">
+      <c r="C16" s="5">
         <v>11</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="5">
         <v>43.1</v>
       </c>
-      <c r="E16" s="6">
+      <c r="E16" s="5">
         <v>6</v>
       </c>
-      <c r="F16" s="6">
+      <c r="F16" s="5">
         <v>24.2</v>
       </c>
-      <c r="G16" s="6">
+      <c r="G16" s="5">
         <v>9</v>
       </c>
-      <c r="H16" s="6">
+      <c r="H16" s="5">
         <v>50.6</v>
       </c>
-      <c r="I16" s="6">
+      <c r="I16" s="5">
         <v>6</v>
       </c>
-      <c r="J16" s="6">
+      <c r="J16" s="5">
         <v>21.5</v>
       </c>
-      <c r="K16" s="6">
+      <c r="K16" s="5">
         <v>9</v>
       </c>
-      <c r="L16" s="6">
-[...2 lines deleted...]
-      <c r="M16" s="6">
+      <c r="L16" s="5">
+        <v>155.59999999999999</v>
+      </c>
+      <c r="M16" s="5">
         <v>3</v>
       </c>
     </row>
     <row r="17" spans="1:13">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B17" s="6">
+      <c r="B17" s="5">
         <v>5.4</v>
       </c>
-      <c r="C17" s="6">
+      <c r="C17" s="5">
         <v>19</v>
       </c>
-      <c r="D17" s="6">
+      <c r="D17" s="5">
         <v>17.7</v>
       </c>
-      <c r="E17" s="6">
+      <c r="E17" s="5">
         <v>10</v>
       </c>
-      <c r="F17" s="6">
+      <c r="F17" s="5">
         <v>3.6</v>
       </c>
-      <c r="G17" s="6">
+      <c r="G17" s="5">
         <v>24</v>
       </c>
-      <c r="H17" s="6">
+      <c r="H17" s="5">
         <v>19.0</v>
       </c>
-      <c r="I17" s="6">
+      <c r="I17" s="5">
         <v>10</v>
       </c>
-      <c r="J17" s="6">
+      <c r="J17" s="5">
         <v>5.8</v>
       </c>
-      <c r="K17" s="6">
+      <c r="K17" s="5">
         <v>18</v>
       </c>
-      <c r="L17" s="6">
+      <c r="L17" s="5">
         <v>51.4</v>
       </c>
-      <c r="M17" s="6">
+      <c r="M17" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="18" spans="1:13">
-      <c r="A18" s="5" t="s">
+      <c r="A18" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B18" s="6">
+      <c r="B18" s="5">
         <v>2.2</v>
       </c>
-      <c r="C18" s="6">
+      <c r="C18" s="5">
         <v>30</v>
       </c>
-      <c r="D18" s="6">
+      <c r="D18" s="5">
         <v>9.8</v>
       </c>
-      <c r="E18" s="6">
+      <c r="E18" s="5">
         <v>14</v>
       </c>
-      <c r="F18" s="6">
+      <c r="F18" s="5">
         <v>0.6</v>
       </c>
-      <c r="G18" s="6">
+      <c r="G18" s="5">
         <v>58</v>
       </c>
-      <c r="H18" s="6">
+      <c r="H18" s="5">
         <v>4.4</v>
       </c>
-      <c r="I18" s="6">
+      <c r="I18" s="5">
         <v>21</v>
       </c>
-      <c r="J18" s="6">
+      <c r="J18" s="5">
         <v>2.1</v>
       </c>
-      <c r="K18" s="6">
+      <c r="K18" s="5">
         <v>31</v>
       </c>
-      <c r="L18" s="6">
+      <c r="L18" s="5">
         <v>19.0</v>
       </c>
-      <c r="M18" s="6">
+      <c r="M18" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:13">
-      <c r="A19" s="5" t="s">
+      <c r="A19" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B19" s="6">
-[...2 lines deleted...]
-      <c r="C19" s="6">
+      <c r="B19" s="5">
+        <v>199.19999999999999</v>
+      </c>
+      <c r="C19" s="5">
         <v>1</v>
       </c>
-      <c r="D19" s="6">
-[...2 lines deleted...]
-      <c r="E19" s="6">
+      <c r="D19" s="5">
+        <v>228.30000000000001</v>
+      </c>
+      <c r="E19" s="5">
         <v>1</v>
       </c>
-      <c r="F19" s="6">
-[...2 lines deleted...]
-      <c r="G19" s="6">
+      <c r="F19" s="5">
+        <v>218.69999999999999</v>
+      </c>
+      <c r="G19" s="5">
         <v>1</v>
       </c>
-      <c r="H19" s="6">
+      <c r="H19" s="5">
         <v>378.0</v>
       </c>
-      <c r="I19" s="6">
+      <c r="I19" s="5">
         <v>1</v>
       </c>
-      <c r="J19" s="6">
-[...2 lines deleted...]
-      <c r="K19" s="6">
+      <c r="J19" s="5">
+        <v>153.69999999999999</v>
+      </c>
+      <c r="K19" s="5">
         <v>2</v>
       </c>
-      <c r="L19" s="6">
-[...2 lines deleted...]
-      <c r="M19" s="6">
+      <c r="L19" s="5">
+        <v>1177.90000000000009</v>
+      </c>
+      <c r="M19" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:13" customHeight="1" ht="21.75">
-      <c r="A20" t="inlineStr">
-[...38 lines deleted...]
-      <c r="M20" s="3"/>
+      <c r="A20" t="s">
+        <v>25</v>
+      </c>
+      <c r="B20" s="2"/>
+      <c r="C20" s="2"/>
+      <c r="D20" s="2"/>
+      <c r="E20" s="2"/>
+      <c r="F20" s="2"/>
+      <c r="G20" s="2"/>
+      <c r="H20" s="2"/>
+      <c r="I20" s="2"/>
+      <c r="J20" s="2"/>
+      <c r="K20" s="2"/>
+      <c r="L20" s="2"/>
+      <c r="M20" s="2"/>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" s="6"/>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
+      <c r="L21" s="7"/>
+      <c r="M21" s="7"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
     </row>
     <row r="23" spans="1:13">
-      <c r="A23" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A23" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="A24" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="A25" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
     </row>
     <row r="26" spans="1:13">
-      <c r="A26" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A26" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+    </row>
+    <row r="27" spans="1:13">
+      <c r="A27" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+    </row>
+    <row r="28" spans="1:13">
+      <c r="A28" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
     </row>
     <row r="29" spans="1:13">
-      <c r="A29" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A29" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+    </row>
+    <row r="30" spans="1:13">
+      <c r="A30" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+    </row>
+    <row r="31" spans="1:13">
+      <c r="A31" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B31" s="7"/>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
     </row>
     <row r="32" spans="1:13">
-      <c r="A32" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A32" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
+    </row>
+    <row r="33" spans="1:13">
+      <c r="A33" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+    </row>
+    <row r="34" spans="1:13">
+      <c r="A34" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B34" s="7"/>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
     </row>
     <row r="35" spans="1:13">
-      <c r="A35" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A35" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+    </row>
+    <row r="36" spans="1:13">
+      <c r="A36" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+    </row>
+    <row r="37" spans="1:13">
+      <c r="A37" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+    </row>
+    <row r="38" spans="1:13">
+      <c r="A38" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+    </row>
+    <row r="39" spans="1:13">
+      <c r="A39" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B39" s="7"/>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+    </row>
+    <row r="40" spans="1:13">
+      <c r="A40" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B40" s="7"/>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+    </row>
+    <row r="41" spans="1:13">
+      <c r="A41" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B41" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+    </row>
+    <row r="42" spans="1:13">
+      <c r="A42" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="B42" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+      <c r="J42" s="7"/>
+      <c r="K42" s="7"/>
+      <c r="L42" s="7"/>
+      <c r="M42" s="7"/>
+    </row>
+    <row r="43" spans="1:13">
+      <c r="A43" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="B43" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="C43" s="7"/>
+      <c r="D43" s="7"/>
+      <c r="E43" s="7"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="7"/>
+      <c r="H43" s="7"/>
+      <c r="I43" s="7"/>
+      <c r="J43" s="7"/>
+      <c r="K43" s="7"/>
+      <c r="L43" s="7"/>
+      <c r="M43" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A6:M6"/>
     <mergeCell ref="A7:M7"/>
     <mergeCell ref="A8:M8"/>
     <mergeCell ref="B10:M10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="A20:M20"/>
-    <mergeCell ref="A23:M23"/>
-[...8 lines deleted...]
-    <mergeCell ref="A36:M36"/>
+    <mergeCell ref="A21:M21"/>
+    <mergeCell ref="B22:M22"/>
+    <mergeCell ref="B23:M23"/>
+    <mergeCell ref="B24:M24"/>
+    <mergeCell ref="B25:M25"/>
+    <mergeCell ref="B26:M26"/>
+    <mergeCell ref="B27:M27"/>
+    <mergeCell ref="B28:M28"/>
+    <mergeCell ref="B29:M29"/>
+    <mergeCell ref="B30:M30"/>
+    <mergeCell ref="B31:M31"/>
+    <mergeCell ref="B32:M32"/>
+    <mergeCell ref="B33:M33"/>
+    <mergeCell ref="B34:M34"/>
+    <mergeCell ref="B35:M35"/>
+    <mergeCell ref="B36:M36"/>
+    <mergeCell ref="B37:M37"/>
+    <mergeCell ref="B38:M38"/>
+    <mergeCell ref="B39:M39"/>
+    <mergeCell ref="B40:M40"/>
+    <mergeCell ref="B41:M41"/>
+    <mergeCell ref="B42:M42"/>
+    <mergeCell ref="B43:M43"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>