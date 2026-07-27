--- v1 (2026-01-23)
+++ v2 (2026-07-27)
@@ -14,350 +14,350 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
-    <t>IFN3</t>
-[...5 lines deleted...]
-    <t>richiesta potenziale di attività ricreativa periurbana (metodo IFN2 e IFN3)</t>
+    <t>LFI3</t>
+  </si>
+  <si>
+    <t>Waldfläche</t>
+  </si>
+  <si>
+    <t>potenzielle Nachfrage nach Naherholung (Methode für LFI2 und LFI3)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: regione di produzione</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: Produktionsregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
       <t xml:space="preserve">: 1000 ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: bosco accessibile</t>
+      <t xml:space="preserve">Bezugsfläche</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: zugänglicher Wald</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
-[...27 lines deleted...]
-    <t>Svizzera</t>
+      <t xml:space="preserve">Netz</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1,4-km-Netz</t>
+    </r>
+  </si>
+  <si>
+    <t>Zustand 2004/07</t>
+  </si>
+  <si>
+    <t>Produktionsregion</t>
+  </si>
+  <si>
+    <t>Jura</t>
+  </si>
+  <si>
+    <t>Mittelland</t>
+  </si>
+  <si>
+    <t>Voralpen</t>
+  </si>
+  <si>
+    <t>Alpen</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>1000 ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>nessuna</t>
-[...14 lines deleted...]
-    <t>totale</t>
+    <t>keine</t>
+  </si>
+  <si>
+    <t>gering</t>
+  </si>
+  <si>
+    <t>mässig</t>
+  </si>
+  <si>
+    <t>gross</t>
+  </si>
+  <si>
+    <t>sehr gross</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1208645/390394</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">superficie forestale</t>
+      <t xml:space="preserve">Waldfläche</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
+    <t>Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">richiesta potenziale di attività ricreativa periurbana (metodo IFN2 e IFN3)</t>
+      <t xml:space="preserve">potenzielle Nachfrage nach Naherholung (Methode für LFI2 und LFI3)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #917</t>
     </r>
   </si>
   <si>
-    <t>Entità delle attività ricreative periurbane potenzialmente richieste, in cinque classi, determinata utilizzando un modello che stima il numero di abitazioni occupate in modo permanente e temporanee/non occupate nel raggio di due chilometri. Questa variabile è disponibile solo per IFN2 e IFN3.</t>
+    <t>Umfang der Naherholung, die potenziell nachgefragt wird, in fünf Klassen, ermittelt mithilfe eines Modells, das die Anzahl dauernd bewohnter und temporär/nicht bewohnter Wohnungen im Umkreis von zwei Kilometern schätzt. Das Merkmal ist nur für das LFI2 und das LFI3 verfügbar.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione di produzione</t>
+      <t xml:space="preserve">Produktionsregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in cinque regioni (Giura, Altopiano, Prealpi, Alpi e Sud delle Alpi) che presentano condizioni di crescita e di produzione di legname relativamente omogenee. Le Regioni di produzione furono elaborate dall'Ufficio federale delle foreste molto prima del primo inventario forestale nazionale (IFN1, 1983-1985). A parte una piccola eccezione attorno al lago Lemano, i confini delle Regioni di produzione corrispondono ai confini dei comuni di allora. Al contrario dell'IFN, la statistica forestale eseguita dall'Ufficio federale di statistica non usa le Regioni di produzione, bensì le Zone forestali, i cui confini hanno un corso leggermente diverso.</t>
+    <t>Gliederung der Schweiz in fünf Regionen (Jura, Mittelland, Voralpen, Alpen und Alpensüdseite) mit relativ einheitlichen Wuchs- und Holzproduktionsbedingungen. Die Produktionsregionen wurden vom Bundesamt für Forstwesen lange vor dem ersten Landesforstinventar (LFI1, 1983-1985) gebildet. Mit einer kleinen Ausnahme am Genfersee folgen die Grenzen der Produktionsregionen noch immer den damaligen Gemeindegrenzen. Im Gegensatz zum LFI verwendet die vom Bundesamt für Statistik geführte Forststatistik als Gliederung nicht die Produktionsregionen, sondern die Forstzonen, deren Grenzverlauf etwas anders ist.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile</t>
+      <t xml:space="preserve">zugänglicher Wald</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1348</t>
     </r>
   </si>
   <si>
-    <t>Superficie che soddisfa la definizione di bosco secondo l'IFN, che è dunque «bosco esclusi gli arbusteti» o «arbusteto», e che può essere raggiunta a piedi.</t>
+    <t>Fläche, die die Walddefinition des LFI erfüllt, also «Wald ohne Gebüschwald» oder «Gebüschwald» ist, und zu Fuss aufgesucht werden kann.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 x 1,4 km</t>
+      <t xml:space="preserve">1,4-km-Netz</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #410</t>
     </r>
   </si>
   <si>
-    <t>Reticolo di campionamento dell'IFN a maglia quadrata con una distanza di 1,4 km. Il reticolo 1,4 x 1,4 km rappresenta il reticolo terrestre comune a tutti gli inventari fin'ora eseguiti, per cui viene denominato come reticolo di base.</t>
+    <t>Stichprobennetz des LFI mit einer Maschenweite von 1,4 km. Beim 1,4-km-Netz handelt es sich um das gemeinsame Netz aller bisherigen terrestrischen Inventuren, weshalb es auch als Basisnetz bezeichnet wird.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -709,51 +709,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="91.835" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="81.266" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
@@ -1149,233 +1149,233 @@
         <v>172.4</v>
       </c>
       <c r="K19" s="6">
         <v>2</v>
       </c>
       <c r="L19" s="6">
         <v>1237.5</v>
       </c>
       <c r="M19" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:13" customHeight="1" ht="21.75">
       <c r="A20" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1208645/390394</t>
           </r>
         </is>
       </c>
       <c r="B20" s="3"/>
       <c r="C20" s="3"/>
       <c r="D20" s="3"/>
       <c r="E20" s="3"/>
       <c r="F20" s="3"/>
       <c r="G20" s="3"/>
       <c r="H20" s="3"/>
       <c r="I20" s="3"/>
       <c r="J20" s="3"/>
       <c r="K20" s="3"/>
       <c r="L20" s="3"/>
       <c r="M20" s="3"/>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">superficie forestale</t>
+            <t xml:space="preserve">Waldfläche</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:13" customHeight="1" ht="29">
       <c r="A24" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">richiesta potenziale di attività ricreativa periurbana (metodo IFN2 e IFN3)</t>
+            <t xml:space="preserve">potenzielle Nachfrage nach Naherholung (Methode für LFI2 und LFI3)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #917</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:13" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione di produzione</t>
+            <t xml:space="preserve">Produktionsregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:13" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile</t>
+            <t xml:space="preserve">zugänglicher Wald</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1348</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:13" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 x 1,4 km</t>
+            <t xml:space="preserve">1,4-km-Netz</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #410</t>
           </r>
         </is>
       </c>
     </row>
     <row r="36" spans="1:13" customHeight="1" ht="29">
       <c r="A36" s="1" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>