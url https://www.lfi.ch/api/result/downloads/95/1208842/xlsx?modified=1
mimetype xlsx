--- v0 (2025-12-18)
+++ v1 (2026-07-29)
@@ -14,347 +14,347 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>dominance of introduced woody species (3 classes; from NFI1 on)</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>surface forestière</t>
+  </si>
+  <si>
+    <t>dominance d'espèces ligneuses introduites (3 classes; à partir de l'IFN1)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: biogeographical region</t>
+      <t xml:space="preserve">découpage régional</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: région biogéographique</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, column total</t>
+      <t xml:space="preserve">unité</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, total de colonne</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: accessible forest without shrub forest NFI4/NFI5</t>
+      <t xml:space="preserve">ensemble analysé</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
-[...9 lines deleted...]
-    <t>biogeographical region</t>
+      <t xml:space="preserve">réseau</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+    </r>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région biogéographique</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
     <t>Plateau</t>
   </si>
   <si>
-    <t>Northern Alps</t>
-[...11 lines deleted...]
-    <t>Switzerland</t>
+    <t>nord des Alpes</t>
+  </si>
+  <si>
+    <t>ouest des Alpes centrales</t>
+  </si>
+  <si>
+    <t>est des Alpes centrales</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>not dominated by introduced woody species</t>
-[...5 lines deleted...]
-    <t>dominated by black locust, invasive introduced species</t>
+    <t>pas dominé par des espèces introduites</t>
+  </si>
+  <si>
+    <t>dominé par des espèces introduites autres que le robinier</t>
+  </si>
+  <si>
+    <t>dominé par le robinier envahissant introduit</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1208842/390591</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest area</t>
+      <t xml:space="preserve">surface forestière</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>All areas designated as forest according to the NFI forest definition. The forest definition includes shrub forest. The target variable "forest area" is also used when classifying the total area as forest or non-forest.</t>
+    <t>Ensemble de toutes les surfaces qui sont désignées comme forêt selon la définition de la forêt de l’IFN. Cette définition inclut la forêt buissonnante. La variable cible «surface forestière» est également utilisée pour évaluer la surface totale lorsqu'il s'agit de distinguer entre «forêt» et «hors forêt».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">dominance of introduced woody species (3 classes; from NFI1 on)</t>
+      <t xml:space="preserve">dominance d'espèces ligneuses introduites (3 classes; à partir de l'IFN1)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2631</t>
     </r>
   </si>
   <si>
-    <t>Indication as to whether introduced woody species (tree- or shrub-like neophytes) ≥12 cm in diameter at breast height (dbh) dominate the growing stock, i.e. account for at least 50% of the growing stock, classified into the three classes: «not dominated by introduced species», «dominated by introduced species other than black locust», «dominated by introduced, invasive black locust». Black locust is the only invasive introduced species that has been recorded separately in all NFI inventories to date. The classification as «invasive» corresponds to the publication «Alien species in Switzerland» of the Federal Office for the Environment (FOEN) from 2022 (UW-2220-E). Reference: Field Survey (MID 50: Baumart, MID 1018: Baumzustand, MID 60: Brusthöhendurchmesser, MID 62: Umfang)</t>
+    <t>Indication si les espèces ligneuses introduites (néophytes arborescentes ou arbustives) avec un diamètre à hauteur de poitrine (DHP) à partir de 12 cm dominent en termes de volume, c'est-à-dire qu'elles représentent au moins 50% du volume, dans les trois classes «non dominées par les espèces introduites», «dominées par les espèces introduites autres que le robinier», «dominées par le robinier envahissant introduit». Le robinier est la seule espèce envahissante introduite qui a été enregistrée séparément dans tous les inventaires de l'IFN à ce jour. Le classement en tant qu'espèce envahissante se conforme au document «Espèces exotiques en Suisse» (UW-2220-F) publié en 2022 par l'Office fédéral de l'environnement (OFEV). Source: relevé de terrain (MID 50: Baumart, MID 1018: Baumzustand, MID 60: Brusthöhendurchmesser, MID 62: Umfang)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">biogeographical region</t>
+      <t xml:space="preserve">région biogéographique</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Demarcation of Switzerland into six regions with similar flora and fauna. The six regions correspond to the basic categories in the publication «The Biogeographical Regions of Switzerland», which was published by FOEN in 2022.</t>
+    <t>Découpage de la Suisse en six régions avec une flore et une faune similaires. Les six régions correspondent au découpage de base selon le document «Les régions biogéographiques de la Suisse», publié par l'OFEV en 2022.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Forest that was less than two-thirds covered with shrubs in both NFI4 (2009-2017) and NFI5 (2018-2026) and is accessible on foot.</t>
+    <t>Forêt couverte par des arbustes sur moins des deux tiers de sa surface et atteignable à pied, tant dans l'IFN4 (2009-2017) que dans l'IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 de 9 sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -706,51 +706,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="77.695" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="89.407" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -1108,235 +1108,235 @@
         <v>100.0</v>
       </c>
       <c r="M17" s="6" t="s">
         <v>19</v>
       </c>
       <c r="N17" s="6">
         <v>100.0</v>
       </c>
       <c r="O17" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="18" spans="1:15" customHeight="1" ht="21.75">
       <c r="A18" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1208842/390591</t>
           </r>
         </is>
       </c>
       <c r="B18" s="3"/>
       <c r="C18" s="3"/>
       <c r="D18" s="3"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="3"/>
       <c r="K18" s="3"/>
       <c r="L18" s="3"/>
       <c r="M18" s="3"/>
       <c r="N18" s="3"/>
       <c r="O18" s="3"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest area</t>
+            <t xml:space="preserve">surface forestière</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="22" spans="1:15" customHeight="1" ht="29">
       <c r="A22" s="1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">dominance of introduced woody species (3 classes; from NFI1 on)</t>
+            <t xml:space="preserve">dominance d'espèces ligneuses introduites (3 classes; à partir de l'IFN1)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2631</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:15" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">biogeographical region</t>
+            <t xml:space="preserve">région biogéographique</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:15" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:15" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="33" spans="1:15">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:15" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>