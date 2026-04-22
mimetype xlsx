--- v0 (2025-10-27)
+++ v1 (2026-04-22)
@@ -14,401 +14,401 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>essence principale</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Gesamtbasalfläche</t>
+  </si>
+  <si>
+    <t>Hauptbaumart</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: région économique</t>
+      <t xml:space="preserve">: Wirtschaftsregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
       <t xml:space="preserve">: m²/ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>état 2018/26</t>
-[...47 lines deleted...]
-    <t>Suisse</t>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Wirtschaftsregion</t>
+  </si>
+  <si>
+    <t>Jura West</t>
+  </si>
+  <si>
+    <t>Jura Ost</t>
+  </si>
+  <si>
+    <t>Mittelland West</t>
+  </si>
+  <si>
+    <t>Mittelland Mitte</t>
+  </si>
+  <si>
+    <t>Mittelland Ost</t>
+  </si>
+  <si>
+    <t>Voralpen West</t>
+  </si>
+  <si>
+    <t>Voralpen Mitte</t>
+  </si>
+  <si>
+    <t>Voralpen Ost</t>
+  </si>
+  <si>
+    <t>Alpen Nordwest</t>
+  </si>
+  <si>
+    <t>Alpen Mitte</t>
+  </si>
+  <si>
+    <t>Alpen Nordost</t>
+  </si>
+  <si>
+    <t>Alpen Südwest</t>
+  </si>
+  <si>
+    <t>Alpen Südost</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>m²/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>épicéa</t>
-[...38 lines deleted...]
-    <t>total</t>
+    <t>Fichte</t>
+  </si>
+  <si>
+    <t>Tanne</t>
+  </si>
+  <si>
+    <t>Föhre</t>
+  </si>
+  <si>
+    <t>Lärche</t>
+  </si>
+  <si>
+    <t>Arve</t>
+  </si>
+  <si>
+    <t>übrige Nadelhölzer</t>
+  </si>
+  <si>
+    <t>Buche</t>
+  </si>
+  <si>
+    <t>Ahorn</t>
+  </si>
+  <si>
+    <t>Esche</t>
+  </si>
+  <si>
+    <t>Eiche</t>
+  </si>
+  <si>
+    <t>Kastanie</t>
+  </si>
+  <si>
+    <t>übrige Laubhölzer</t>
+  </si>
+  <si>
+    <t>nicht bestimmbar</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1210104/391853</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">surface terrière totale</t>
+      <t xml:space="preserve">Gesamtbasalfläche</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2</t>
     </r>
   </si>
   <si>
-    <t>Somme des sections transversales à 1,3 m de hauteur (point de mesure du diamètre à hauteur de poitrine [DHP]) de tous les arbres et arbustes vifs et morts (sur pied et à terre) d'au moins 12 cm DHP. La surface terrière totale est la somme de la surface terrière et de la surface terrière du bois mort.</t>
+    <t>Summe der Stammquerschnittsflächen in 1,3 m Höhe (Messstelle für den Brusthöhendurchmesser BHD) aller lebenden und toten Bäume und Sträucher (stehende und liegende) ab 12 cm BHD. Die Gesamtbasalfläche entspricht der Summe von Basalfläche und Totholzbasalfläche.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">essence principale</t>
+      <t xml:space="preserve">Hauptbaumart</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #90</t>
     </r>
   </si>
   <si>
-    <t>Espèce d'arbre et d'arbuste à partir d'un diamètre à hauteur de poitrine (DHP) de 12 cm, avec des classes individuelles pour les dix espèces ou groupes d'espèces les plus fréquents en Suisse («essences principales») et les classes «autres résineux» et «autres feuillus» pour les autres espèces. Les essences principales sont les épicéas (Picea spp.), les sapins (Abies spp.), les pins (Pinus sylvestris, P. nigra, P. strobus, P. mugo subsp. uncinata), les mélèzes (Larix spp.), l'arole (Pinus cembra), le hêtre (Fagus sylvatica), les érables (Acer spp.), les frênes (Fraxinus spp.), les chênes (Quercus spp.) et le châtaignier (Castanea sativa). Source: relevé de terrain (MID 50: Baumart)</t>
+    <t>Art der Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD) mit einzelnen Klassen für die zehn häufigsten Arten bzw. Artengruppen der Schweiz («Hauptbaumarten») und den Klassen «übrige Nadelbäume» und «übrige Laubbäume» für die restlichen Arten. Als Hauptbaumarten gelten: Fichte (Picea spp.), Tanne (Abies spp.), Föhre (Pinus sylvestris, P. nigra, P. strobus, P. mugo subsp. uncinata), Lärche (Larix spp.), Arve (Pinus cembra), Buche (Fagus sylvatica), Ahorn (Acer spp.), Esche (Fraxinus spp.), Eiche (Quercus spp.) und Kastanie (Castanea sativa). Grundlage: Feldaufnahme (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">région économique</t>
+      <t xml:space="preserve">Wirtschaftsregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Découpage de la Suisse en 14 régions (2 dans le Jura, 3 sur le Plateau, 3 dans les Préalpes, 5 dans les régions alpines et 1 au sud des Alpes). Les régions économiques sont une subdivision des régions de production selon des points de vue économiques et géographiques.</t>
+    <t>Gliederung der Schweiz mit 14 Regionen (2 Jura-, 3 Mittelland-, 3 Voralpen-, 5 Alpenregionen sowie 1 Region für die Alpensüdseite). Die Wirtschaftsregionen stellen eine Unterteilung der Produktionsregionen nach wirtschaftsgeografischen Gesichtpunkten dar.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
+    <t>Wald, der in den fünf Inventuren LFI1 (1983-1985), LFI2 (1993-1995), LFI3 (2004-2006), LFI4 (2009-2017) und LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -760,51 +760,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="24.565" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.283" bestFit="true" customWidth="true" style="0"/>
@@ -2464,51 +2464,51 @@
         <v>38.4</v>
       </c>
       <c r="AC27" s="6">
         <v>4</v>
       </c>
       <c r="AD27" s="6">
         <v>36.0</v>
       </c>
       <c r="AE27" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:31" customHeight="1" ht="21.75">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1210104/391853</t>
           </r>
         </is>
       </c>
       <c r="B28" s="3"/>
       <c r="C28" s="3"/>
       <c r="D28" s="3"/>
       <c r="E28" s="3"/>
       <c r="F28" s="3"/>
       <c r="G28" s="3"/>
       <c r="H28" s="3"/>
       <c r="I28" s="3"/>
       <c r="J28" s="3"/>
       <c r="K28" s="3"/>
@@ -2524,191 +2524,191 @@
       <c r="U28" s="3"/>
       <c r="V28" s="3"/>
       <c r="W28" s="3"/>
       <c r="X28" s="3"/>
       <c r="Y28" s="3"/>
       <c r="Z28" s="3"/>
       <c r="AA28" s="3"/>
       <c r="AB28" s="3"/>
       <c r="AC28" s="3"/>
       <c r="AD28" s="3"/>
       <c r="AE28" s="3"/>
     </row>
     <row r="31" spans="1:31">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">surface terrière totale</t>
+            <t xml:space="preserve">Gesamtbasalfläche</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:31" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="34" spans="1:31">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">essence principale</t>
+            <t xml:space="preserve">Hauptbaumart</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #90</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:31" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="37" spans="1:31">
       <c r="A37" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">région économique</t>
+            <t xml:space="preserve">Wirtschaftsregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="38" spans="1:31" customHeight="1" ht="29">
       <c r="A38" s="1" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="40" spans="1:31">
       <c r="A40" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="41" spans="1:31" customHeight="1" ht="29">
       <c r="A41" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="43" spans="1:31">
       <c r="A43" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="44" spans="1:31" customHeight="1" ht="29">
       <c r="A44" s="1" t="s">
         <v>52</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AE1"/>
     <mergeCell ref="A2:AE2"/>