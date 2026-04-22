--- v0 (2025-10-10)
+++ v1 (2026-04-22)
@@ -14,401 +14,401 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
-    <t>LFI5</t>
-[...5 lines deleted...]
-    <t>Hauptbaumart</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>surface terrière totale</t>
+  </si>
+  <si>
+    <t>essence principale</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: Wirtschaftsregion</t>
+      <t xml:space="preserve">: région économique</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
       <t xml:space="preserve">: m²/ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>Zustand 2018/26</t>
-[...47 lines deleted...]
-    <t>Schweiz</t>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région économique</t>
+  </si>
+  <si>
+    <t>Ouest du Jura</t>
+  </si>
+  <si>
+    <t>Est du Jura</t>
+  </si>
+  <si>
+    <t>Ouest du Plateau</t>
+  </si>
+  <si>
+    <t>Centre du Plateau</t>
+  </si>
+  <si>
+    <t>Est du Plateau</t>
+  </si>
+  <si>
+    <t>Ouest des Préalpes</t>
+  </si>
+  <si>
+    <t>Centre des Préalpes</t>
+  </si>
+  <si>
+    <t>Est des Préalpes</t>
+  </si>
+  <si>
+    <t>Nord-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Centre des Alpes</t>
+  </si>
+  <si>
+    <t>Nord-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>m²/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>Fichte</t>
-[...38 lines deleted...]
-    <t>Total</t>
+    <t>épicéa</t>
+  </si>
+  <si>
+    <t>sapin</t>
+  </si>
+  <si>
+    <t>pin</t>
+  </si>
+  <si>
+    <t>mélèze</t>
+  </si>
+  <si>
+    <t>arole</t>
+  </si>
+  <si>
+    <t>autres résineux</t>
+  </si>
+  <si>
+    <t>hêtre</t>
+  </si>
+  <si>
+    <t>érable</t>
+  </si>
+  <si>
+    <t>frêne</t>
+  </si>
+  <si>
+    <t>chêne</t>
+  </si>
+  <si>
+    <t>châtaignier</t>
+  </si>
+  <si>
+    <t>autres feuillus</t>
+  </si>
+  <si>
+    <t>indéterminable</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1210112/391861</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Gesamtbasalfläche</t>
+      <t xml:space="preserve">surface terrière totale</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2</t>
     </r>
   </si>
   <si>
-    <t>Summe der Stammquerschnittsflächen in 1,3 m Höhe (Messstelle für den Brusthöhendurchmesser BHD) aller lebenden und toten Bäume und Sträucher (stehende und liegende) ab 12 cm BHD. Die Gesamtbasalfläche entspricht der Summe von Basalfläche und Totholzbasalfläche.</t>
+    <t>Somme des sections transversales à 1,3 m de hauteur (point de mesure du diamètre à hauteur de poitrine [DHP]) de tous les arbres et arbustes vifs et morts (sur pied et à terre) d'au moins 12 cm DHP. La surface terrière totale est la somme de la surface terrière et de la surface terrière du bois mort.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Hauptbaumart</t>
+      <t xml:space="preserve">essence principale</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #90</t>
     </r>
   </si>
   <si>
-    <t>Art der Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD) mit einzelnen Klassen für die zehn häufigsten Arten bzw. Artengruppen der Schweiz («Hauptbaumarten») und den Klassen «übrige Nadelbäume» und «übrige Laubbäume» für die restlichen Arten. Als Hauptbaumarten gelten: Fichte (Picea spp.), Tanne (Abies spp.), Föhre (Pinus sylvestris, P. nigra, P. strobus, P. mugo subsp. uncinata), Lärche (Larix spp.), Arve (Pinus cembra), Buche (Fagus sylvatica), Ahorn (Acer spp.), Esche (Fraxinus spp.), Eiche (Quercus spp.) und Kastanie (Castanea sativa). Grundlage: Feldaufnahme (MID 50: Baumart)</t>
+    <t>Espèce d'arbre et d'arbuste à partir d'un diamètre à hauteur de poitrine (DHP) de 12 cm, avec des classes individuelles pour les dix espèces ou groupes d'espèces les plus fréquents en Suisse («essences principales») et les classes «autres résineux» et «autres feuillus» pour les autres espèces. Les essences principales sont les épicéas (Picea spp.), les sapins (Abies spp.), les pins (Pinus sylvestris, P. nigra, P. strobus, P. mugo subsp. uncinata), les mélèzes (Larix spp.), l'arole (Pinus cembra), le hêtre (Fagus sylvatica), les érables (Acer spp.), les frênes (Fraxinus spp.), les chênes (Quercus spp.) et le châtaignier (Castanea sativa). Source: relevé de terrain (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Wirtschaftsregion</t>
+      <t xml:space="preserve">région économique</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Gliederung der Schweiz mit 14 Regionen (2 Jura-, 3 Mittelland-, 3 Voralpen-, 5 Alpenregionen sowie 1 Region für die Alpensüdseite). Die Wirtschaftsregionen stellen eine Unterteilung der Produktionsregionen nach wirtschaftsgeografischen Gesichtpunkten dar.</t>
+    <t>Découpage de la Suisse en 14 régions (2 dans le Jura, 3 sur le Plateau, 3 dans les Préalpes, 5 dans les régions alpines et 1 au sud des Alpes). Les régions économiques sont une subdivision des régions de production selon des points de vue économiques et géographiques.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Wald, der sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
+    <t>Forêt couverte par des arbustes sur moins des deux tiers de sa surface et atteignable à pied, tant dans l'IFN4 (2009-2017) que dans l'IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -760,51 +760,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="24.565" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.283" bestFit="true" customWidth="true" style="0"/>
@@ -2464,51 +2464,51 @@
         <v>34.1</v>
       </c>
       <c r="AC27" s="6">
         <v>3</v>
       </c>
       <c r="AD27" s="6">
         <v>34.5</v>
       </c>
       <c r="AE27" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:31" customHeight="1" ht="21.75">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1210112/391861</t>
           </r>
         </is>
       </c>
       <c r="B28" s="3"/>
       <c r="C28" s="3"/>
       <c r="D28" s="3"/>
       <c r="E28" s="3"/>
       <c r="F28" s="3"/>
       <c r="G28" s="3"/>
       <c r="H28" s="3"/>
       <c r="I28" s="3"/>
       <c r="J28" s="3"/>
       <c r="K28" s="3"/>
@@ -2524,191 +2524,191 @@
       <c r="U28" s="3"/>
       <c r="V28" s="3"/>
       <c r="W28" s="3"/>
       <c r="X28" s="3"/>
       <c r="Y28" s="3"/>
       <c r="Z28" s="3"/>
       <c r="AA28" s="3"/>
       <c r="AB28" s="3"/>
       <c r="AC28" s="3"/>
       <c r="AD28" s="3"/>
       <c r="AE28" s="3"/>
     </row>
     <row r="31" spans="1:31">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Gesamtbasalfläche</t>
+            <t xml:space="preserve">surface terrière totale</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:31" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="34" spans="1:31">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Hauptbaumart</t>
+            <t xml:space="preserve">essence principale</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #90</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:31" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="37" spans="1:31">
       <c r="A37" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Wirtschaftsregion</t>
+            <t xml:space="preserve">région économique</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="38" spans="1:31" customHeight="1" ht="29">
       <c r="A38" s="1" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="40" spans="1:31">
       <c r="A40" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="41" spans="1:31" customHeight="1" ht="29">
       <c r="A41" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="43" spans="1:31">
       <c r="A43" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="44" spans="1:31" customHeight="1" ht="29">
       <c r="A44" s="1" t="s">
         <v>52</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AE1"/>
     <mergeCell ref="A2:AE2"/>