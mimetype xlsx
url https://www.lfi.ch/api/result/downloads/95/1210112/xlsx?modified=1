--- v1 (2026-04-22)
+++ v2 (2026-04-22)
@@ -14,401 +14,401 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>essence principale</t>
+    <t>NFI5</t>
+  </si>
+  <si>
+    <t>total basal area</t>
+  </si>
+  <si>
+    <t>main tree species</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
+      <t xml:space="preserve">regional demarcation</t>
     </r>
     <r>
-      <t xml:space="preserve">: région économique</t>
+      <t xml:space="preserve">: economic region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
+      <t xml:space="preserve">unit</t>
     </r>
     <r>
       <t xml:space="preserve">: m²/ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
+      <t xml:space="preserve">evaluation area</t>
     </r>
     <r>
-      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
+      <t xml:space="preserve">: accessible forest without shrub forest NFI4/NFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
+      <t xml:space="preserve">grid</t>
     </r>
     <r>
-      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
     </r>
   </si>
   <si>
-    <t>état 2018/26</t>
-[...47 lines deleted...]
-    <t>Suisse</t>
+    <t>state 2018/26</t>
+  </si>
+  <si>
+    <t>economic region</t>
+  </si>
+  <si>
+    <t>Western Jura</t>
+  </si>
+  <si>
+    <t>Eastern Jura</t>
+  </si>
+  <si>
+    <t>Western Plateau</t>
+  </si>
+  <si>
+    <t>Central Plateau</t>
+  </si>
+  <si>
+    <t>Eastern Plateau</t>
+  </si>
+  <si>
+    <t>Western Pre-Alps</t>
+  </si>
+  <si>
+    <t>Central Pre-Alps</t>
+  </si>
+  <si>
+    <t>Eastern Pre-Alps</t>
+  </si>
+  <si>
+    <t>Northwestern Alps</t>
+  </si>
+  <si>
+    <t>Central Alps</t>
+  </si>
+  <si>
+    <t>Northeastern Alps</t>
+  </si>
+  <si>
+    <t>Southwestern Alps</t>
+  </si>
+  <si>
+    <t>Southeastern Alps</t>
+  </si>
+  <si>
+    <t>Southern Alps</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
   </si>
   <si>
     <t>m²/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>épicéa</t>
-[...35 lines deleted...]
-    <t>indéterminable</t>
+    <t>spruce</t>
+  </si>
+  <si>
+    <t>fir</t>
+  </si>
+  <si>
+    <t>pine</t>
+  </si>
+  <si>
+    <t>larch</t>
+  </si>
+  <si>
+    <t>Arolla pine</t>
+  </si>
+  <si>
+    <t>other conifers</t>
+  </si>
+  <si>
+    <t>beech</t>
+  </si>
+  <si>
+    <t>maple</t>
+  </si>
+  <si>
+    <t>ash</t>
+  </si>
+  <si>
+    <t>oak</t>
+  </si>
+  <si>
+    <t>sweet chestnut</t>
+  </si>
+  <si>
+    <t>other broadleaves</t>
+  </si>
+  <si>
+    <t>indeterminable</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1210112/391861</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">surface terrière totale</t>
+      <t xml:space="preserve">total basal area</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2</t>
     </r>
   </si>
   <si>
-    <t>Somme des sections transversales à 1,3 m de hauteur (point de mesure du diamètre à hauteur de poitrine [DHP]) de tous les arbres et arbustes vifs et morts (sur pied et à terre) d'au moins 12 cm DHP. La surface terrière totale est la somme de la surface terrière et de la surface terrière du bois mort.</t>
+    <t>Sum of the stem cross-sectional areas at a height of 1.3 m (level for measuring diameter at breast height [dbh]) of all living and dead trees and shrubs (standing and lying) with a dbh ≥12 cm. The total basal area corresponds to the sum of the basal area and the deadwood basal area.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">essence principale</t>
+      <t xml:space="preserve">main tree species</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #90</t>
     </r>
   </si>
   <si>
-    <t>Espèce d'arbre et d'arbuste à partir d'un diamètre à hauteur de poitrine (DHP) de 12 cm, avec des classes individuelles pour les dix espèces ou groupes d'espèces les plus fréquents en Suisse («essences principales») et les classes «autres résineux» et «autres feuillus» pour les autres espèces. Les essences principales sont les épicéas (Picea spp.), les sapins (Abies spp.), les pins (Pinus sylvestris, P. nigra, P. strobus, P. mugo subsp. uncinata), les mélèzes (Larix spp.), l'arole (Pinus cembra), le hêtre (Fagus sylvatica), les érables (Acer spp.), les frênes (Fraxinus spp.), les chênes (Quercus spp.) et le châtaignier (Castanea sativa). Source: relevé de terrain (MID 50: Baumart)</t>
+    <t>Type of trees and shrubs ≥12 cm in diameter at breast height (dbh) with the ten most common species or species groups in Switzerland ('main tree species') categorised, and the classes 'other conifers' and 'other broadleaves' for the remaining species. The main tree species are: spruce (Picea spp.), fir (Abies spp.), pine (Pinus sylvestris, P. nigra, P. strobus, P. mugo subsp. uncinata), larch (Larix spp.), Arolla pine (Pinus cembra), beech (Fagus sylvatica), maple (Acer spp.), ash (Fraxinus spp.), oak (Quercus spp.) and chestnut (Castanea sativa). Reference: Field Survey (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">région économique</t>
+      <t xml:space="preserve">economic region</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Découpage de la Suisse en 14 régions (2 dans le Jura, 3 sur le Plateau, 3 dans les Préalpes, 5 dans les régions alpines et 1 au sud des Alpes). Les régions économiques sont une subdivision des régions de production selon des points de vue économiques et géographiques.</t>
+    <t>Division of Switzerland into 14 regions (2 in the Jura, 3 on the Plateau, 3 in the Pre-Alps, 5 in the Alps and 1 in the Southern Alps). The economic regions are a subdivision of the production regions according to economic-geographical criteria.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
+      <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Forêt couverte par des arbustes sur moins des deux tiers de sa surface et atteignable à pied, tant dans l'IFN4 (2009-2017) que dans l'IFN5 (2018-2026).</t>
+    <t>Forest that was less than two-thirds covered with shrubs in both NFI4 (2009-2017) and NFI5 (2018-2026) and is accessible on foot.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -760,51 +760,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="24.565" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.283" bestFit="true" customWidth="true" style="0"/>
@@ -2464,51 +2464,51 @@
         <v>34.1</v>
       </c>
       <c r="AC27" s="6">
         <v>3</v>
       </c>
       <c r="AD27" s="6">
         <v>34.5</v>
       </c>
       <c r="AE27" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:31" customHeight="1" ht="21.75">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1210112/391861</t>
           </r>
         </is>
       </c>
       <c r="B28" s="3"/>
       <c r="C28" s="3"/>
       <c r="D28" s="3"/>
       <c r="E28" s="3"/>
       <c r="F28" s="3"/>
       <c r="G28" s="3"/>
       <c r="H28" s="3"/>
       <c r="I28" s="3"/>
       <c r="J28" s="3"/>
       <c r="K28" s="3"/>
@@ -2524,191 +2524,191 @@
       <c r="U28" s="3"/>
       <c r="V28" s="3"/>
       <c r="W28" s="3"/>
       <c r="X28" s="3"/>
       <c r="Y28" s="3"/>
       <c r="Z28" s="3"/>
       <c r="AA28" s="3"/>
       <c r="AB28" s="3"/>
       <c r="AC28" s="3"/>
       <c r="AD28" s="3"/>
       <c r="AE28" s="3"/>
     </row>
     <row r="31" spans="1:31">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">surface terrière totale</t>
+            <t xml:space="preserve">total basal area</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:31" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="34" spans="1:31">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">essence principale</t>
+            <t xml:space="preserve">main tree species</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #90</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:31" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="37" spans="1:31">
       <c r="A37" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">région économique</t>
+            <t xml:space="preserve">economic region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="38" spans="1:31" customHeight="1" ht="29">
       <c r="A38" s="1" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="40" spans="1:31">
       <c r="A40" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
+            <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="41" spans="1:31" customHeight="1" ht="29">
       <c r="A41" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="43" spans="1:31">
       <c r="A43" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="44" spans="1:31" customHeight="1" ht="29">
       <c r="A44" s="1" t="s">
         <v>52</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AE1"/>
     <mergeCell ref="A2:AE2"/>