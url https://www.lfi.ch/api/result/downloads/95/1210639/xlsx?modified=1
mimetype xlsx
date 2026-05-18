--- v0 (2025-12-24)
+++ v1 (2026-05-18)
@@ -12,411 +12,414 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
-[...7 lines deleted...]
-    <t>proprietà (2 classi) · stato dell'albero (vivo/morto)</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+  <si>
+    <t>NFI5</t>
+  </si>
+  <si>
+    <t>total number of stems</t>
+  </si>
+  <si>
+    <t>ownership (2 categories) · tree state (living/dead)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">regional demarcation</t>
     </r>
     <r>
-      <t xml:space="preserve">: regione economica</t>
+      <t xml:space="preserve">: economic region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">unit</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, subtotale</t>
+      <t xml:space="preserve">: %, subtotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">evaluation area</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">: accessible forest without shrub forest</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">grid</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
-[...53 lines deleted...]
-    <t>stato dell'albero (vivo/morto)</t>
+    <t>state 2018/26</t>
+  </si>
+  <si>
+    <t>economic region</t>
+  </si>
+  <si>
+    <t>Western Jura</t>
+  </si>
+  <si>
+    <t>Eastern Jura</t>
+  </si>
+  <si>
+    <t>Western Plateau</t>
+  </si>
+  <si>
+    <t>Central Plateau</t>
+  </si>
+  <si>
+    <t>Eastern Plateau</t>
+  </si>
+  <si>
+    <t>Western Pre-Alps</t>
+  </si>
+  <si>
+    <t>Central Pre-Alps</t>
+  </si>
+  <si>
+    <t>Eastern Pre-Alps</t>
+  </si>
+  <si>
+    <t>Northwestern Alps</t>
+  </si>
+  <si>
+    <t>Central Alps</t>
+  </si>
+  <si>
+    <t>Northeastern Alps</t>
+  </si>
+  <si>
+    <t>Southwestern Alps</t>
+  </si>
+  <si>
+    <t>Southeastern Alps</t>
+  </si>
+  <si>
+    <t>Southern Alps</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
+  </si>
+  <si>
+    <t>ownership (2 categories)</t>
+  </si>
+  <si>
+    <t>tree state (living/dead)</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>n/a</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>vivo</t>
-[...11 lines deleted...]
-    <t>privata</t>
+    <t>living</t>
+  </si>
+  <si>
+    <t>dead</t>
+  </si>
+  <si>
+    <t>total</t>
+  </si>
+  <si>
+    <t>public</t>
+  </si>
+  <si>
+    <t>private</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1210639/392388</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">numero totale di fusti</t>
+      <t xml:space="preserve">total number of stems</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #3</t>
     </r>
   </si>
   <si>
-    <t>Numero di fusti di tutti gli alberi e arbusti vivi e morti (in piedi e a terra) con un diametro a petto d'uomo (DPU) di almeno 12 cm. Il numero totale di fusti corrisponde alla somma del numero di fusti e del numero di fusti morti.</t>
+    <t>Number of stems of all living and dead trees and shrubs (standing and lying) with a diameter at breast height (dbh) ≥12 cm. The total number of stems is the sum of the number of stems and the number of deadwood stems.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">proprietà (2 classi)</t>
+      <t xml:space="preserve">ownership (2 categories)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #94</t>
     </r>
   </si>
   <si>
-    <t>Condizioni di proprietà del bosco, caratterizzate attraverso le due classi «pubblico» e «privato». Fonte: inchiesta presso il servizio forestale (MID 365: Eigentum)</t>
+    <t>Forest ownership, classified according to the two categories: 'public' and 'private'. Reference: Forest Service Survey (MID 365: Eigentum)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">stato dell'albero (vivo/morto)</t>
+      <t xml:space="preserve">tree state (living/dead)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1265</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione degli alberi e arbusti a partire da 12 cm di diametro a petto d'uomo (DPU) in vivi o morti. Fonte: rilievo sul terreno (MID 58: Bemerkungen, MID 1018: Baumzustand)</t>
+    <t>Classification of trees and shrubs ≥12 cm in diameter at breast height (dbh) as living or dead. Reference: Field Survey (MID 58: Bemerkungen, MID 1018: Baumzustand)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione economica</t>
+      <t xml:space="preserve">economic region</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in 14 regioni (2 nel Giura, 3 nell'Altopiano, 3 nelle Prealpi, 5 nelle Alpi e 1 per il Sud delle Alpi). Le Regioni economiche rappresentano una suddivisione delle Regioni di produzione in base a criteri economico-geografici.</t>
+    <t>Division of Switzerland into 14 regions (2 in the Jura, 3 on the Plateau, 3 in the Pre-Alps, 5 in the Alps and 1 in the Southern Alps). The economic regions are a subdivision of the production regions according to economic-geographical criteria.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">accessible forest without shrub forest</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Bosco coperto per meno di due terzi da arbusti e che può essere raggiunto a piedi.</t>
+    <t>Forest of which less than two-thirds is covered with shrubs that can be accessed on foot.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -768,52 +771,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AF48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="38.705" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="5.856" bestFit="true" customWidth="true" style="0"/>
@@ -1045,533 +1048,533 @@
       </c>
       <c r="AA12" s="4" t="s">
         <v>26</v>
       </c>
       <c r="AB12" s="4" t="s">
         <v>27</v>
       </c>
       <c r="AC12" s="4" t="s">
         <v>26</v>
       </c>
       <c r="AD12" s="4" t="s">
         <v>27</v>
       </c>
       <c r="AE12" s="4" t="s">
         <v>26</v>
       </c>
       <c r="AF12" s="4" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="13" spans="1:32">
       <c r="A13" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C13" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D13" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E13" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F13" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G13" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H13" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="I13" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="J13" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="K13" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="L13" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="M13" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N13" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="O13" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="P13" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="Q13" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="R13" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="S13" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="T13" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="U13" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="V13" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="W13" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="X13" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="Y13" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="Z13" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="AA13" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="AB13" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="AC13" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="AD13" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="AE13" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="AF13" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="14" spans="1:32">
       <c r="A14" s="5"/>
       <c r="B14" s="5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C14" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D14" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E14" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F14" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G14" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H14" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="I14" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="J14" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="K14" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="L14" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="M14" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N14" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="O14" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="P14" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="Q14" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="R14" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="S14" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="T14" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="U14" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="V14" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="W14" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="X14" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="Y14" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="Z14" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="AA14" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="AB14" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="AC14" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="AD14" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="AE14" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="AF14" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="15" spans="1:32">
       <c r="A15" s="5"/>
       <c r="B15" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C15" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D15" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E15" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F15" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G15" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H15" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="I15" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="J15" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="K15" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="L15" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="M15" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N15" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="O15" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="P15" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="Q15" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="R15" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="S15" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="T15" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="U15" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="V15" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="W15" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="X15" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="Y15" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="Z15" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="AA15" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="AB15" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="AC15" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="AD15" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="AE15" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="AF15" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="16" spans="1:32">
       <c r="A16" s="5"/>
       <c r="B16" s="5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C16" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D16" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E16" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F16" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G16" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H16" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="I16" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="J16" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="K16" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="L16" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="M16" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N16" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="O16" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="P16" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="Q16" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="R16" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="S16" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="T16" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="U16" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="V16" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="W16" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="X16" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="Y16" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="Z16" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="AA16" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="AB16" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="AC16" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="AD16" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="AE16" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="AF16" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="17" spans="1:32">
       <c r="A17" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C17" s="6">
         <v>0.0</v>
       </c>
       <c r="D17" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E17" s="6">
         <v>0.0</v>
       </c>
       <c r="F17" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G17" s="6">
         <v>0.0</v>
       </c>
       <c r="H17" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="I17" s="6">
         <v>0.0</v>
       </c>
       <c r="J17" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="K17" s="6">
         <v>0.0</v>
       </c>
       <c r="L17" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="M17" s="6">
         <v>0.0</v>
       </c>
       <c r="N17" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="O17" s="6">
         <v>0.0</v>
       </c>
       <c r="P17" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="Q17" s="6">
         <v>0.0</v>
       </c>
       <c r="R17" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="S17" s="6">
         <v>0.0</v>
       </c>
       <c r="T17" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="U17" s="6">
         <v>0.0</v>
       </c>
       <c r="V17" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="W17" s="6">
         <v>0.0</v>
       </c>
       <c r="X17" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="Y17" s="6">
         <v>0.0</v>
       </c>
       <c r="Z17" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="AA17" s="6">
         <v>0.0</v>
       </c>
       <c r="AB17" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="AC17" s="6">
         <v>0.0</v>
       </c>
       <c r="AD17" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="AE17" s="6">
         <v>0.0</v>
       </c>
       <c r="AF17" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="18" spans="1:32">
       <c r="A18" s="5"/>
       <c r="B18" s="5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C18" s="6">
         <v>88.6</v>
       </c>
       <c r="D18" s="6">
         <v>0.9</v>
       </c>
       <c r="E18" s="6">
         <v>87.5</v>
       </c>
       <c r="F18" s="6">
         <v>1.6</v>
       </c>
       <c r="G18" s="6">
         <v>89.5</v>
       </c>
       <c r="H18" s="6">
         <v>2.1</v>
       </c>
       <c r="I18" s="6">
         <v>93.2</v>
       </c>
       <c r="J18" s="6">
         <v>1.1</v>
       </c>
@@ -1623,51 +1626,51 @@
       <c r="Z18" s="6">
         <v>1.3</v>
       </c>
       <c r="AA18" s="6">
         <v>86.0</v>
       </c>
       <c r="AB18" s="6">
         <v>1.1</v>
       </c>
       <c r="AC18" s="6">
         <v>86.6</v>
       </c>
       <c r="AD18" s="6">
         <v>0.9</v>
       </c>
       <c r="AE18" s="6">
         <v>86.6</v>
       </c>
       <c r="AF18" s="6">
         <v>0.4</v>
       </c>
     </row>
     <row r="19" spans="1:32">
       <c r="A19" s="5"/>
       <c r="B19" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C19" s="6">
         <v>11.4</v>
       </c>
       <c r="D19" s="6">
         <v>0.9</v>
       </c>
       <c r="E19" s="6">
         <v>12.5</v>
       </c>
       <c r="F19" s="6">
         <v>1.6</v>
       </c>
       <c r="G19" s="6">
         <v>10.5</v>
       </c>
       <c r="H19" s="6">
         <v>2.1</v>
       </c>
       <c r="I19" s="6">
         <v>6.8</v>
       </c>
       <c r="J19" s="6">
         <v>1.1</v>
       </c>
@@ -1719,245 +1722,245 @@
       <c r="Z19" s="6">
         <v>1.3</v>
       </c>
       <c r="AA19" s="6">
         <v>14.0</v>
       </c>
       <c r="AB19" s="6">
         <v>1.1</v>
       </c>
       <c r="AC19" s="6">
         <v>13.4</v>
       </c>
       <c r="AD19" s="6">
         <v>0.9</v>
       </c>
       <c r="AE19" s="6">
         <v>13.4</v>
       </c>
       <c r="AF19" s="6">
         <v>0.4</v>
       </c>
     </row>
     <row r="20" spans="1:32">
       <c r="A20" s="5"/>
       <c r="B20" s="5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C20" s="6">
         <v>100.0</v>
       </c>
       <c r="D20" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E20" s="6">
         <v>100.0</v>
       </c>
       <c r="F20" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G20" s="6">
         <v>100.0</v>
       </c>
       <c r="H20" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="I20" s="6">
         <v>100.0</v>
       </c>
       <c r="J20" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="K20" s="6">
         <v>100.0</v>
       </c>
       <c r="L20" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="M20" s="6">
         <v>100.0</v>
       </c>
       <c r="N20" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="O20" s="6">
         <v>100.0</v>
       </c>
       <c r="P20" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="Q20" s="6">
         <v>100.0</v>
       </c>
       <c r="R20" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="S20" s="6">
         <v>100.0</v>
       </c>
       <c r="T20" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="U20" s="6">
         <v>100.0</v>
       </c>
       <c r="V20" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="W20" s="6">
         <v>100.0</v>
       </c>
       <c r="X20" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="Y20" s="6">
         <v>100.0</v>
       </c>
       <c r="Z20" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="AA20" s="6">
         <v>100.0</v>
       </c>
       <c r="AB20" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="AC20" s="6">
         <v>100.0</v>
       </c>
       <c r="AD20" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="AE20" s="6">
         <v>100.0</v>
       </c>
       <c r="AF20" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="21" spans="1:32">
       <c r="A21" s="5" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C21" s="6">
         <v>0.0</v>
       </c>
       <c r="D21" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E21" s="6">
         <v>0.0</v>
       </c>
       <c r="F21" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G21" s="6">
         <v>0.0</v>
       </c>
       <c r="H21" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="I21" s="6">
         <v>0.0</v>
       </c>
       <c r="J21" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="K21" s="6">
         <v>0.0</v>
       </c>
       <c r="L21" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="M21" s="6">
         <v>0.0</v>
       </c>
       <c r="N21" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="O21" s="6">
         <v>0.0</v>
       </c>
       <c r="P21" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="Q21" s="6">
         <v>0.0</v>
       </c>
       <c r="R21" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="S21" s="6">
         <v>0.0</v>
       </c>
       <c r="T21" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="U21" s="6">
         <v>0.0</v>
       </c>
       <c r="V21" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="W21" s="6">
         <v>0.0</v>
       </c>
       <c r="X21" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="Y21" s="6">
         <v>0.0</v>
       </c>
       <c r="Z21" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="AA21" s="6">
         <v>0.0</v>
       </c>
       <c r="AB21" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="AC21" s="6">
         <v>0.0</v>
       </c>
       <c r="AD21" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="AE21" s="6">
         <v>0.0</v>
       </c>
       <c r="AF21" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="22" spans="1:32">
       <c r="A22" s="5"/>
       <c r="B22" s="5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C22" s="6">
         <v>90.2</v>
       </c>
       <c r="D22" s="6">
         <v>1.3</v>
       </c>
       <c r="E22" s="6">
         <v>92.1</v>
       </c>
       <c r="F22" s="6">
         <v>2.3</v>
       </c>
       <c r="G22" s="6">
         <v>90.8</v>
       </c>
       <c r="H22" s="6">
         <v>1.7</v>
       </c>
       <c r="I22" s="6">
         <v>95.1</v>
       </c>
       <c r="J22" s="6">
         <v>0.8</v>
       </c>
@@ -2009,51 +2012,51 @@
       <c r="Z22" s="6">
         <v>1.5</v>
       </c>
       <c r="AA22" s="6">
         <v>88.3</v>
       </c>
       <c r="AB22" s="6">
         <v>1.7</v>
       </c>
       <c r="AC22" s="6">
         <v>79.3</v>
       </c>
       <c r="AD22" s="6">
         <v>2.0</v>
       </c>
       <c r="AE22" s="6">
         <v>87.4</v>
       </c>
       <c r="AF22" s="6">
         <v>0.5</v>
       </c>
     </row>
     <row r="23" spans="1:32">
       <c r="A23" s="5"/>
       <c r="B23" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C23" s="6">
         <v>9.8</v>
       </c>
       <c r="D23" s="6">
         <v>1.3</v>
       </c>
       <c r="E23" s="6">
         <v>7.9</v>
       </c>
       <c r="F23" s="6">
         <v>2.3</v>
       </c>
       <c r="G23" s="6">
         <v>9.2</v>
       </c>
       <c r="H23" s="6">
         <v>1.7</v>
       </c>
       <c r="I23" s="6">
         <v>4.9</v>
       </c>
       <c r="J23" s="6">
         <v>0.8</v>
       </c>
@@ -2105,245 +2108,245 @@
       <c r="Z23" s="6">
         <v>1.5</v>
       </c>
       <c r="AA23" s="6">
         <v>11.7</v>
       </c>
       <c r="AB23" s="6">
         <v>1.7</v>
       </c>
       <c r="AC23" s="6">
         <v>20.7</v>
       </c>
       <c r="AD23" s="6">
         <v>2.0</v>
       </c>
       <c r="AE23" s="6">
         <v>12.6</v>
       </c>
       <c r="AF23" s="6">
         <v>0.5</v>
       </c>
     </row>
     <row r="24" spans="1:32">
       <c r="A24" s="5"/>
       <c r="B24" s="5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C24" s="6">
         <v>100.0</v>
       </c>
       <c r="D24" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E24" s="6">
         <v>100.0</v>
       </c>
       <c r="F24" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G24" s="6">
         <v>100.0</v>
       </c>
       <c r="H24" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="I24" s="6">
         <v>100.0</v>
       </c>
       <c r="J24" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="K24" s="6">
         <v>100.0</v>
       </c>
       <c r="L24" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="M24" s="6">
         <v>100.0</v>
       </c>
       <c r="N24" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="O24" s="6">
         <v>100.0</v>
       </c>
       <c r="P24" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="Q24" s="6">
         <v>100.0</v>
       </c>
       <c r="R24" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="S24" s="6">
         <v>100.0</v>
       </c>
       <c r="T24" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="U24" s="6">
         <v>100.0</v>
       </c>
       <c r="V24" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="W24" s="6">
         <v>100.0</v>
       </c>
       <c r="X24" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="Y24" s="6">
         <v>100.0</v>
       </c>
       <c r="Z24" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="AA24" s="6">
         <v>100.0</v>
       </c>
       <c r="AB24" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="AC24" s="6">
         <v>100.0</v>
       </c>
       <c r="AD24" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="AE24" s="6">
         <v>100.0</v>
       </c>
       <c r="AF24" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="25" spans="1:32">
       <c r="A25" s="5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C25" s="6">
         <v>0.0</v>
       </c>
       <c r="D25" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E25" s="6">
         <v>0.0</v>
       </c>
       <c r="F25" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G25" s="6">
         <v>0.0</v>
       </c>
       <c r="H25" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="I25" s="6">
         <v>0.0</v>
       </c>
       <c r="J25" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="K25" s="6">
         <v>0.0</v>
       </c>
       <c r="L25" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="M25" s="6">
         <v>0.0</v>
       </c>
       <c r="N25" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="O25" s="6">
         <v>0.0</v>
       </c>
       <c r="P25" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="Q25" s="6">
         <v>0.0</v>
       </c>
       <c r="R25" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="S25" s="6">
         <v>0.0</v>
       </c>
       <c r="T25" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="U25" s="6">
         <v>0.0</v>
       </c>
       <c r="V25" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="W25" s="6">
         <v>0.0</v>
       </c>
       <c r="X25" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="Y25" s="6">
         <v>0.0</v>
       </c>
       <c r="Z25" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="AA25" s="6">
         <v>0.0</v>
       </c>
       <c r="AB25" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="AC25" s="6">
         <v>0.0</v>
       </c>
       <c r="AD25" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="AE25" s="6">
         <v>0.0</v>
       </c>
       <c r="AF25" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="26" spans="1:32">
       <c r="A26" s="5"/>
       <c r="B26" s="5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C26" s="6">
         <v>89.0</v>
       </c>
       <c r="D26" s="6">
         <v>0.7</v>
       </c>
       <c r="E26" s="6">
         <v>88.4</v>
       </c>
       <c r="F26" s="6">
         <v>1.4</v>
       </c>
       <c r="G26" s="6">
         <v>90.1</v>
       </c>
       <c r="H26" s="6">
         <v>1.4</v>
       </c>
       <c r="I26" s="6">
         <v>94.2</v>
       </c>
       <c r="J26" s="6">
         <v>0.7</v>
       </c>
@@ -2395,51 +2398,51 @@
       <c r="Z26" s="6">
         <v>1.0</v>
       </c>
       <c r="AA26" s="6">
         <v>86.4</v>
       </c>
       <c r="AB26" s="6">
         <v>1.0</v>
       </c>
       <c r="AC26" s="6">
         <v>84.6</v>
       </c>
       <c r="AD26" s="6">
         <v>0.9</v>
       </c>
       <c r="AE26" s="6">
         <v>86.9</v>
       </c>
       <c r="AF26" s="6">
         <v>0.3</v>
       </c>
     </row>
     <row r="27" spans="1:32">
       <c r="A27" s="5"/>
       <c r="B27" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C27" s="6">
         <v>11.0</v>
       </c>
       <c r="D27" s="6">
         <v>0.7</v>
       </c>
       <c r="E27" s="6">
         <v>11.6</v>
       </c>
       <c r="F27" s="6">
         <v>1.4</v>
       </c>
       <c r="G27" s="6">
         <v>9.9</v>
       </c>
       <c r="H27" s="6">
         <v>1.4</v>
       </c>
       <c r="I27" s="6">
         <v>5.8</v>
       </c>
       <c r="J27" s="6">
         <v>0.7</v>
       </c>
@@ -2491,157 +2494,157 @@
       <c r="Z27" s="6">
         <v>1.0</v>
       </c>
       <c r="AA27" s="6">
         <v>13.6</v>
       </c>
       <c r="AB27" s="6">
         <v>1.0</v>
       </c>
       <c r="AC27" s="6">
         <v>15.4</v>
       </c>
       <c r="AD27" s="6">
         <v>0.9</v>
       </c>
       <c r="AE27" s="6">
         <v>13.1</v>
       </c>
       <c r="AF27" s="6">
         <v>0.3</v>
       </c>
     </row>
     <row r="28" spans="1:32">
       <c r="A28" s="5"/>
       <c r="B28" s="5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C28" s="6">
         <v>100.0</v>
       </c>
       <c r="D28" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E28" s="6">
         <v>100.0</v>
       </c>
       <c r="F28" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G28" s="6">
         <v>100.0</v>
       </c>
       <c r="H28" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="I28" s="6">
         <v>100.0</v>
       </c>
       <c r="J28" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="K28" s="6">
         <v>100.0</v>
       </c>
       <c r="L28" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="M28" s="6">
         <v>100.0</v>
       </c>
       <c r="N28" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="O28" s="6">
         <v>100.0</v>
       </c>
       <c r="P28" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="Q28" s="6">
         <v>100.0</v>
       </c>
       <c r="R28" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="S28" s="6">
         <v>100.0</v>
       </c>
       <c r="T28" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="U28" s="6">
         <v>100.0</v>
       </c>
       <c r="V28" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="W28" s="6">
         <v>100.0</v>
       </c>
       <c r="X28" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="Y28" s="6">
         <v>100.0</v>
       </c>
       <c r="Z28" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="AA28" s="6">
         <v>100.0</v>
       </c>
       <c r="AB28" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="AC28" s="6">
         <v>100.0</v>
       </c>
       <c r="AD28" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="AE28" s="6">
         <v>100.0</v>
       </c>
       <c r="AF28" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="29" spans="1:32" customHeight="1" ht="21.75">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1210639/392388</t>
           </r>
         </is>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3"/>
       <c r="E29" s="3"/>
       <c r="F29" s="3"/>
       <c r="G29" s="3"/>
       <c r="H29" s="3"/>
       <c r="I29" s="3"/>
       <c r="J29" s="3"/>
       <c r="K29" s="3"/>
       <c r="L29" s="3"/>
@@ -2657,245 +2660,245 @@
       <c r="V29" s="3"/>
       <c r="W29" s="3"/>
       <c r="X29" s="3"/>
       <c r="Y29" s="3"/>
       <c r="Z29" s="3"/>
       <c r="AA29" s="3"/>
       <c r="AB29" s="3"/>
       <c r="AC29" s="3"/>
       <c r="AD29" s="3"/>
       <c r="AE29" s="3"/>
       <c r="AF29" s="3"/>
     </row>
     <row r="32" spans="1:32">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">numero totale di fusti</t>
+            <t xml:space="preserve">total number of stems</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #3</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:32" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="35" spans="1:32">
       <c r="A35" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">proprietà (2 classi)</t>
+            <t xml:space="preserve">ownership (2 categories)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #94</t>
           </r>
         </is>
       </c>
     </row>
     <row r="36" spans="1:32" customHeight="1" ht="29">
       <c r="A36" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="38" spans="1:32">
       <c r="A38" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">stato dell'albero (vivo/morto)</t>
+            <t xml:space="preserve">tree state (living/dead)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1265</t>
           </r>
         </is>
       </c>
     </row>
     <row r="39" spans="1:32" customHeight="1" ht="29">
       <c r="A39" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="41" spans="1:32">
       <c r="A41" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione economica</t>
+            <t xml:space="preserve">economic region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="42" spans="1:32" customHeight="1" ht="29">
       <c r="A42" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="44" spans="1:32">
       <c r="A44" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+            <t xml:space="preserve">accessible forest without shrub forest</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="45" spans="1:32" customHeight="1" ht="29">
       <c r="A45" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="47" spans="1:32">
       <c r="A47" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="48" spans="1:32" customHeight="1" ht="29">
       <c r="A48" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AF1"/>
     <mergeCell ref="A2:AF2"/>
     <mergeCell ref="A3:AF3"/>
     <mergeCell ref="A4:AF4"/>
     <mergeCell ref="A5:AF5"/>
     <mergeCell ref="A6:AF6"/>
     <mergeCell ref="A7:AF7"/>
     <mergeCell ref="A8:AF8"/>
     <mergeCell ref="C10:AF10"/>
     <mergeCell ref="C11:D11"/>
     <mergeCell ref="E11:F11"/>
     <mergeCell ref="G11:H11"/>
     <mergeCell ref="I11:J11"/>
     <mergeCell ref="K11:L11"/>
     <mergeCell ref="M11:N11"/>
     <mergeCell ref="O11:P11"/>
     <mergeCell ref="Q11:R11"/>
     <mergeCell ref="S11:T11"/>
     <mergeCell ref="U11:V11"/>
     <mergeCell ref="W11:X11"/>
     <mergeCell ref="Y11:Z11"/>