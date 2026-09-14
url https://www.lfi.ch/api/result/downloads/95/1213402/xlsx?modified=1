--- v0 (2026-09-14)
+++ v1 (2026-09-14)
@@ -14,261 +14,261 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
-    <t>NFI5</t>
-[...50 lines deleted...]
-    <t>forest without shrub forest - shrub forest</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>superficie forestale</t>
+  </si>
+  <si>
+    <t>fasce vegetazionali NaiS (6 classi) · bosco esclusi gli arbusteti, arbusteto</t>
+  </si>
+  <si>
+    <t>suddivisione regionale: regione biogeografica</t>
+  </si>
+  <si>
+    <t>unità: %, totale colonna</t>
+  </si>
+  <si>
+    <t>insieme analizzato: bosco IFN4/IFN5</t>
+  </si>
+  <si>
+    <t>reticolo: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+  </si>
+  <si>
+    <t>stato 2018/26</t>
+  </si>
+  <si>
+    <t>regione biogeografica</t>
+  </si>
+  <si>
+    <t>Giura</t>
+  </si>
+  <si>
+    <t>Altopiano</t>
+  </si>
+  <si>
+    <t>Versante nord delle Alpi</t>
+  </si>
+  <si>
+    <t>Alpi centrali occidentali</t>
+  </si>
+  <si>
+    <t>Alpi centrali orientali</t>
+  </si>
+  <si>
+    <t>Versante sud delle Alpi</t>
+  </si>
+  <si>
+    <t>Svizzera</t>
+  </si>
+  <si>
+    <t>fasce vegetazionali NaiS (6 classi)</t>
+  </si>
+  <si>
+    <t>bosco esclusi gli arbusteti, arbusteto</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>forest without shrub forest</t>
-[...26 lines deleted...]
-    <t>© WSL, Swiss National Forest Inventory, 17.05.2024</t>
+    <t>bosco senza arbusteto</t>
+  </si>
+  <si>
+    <t>arbusteto</t>
+  </si>
+  <si>
+    <t>totale</t>
+  </si>
+  <si>
+    <t>subalpina superiore</t>
+  </si>
+  <si>
+    <t>subalpina</t>
+  </si>
+  <si>
+    <t>altimontana</t>
+  </si>
+  <si>
+    <t>montana inferiore e superiore</t>
+  </si>
+  <si>
+    <t>submontana</t>
+  </si>
+  <si>
+    <t>iperinsubrica e collinare</t>
+  </si>
+  <si>
+    <t>© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
   </si>
   <si>
     <t xml:space="preserve">Auswertungsart: </t>
   </si>
   <si>
     <t>Zustand [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Inventur: </t>
   </si>
   <si>
-    <t>NFI5 [550]</t>
-[...20 lines deleted...]
-Demarcation of Switzerland into six regions with similar flora and fauna. The six regions correspond to the basic categories in the publication «The Biogeographical Regions of Switzerland», which was published by FOEN in 2022.</t>
+    <t>IFN5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">reticolo: </t>
+  </si>
+  <si>
+    <t>reticolo 1,4 km, sottoreticoli 1 a 5 [1746]
+Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">insieme analizzato: </t>
+  </si>
+  <si>
+    <t>bosco IFN4/IFN5 [2604]
+Area che soddisfa la definizione di bosco dell'IFN sia nell'IFN4 (2009-2017) che nell'IFN5 (2018-2026), ossia che è «bosco esclusi gli arbusteti» o «arbusteto».</t>
+  </si>
+  <si>
+    <t xml:space="preserve">suddivisione regionale: </t>
+  </si>
+  <si>
+    <t>regione biogeografica [BIOGEOC6R2005, 2586]
+Suddivisione della Svizzera in sei regioni con flora e fauna simili. Le sei regioni corrispondono alla suddivisione di base nella pubblicazione «Le regioni biogeografiche della Svizzera», edita dall'UFAM nel 2022.</t>
   </si>
   <si>
     <t xml:space="preserve">Stratifizierung: </t>
   </si>
   <si>
     <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
   </si>
   <si>
     <t xml:space="preserve">Zielgrösse 1: </t>
   </si>
   <si>
-    <t>forest area [44], ha
-All areas designated as forest according to the NFI forest definition. The forest definition includes shrub forest. The target variable "forest area" is also used when classifying the total area as forest or non-forest.</t>
+    <t>superficie forestale [44], ha
+Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
   </si>
   <si>
     <t xml:space="preserve">Datum: </t>
   </si>
   <si>
     <t>gerechnet am 25.05.2019 00:00:00</t>
   </si>
   <si>
     <t xml:space="preserve">Zielgrösse 2: </t>
   </si>
   <si>
     <t xml:space="preserve">Format: </t>
   </si>
   <si>
     <t>Einheit: , Dezimalstellen: 1</t>
   </si>
   <si>
     <t xml:space="preserve">Zeitbezug: </t>
   </si>
   <si>
     <t xml:space="preserve">Flächenbezug: </t>
   </si>
   <si>
     <t>absolut [2]</t>
   </si>
   <si>
     <t xml:space="preserve">Schätzfehler: </t>
   </si>
   <si>
     <t>absolut [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Bezugstyp: </t>
   </si>
   <si>
-    <t>column total [3]</t>
+    <t>totale colonna [3]</t>
   </si>
   <si>
     <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
   </si>
   <si>
-    <t>altitudinal vegetation belts (NaiS; 6 classes) [NAISHSTKOMB6KL, 2633]
-Altitudinal vegetation belts in the system used in the guidelines for monitoring the sustainability and performance of protection forests (NaiS; Frehner et al. 2005), reduced to six classes. The variable represents a simplification of the NaiS altitudinal vegetation belts with ten classes (NAISHSTKOMB) in which the classes «hyperinsubric» and «colline» are merged with «colline with beech» to form the class «hyperinsubric and colline» and the class «lower montane» with «upper montane» and «lower/upper montane» to form the class «lower and upper montane». The information is based on the altitudinal vegetation belts determined by experts (accessible forest sample plots of NFI4 on the 1.4-km network; Arge Frehner et al. 2020), as well as on the altitudinal vegetation belts modelled for the period 1981-2010 (other sample plots; Zischg et al. 2021).</t>
+    <t>fasce vegetazionali NaiS (6 classi) [NAISHSTKOMB6KL, 2633]
+Fasce vegetazionali secondo il sistema delle linee guida «Continuità nel bosco di protezione e controllo dell'efficacia» (NaiS; Frehner et al. 2005), ridotto a sei classi. Questa variabile rappresenta una semplificazione delle fasce vegetazionali NaiS in dieci classi (NAISHSTKOMB), per cui le classi «iperinsubrica», «collinare» e «collinare con faggio» vengono riunite nella classe «iperinsubrica e collinare», mentre le fasce «montana inferiore», «montana superiore» e «montana inferiore/superiore» vengono riunite nella classe «montana inferiore e superiore». Le indicazioni si basano sulle fasce vegetazionali determinate da esperti (aree di saggio in bosco e accessibili dell'IFN4 sul reticolo di 1,4 km; Arge Frehner et al. 2020) e d'altro canto sulle fasce vegetazionali modellizzate per il periodo 1981-2010 (restanti aree di saggio; Zischg et al. 2021).</t>
   </si>
   <si>
     <t>gerechnet am 13.05.2024 07:19:14</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, original: </t>
   </si>
   <si>
-    <t>n/a, upper subalpine, subalpine, high-montane, lower and upper montane, submontane, hyperinsubric and colline, total</t>
+    <t>nessuna indicazione, subalpina superiore, subalpina, altimontana, montana inferiore e superiore, submontana, iperinsubrica e collinare, totale</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, umkodiert: </t>
   </si>
   <si>
     <t xml:space="preserve">Klassifizierungsmerkmal 2: </t>
   </si>
   <si>
-    <t>forest without shrub forest - shrub forest [TYP2, 1697]
-Type of forest in two classes: «forest without shrub forest» or «shrub forest». Reference: Field Survey (MID 816) or - if the forest is inaccessible – aerial photo interpretation</t>
+    <t>bosco esclusi gli arbusteti, arbusteto [TYP2, 1697]
+Tipo di bosco in due classi (bosco esclusi gli arbusteti, arbusteto). Fonte: rilievo sul terreno (MID 816) oppure, se il bosco non è accessibile, interpretazione di foto aeree</t>
   </si>
   <si>
     <t>gerechnet am 20.03.2024 06:42:19</t>
   </si>
   <si>
-    <t>n/a, forest without shrub forest, shrub forest, total</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">other: </t>
+    <t>nessuna indicazione, bosco senza arbusteto, arbusteto, totale</t>
+  </si>
+  <si>
+    <t xml:space="preserve">altri: </t>
   </si>
   <si>
     <t xml:space="preserve">Stichprobenumfang: </t>
   </si>
   <si>
     <t>nicht anzeigen</t>
   </si>
   <si>
     <t xml:space="preserve">Tabelle transponiert: </t>
   </si>
   <si>
     <t>nicht transponiert [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Sprache: </t>
   </si>
   <si>
     <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -654,62 +654,62 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P74"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="B46" sqref="B46:P74"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="32" customWidth="true" style="0"/>
     <col min="2" max="2" width="32" customWidth="true" style="0"/>
     <col min="3" max="3" width="6" customWidth="true" style="0"/>
     <col min="4" max="4" width="5" customWidth="true" style="0"/>
-    <col min="5" max="5" width="6" customWidth="true" style="0"/>
-[...10 lines deleted...]
-    <col min="16" max="16" width="8" customWidth="true" style="0"/>
+    <col min="5" max="5" width="7" customWidth="true" style="0"/>
+    <col min="6" max="6" width="7" customWidth="true" style="0"/>
+    <col min="7" max="7" width="14" customWidth="true" style="0"/>
+    <col min="8" max="8" width="14" customWidth="true" style="0"/>
+    <col min="9" max="9" width="15" customWidth="true" style="0"/>
+    <col min="10" max="10" width="15" customWidth="true" style="0"/>
+    <col min="11" max="11" width="14" customWidth="true" style="0"/>
+    <col min="12" max="12" width="14" customWidth="true" style="0"/>
+    <col min="13" max="13" width="14" customWidth="true" style="0"/>
+    <col min="14" max="14" width="14" customWidth="true" style="0"/>
+    <col min="15" max="15" width="6" customWidth="true" style="0"/>
+    <col min="16" max="16" width="6" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>4</v>