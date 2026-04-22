--- v1 (2026-01-23)
+++ v2 (2026-04-22)
@@ -17,421 +17,421 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>volume del legno di fusto commerciabile (HG 2010)</t>
+    <t>volume du bois fort de tige (UCB 2010)</t>
   </si>
   <si>
-    <t>tipo di assortimento · classi di assortimento (HG 2010)</t>
+    <t>assortiment · classes d'assortiments (USC 2010)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: regione economica</t>
+      <t xml:space="preserve">: région économique</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
       <t xml:space="preserve">: m³/ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
+    <t>état 2018/26</t>
   </si>
   <si>
-    <t>regione economica</t>
+    <t>région économique</t>
   </si>
   <si>
-    <t>Giura Ovest</t>
+    <t>Ouest du Jura</t>
   </si>
   <si>
-    <t>Giura Est</t>
+    <t>Est du Jura</t>
   </si>
   <si>
-    <t>Altopiano Ovest</t>
+    <t>Ouest du Plateau</t>
   </si>
   <si>
-    <t>Altopiano Centro</t>
+    <t>Centre du Plateau</t>
   </si>
   <si>
-    <t>Altopiano Est</t>
+    <t>Est du Plateau</t>
   </si>
   <si>
-    <t>Prealpi Ovest</t>
+    <t>Ouest des Préalpes</t>
   </si>
   <si>
-    <t>Prealpi Centro</t>
+    <t>Centre des Préalpes</t>
   </si>
   <si>
-    <t>Prealpi Est</t>
+    <t>Est des Préalpes</t>
   </si>
   <si>
-    <t>Alpi Nord-Ovest</t>
+    <t>Nord-ouest des Alpes</t>
   </si>
   <si>
-    <t>Alpi Centro</t>
+    <t>Centre des Alpes</t>
   </si>
   <si>
-    <t>Alpi Nord-Est</t>
+    <t>Nord-est des Alpes</t>
   </si>
   <si>
-    <t>Alpi Sud-Ovest</t>
+    <t>Sud-ouest des Alpes</t>
   </si>
   <si>
-    <t>Alpi Sud-Est</t>
+    <t>Sud-est des Alpes</t>
   </si>
   <si>
-    <t>Sud delle Alpi</t>
+    <t>Sud des Alpes</t>
   </si>
   <si>
-    <t>Svizzera</t>
+    <t>Suisse</t>
   </si>
   <si>
-    <t>tipo di assortimento</t>
+    <t>assortiment</t>
   </si>
   <si>
-    <t>classi di assortimento (HG 2010)</t>
+    <t>classes d'assortiments (USC 2010)</t>
   </si>
   <si>
     <t>m³/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>legname di piccole dimensioni</t>
+    <t>petit bois</t>
   </si>
   <si>
-    <t>classi 1 e 2</t>
+    <t>classes 1 et 2</t>
   </si>
   <si>
-    <t>classi 3 e 4</t>
+    <t>classes 3 et 4</t>
   </si>
   <si>
-    <t>classi 5 e 6</t>
+    <t>classes 5 et 6</t>
   </si>
   <si>
-    <t>totale</t>
+    <t>total</t>
   </si>
   <si>
-    <t>legno di conifere</t>
+    <t>bois résineux</t>
   </si>
   <si>
-    <t>legno corto di conifere</t>
+    <t>bois court résineux</t>
   </si>
   <si>
-    <t>legname medio-lungo di conifere</t>
+    <t>bois mi-long résineux</t>
   </si>
   <si>
-    <t>legname lungo di conifere</t>
+    <t>bois long résineux</t>
   </si>
   <si>
-    <t>tondame di latifoglie</t>
+    <t>bois rond feuillus</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1213913/395662</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">volume del legno di fusto commerciabile (HG 2010)</t>
+      <t xml:space="preserve">volume du bois fort de tige (UCB 2010)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #211</t>
     </r>
   </si>
   <si>
-    <t>Volume di legno del fusto senza corteccia e senza ceppaia di almeno 7 cm di diametro (limite del legno commerciabile) di tutti gli alberi e arbusti di almeno 12 cm di diametro a petto d'uomo (DPU), determinato attraverso le funzioni delle forme del fusto secondo Kaufmann (2001). Gli assortimenti sono stati definiti secondo l'edizione del 2010 degli usi svizzeri del commercio di legname grezzo (HG2010).</t>
+    <t>Volume de bois de tige sans écorce ni souche d'au moins 7 cm de diamètre (limite du bois fort) de tous les arbres et arbustes d'au moins 12 cm de diamètre à hauteur de poitrine (DHP), déterminé au moyen des fonctions de volume de tige selon Kaufmann (2001). Les assortiments ont été définis selon l'édition de 2010 des Usages suisses du commerce du bois brut (UCB).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">tipo di assortimento</t>
+      <t xml:space="preserve">assortiment</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2221</t>
     </r>
   </si>
   <si>
-    <t>Classificazione in lunghezza del legname tondo, in cinque classi (4 per il legno di conifere e 1 per il legno di latifoglie) in base alle pratiche commerciali svizzere per il legno grezzo, edizioni 2010 e 2021 (HG 2010). Fonte: inchiesta presso il servizio forestale (MID 2020: Längensortierung des Nadelrundholzes)</t>
+    <t>Tri des longueurs de bois ronds en cinq classes de longueur (4 pour les résineux et 1 pour les feuillus) selon les Usages suisses du commerce du bois brut, éditions de 2010 et 2021 (USC 2010). Source: enquête auprès des services forestiers (MID 2020: Classement des bois ronds résineux d'après les classes de longueur)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">classi di assortimento (HG 2010)</t>
+      <t xml:space="preserve">classes d'assortiments (USC 2010)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1788</t>
     </r>
   </si>
   <si>
-    <t>Assortimento per diametro del legname tondo in quattro classi in base alle pratiche commerciali svizzere, edizioni 2010 e 2021 (HG 2010). Le classi 1 e 2, 3 e 4 rispettivamente 5 e 6 della HG 2010 sono rappruppate ognuna in una sola classe.</t>
+    <t>Assortiment de bois ronds en quatre classes de diamètre selon les Usages suisses du commerce du bois brut, éditions de 2010 et 2021 (USC 2010). Les classes 1 et 2, 3 et 4 ainsi que 5 et 6 des USC 2010 sont regroupées par deux pour former une classe.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione economica</t>
+      <t xml:space="preserve">région économique</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in 14 regioni (2 nel Giura, 3 nell'Altopiano, 3 nelle Prealpi, 5 nelle Alpi e 1 per il Sud delle Alpi). Le Regioni economiche rappresentano una suddivisione delle Regioni di produzione in base a criteri economico-geografici.</t>
+    <t>Découpage de la Suisse en 14 régions (2 dans le Jura, 3 sur le Plateau, 3 dans les Préalpes, 5 dans les régions alpines et 1 au sud des Alpes). Les régions économiques sont une subdivision des régions de production selon des points de vue économiques et géographiques.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Bosco che, sia nell'IFN4 (2009-2017) sia nell'IFN5 (2018-2026), era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+    <t>Forêt couverte par des arbustes sur moins des deux tiers de sa surface et atteignable à pied, tant dans l'IFN4 (2009-2017) que dans l'IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -783,52 +783,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AF74"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="37.705" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="41.133" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="42.275" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="9.283" bestFit="true" customWidth="true" style="0"/>
@@ -5114,51 +5114,51 @@
         <v>228.7</v>
       </c>
       <c r="AD54" s="6">
         <v>4</v>
       </c>
       <c r="AE54" s="6">
         <v>309.4</v>
       </c>
       <c r="AF54" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:32" customHeight="1" ht="21.75">
       <c r="A55" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1213913/395662</t>
           </r>
         </is>
       </c>
       <c r="C55" s="3"/>
       <c r="D55" s="3"/>
       <c r="E55" s="3"/>
       <c r="F55" s="3"/>
       <c r="G55" s="3"/>
       <c r="H55" s="3"/>
       <c r="I55" s="3"/>
       <c r="J55" s="3"/>
       <c r="K55" s="3"/>
       <c r="L55" s="3"/>
@@ -5174,226 +5174,226 @@
       <c r="V55" s="3"/>
       <c r="W55" s="3"/>
       <c r="X55" s="3"/>
       <c r="Y55" s="3"/>
       <c r="Z55" s="3"/>
       <c r="AA55" s="3"/>
       <c r="AB55" s="3"/>
       <c r="AC55" s="3"/>
       <c r="AD55" s="3"/>
       <c r="AE55" s="3"/>
       <c r="AF55" s="3"/>
     </row>
     <row r="58" spans="1:32">
       <c r="A58" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">volume del legno di fusto commerciabile (HG 2010)</t>
+            <t xml:space="preserve">volume du bois fort de tige (UCB 2010)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #211</t>
           </r>
         </is>
       </c>
     </row>
     <row r="59" spans="1:32" customHeight="1" ht="29">
       <c r="A59" s="1" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="61" spans="1:32">
       <c r="A61" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">tipo di assortimento</t>
+            <t xml:space="preserve">assortiment</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2221</t>
           </r>
         </is>
       </c>
     </row>
     <row r="62" spans="1:32" customHeight="1" ht="29">
       <c r="A62" s="1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="64" spans="1:32">
       <c r="A64" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">classi di assortimento (HG 2010)</t>
+            <t xml:space="preserve">classes d'assortiments (USC 2010)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1788</t>
           </r>
         </is>
       </c>
     </row>
     <row r="65" spans="1:32" customHeight="1" ht="29">
       <c r="A65" s="1" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="67" spans="1:32">
       <c r="A67" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione economica</t>
+            <t xml:space="preserve">région économique</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="68" spans="1:32" customHeight="1" ht="29">
       <c r="A68" s="1" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="70" spans="1:32">
       <c r="A70" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="71" spans="1:32" customHeight="1" ht="29">
       <c r="A71" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="73" spans="1:32">
       <c r="A73" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="74" spans="1:32" customHeight="1" ht="29">
       <c r="A74" s="1" t="s">
         <v>52</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AF1"/>
     <mergeCell ref="A2:AF2"/>