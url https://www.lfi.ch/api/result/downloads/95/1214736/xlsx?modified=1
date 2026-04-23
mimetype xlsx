--- v2 (2026-01-23)
+++ v3 (2026-04-23)
@@ -14,466 +14,466 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
-    <t>LFI5</t>
+    <t>IFN5</t>
   </si>
   <si>
-    <t>Basalfläche</t>
+    <t>surface terrière</t>
   </si>
   <si>
-    <t>Brusthöhendurchmesser (10 Klassen) · Hauptbaumart</t>
+    <t>diamètre à hauteur de poitrine (10 classes) · essence principale</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: Wirtschaftsregion</t>
+      <t xml:space="preserve">: région économique</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
       <t xml:space="preserve">: m²/ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>Zustand 2018/26</t>
+    <t>état 2018/26</t>
   </si>
   <si>
-    <t>Wirtschaftsregion</t>
+    <t>région économique</t>
   </si>
   <si>
-    <t>Jura West</t>
+    <t>Ouest du Jura</t>
   </si>
   <si>
-    <t>Jura Ost</t>
+    <t>Est du Jura</t>
   </si>
   <si>
-    <t>Mittelland West</t>
+    <t>Ouest du Plateau</t>
   </si>
   <si>
-    <t>Mittelland Mitte</t>
+    <t>Centre du Plateau</t>
   </si>
   <si>
-    <t>Mittelland Ost</t>
+    <t>Est du Plateau</t>
   </si>
   <si>
-    <t>Voralpen West</t>
+    <t>Ouest des Préalpes</t>
   </si>
   <si>
-    <t>Voralpen Mitte</t>
+    <t>Centre des Préalpes</t>
   </si>
   <si>
-    <t>Voralpen Ost</t>
+    <t>Est des Préalpes</t>
   </si>
   <si>
-    <t>Alpen Nordwest</t>
+    <t>Nord-ouest des Alpes</t>
   </si>
   <si>
-    <t>Alpen Mitte</t>
+    <t>Centre des Alpes</t>
   </si>
   <si>
-    <t>Alpen Nordost</t>
+    <t>Nord-est des Alpes</t>
   </si>
   <si>
-    <t>Alpen Südwest</t>
+    <t>Sud-ouest des Alpes</t>
   </si>
   <si>
-    <t>Alpen Südost</t>
+    <t>Sud-est des Alpes</t>
   </si>
   <si>
-    <t>Alpensüdseite</t>
+    <t>Sud des Alpes</t>
   </si>
   <si>
-    <t>Schweiz</t>
+    <t>Suisse</t>
   </si>
   <si>
-    <t>Brusthöhendurchmesser (10 Klassen)</t>
+    <t>diamètre à hauteur de poitrine (10 classes)</t>
   </si>
   <si>
-    <t>Hauptbaumart</t>
+    <t>essence principale</t>
   </si>
   <si>
     <t>m²/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>Fichte</t>
+    <t>épicéa</t>
   </si>
   <si>
-    <t>Tanne</t>
+    <t>sapin</t>
   </si>
   <si>
-    <t>Föhre</t>
+    <t>pin</t>
   </si>
   <si>
-    <t>Lärche</t>
+    <t>mélèze</t>
   </si>
   <si>
-    <t>Arve</t>
+    <t>arole</t>
   </si>
   <si>
-    <t>übrige Nadelhölzer</t>
+    <t>autres résineux</t>
   </si>
   <si>
-    <t>Buche</t>
+    <t>hêtre</t>
   </si>
   <si>
-    <t>Ahorn</t>
+    <t>érable</t>
   </si>
   <si>
-    <t>Esche</t>
+    <t>frêne</t>
   </si>
   <si>
-    <t>Eiche</t>
+    <t>chêne</t>
   </si>
   <si>
-    <t>Kastanie</t>
+    <t>châtaignier</t>
   </si>
   <si>
-    <t>übrige Laubhölzer</t>
+    <t>autres feuillus</t>
   </si>
   <si>
-    <t>nicht bestimmbar</t>
+    <t>indéterminable</t>
   </si>
   <si>
-    <t>Total</t>
+    <t>total</t>
   </si>
   <si>
     <t>12-20 cm</t>
   </si>
   <si>
     <t>21-30 cm</t>
   </si>
   <si>
     <t>31-40 cm</t>
   </si>
   <si>
     <t>41-50 cm</t>
   </si>
   <si>
     <t>51-60 cm</t>
   </si>
   <si>
     <t>61-70 cm</t>
   </si>
   <si>
     <t>71-80 cm</t>
   </si>
   <si>
     <t>81-90 cm</t>
   </si>
   <si>
     <t>91-100 cm</t>
   </si>
   <si>
     <t>&gt;100 cm</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1214736/396485</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Basalfläche</t>
+      <t xml:space="preserve">surface terrière</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #92</t>
     </r>
   </si>
   <si>
-    <t>Summe der Stammquerschnittsflächen in 1,3 m Höhe (BHD-Messstelle) aller lebenden Bäume und Sträucher (stehende und liegende) ab 12 cm Brusthöhendurchmesser (BHD). Synonym für Basalfläche: Grundfläche.</t>
+    <t>Somme des sections transversales à 1,3 m de hauteur de tous les arbres et arbustes vifs (sur pied et à terre) avec un diamètre à hauteur de poitrine (DHP) d’au moins 12 cm.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Brusthöhendurchmesser (10 Klassen)</t>
+      <t xml:space="preserve">diamètre à hauteur de poitrine (10 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1317</t>
     </r>
   </si>
   <si>
-    <t>Brusthöhendurchmesser (BHD) der Bäume und Sträucher ab 12 cm BHD in zehn Klassen. Grundlage: Feldaufnahme (MID 60: Brusthöhendurchmesser, MID 62: Umfang)</t>
+    <t>Diamètre à hauteur de poitrine (DHP) des arbres et arbustes à partir de 12 cm de diamètre, en dix classes. Source: relevé de terrain (MID 60: Brusthöhendurchmesser, MID 62: Umfang)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Hauptbaumart</t>
+      <t xml:space="preserve">essence principale</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #90</t>
     </r>
   </si>
   <si>
-    <t>Art der Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD) mit einzelnen Klassen für die zehn häufigsten Arten bzw. Artengruppen der Schweiz («Hauptbaumarten») und den Klassen «übrige Nadelbäume» und «übrige Laubbäume» für die restlichen Arten. Als Hauptbaumarten gelten: Fichte (Picea spp.), Tanne (Abies spp.), Föhre (Pinus sylvestris, P. nigra, P. strobus, P. mugo subsp. uncinata), Lärche (Larix spp.), Arve (Pinus cembra), Buche (Fagus sylvatica), Ahorn (Acer spp.), Esche (Fraxinus spp.), Eiche (Quercus spp.) und Kastanie (Castanea sativa). Grundlage: Feldaufnahme (MID 50: Baumart)</t>
+    <t>Espèce d'arbre et d'arbuste à partir d'un diamètre à hauteur de poitrine (DHP) de 12 cm, avec des classes individuelles pour les dix espèces ou groupes d'espèces les plus fréquents en Suisse («essences principales») et les classes «autres résineux» et «autres feuillus» pour les autres espèces. Les essences principales sont les épicéas (Picea spp.), les sapins (Abies spp.), les pins (Pinus sylvestris, P. nigra, P. strobus, P. mugo subsp. uncinata), les mélèzes (Larix spp.), l'arole (Pinus cembra), le hêtre (Fagus sylvatica), les érables (Acer spp.), les frênes (Fraxinus spp.), les chênes (Quercus spp.) et le châtaignier (Castanea sativa). Source: relevé de terrain (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Wirtschaftsregion</t>
+      <t xml:space="preserve">région économique</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Gliederung der Schweiz mit 14 Regionen (2 Jura-, 3 Mittelland-, 3 Voralpen-, 5 Alpenregionen sowie 1 Region für die Alpensüdseite). Die Wirtschaftsregionen stellen eine Unterteilung der Produktionsregionen nach wirtschaftsgeografischen Gesichtpunkten dar.</t>
+    <t>Découpage de la Suisse en 14 régions (2 dans le Jura, 3 sur le Plateau, 3 dans les Préalpes, 5 dans les régions alpines et 1 au sud des Alpes). Les régions économiques sont une subdivision des régions de production selon des points de vue économiques et géographiques.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Wald, der in den fünf Inventuren LFI1 (1983-1985), LFI2 (1993-1995), LFI3 (2004-2006), LFI4 (2009-2017) und LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
+    <t>Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -825,52 +825,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AF212"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="43.418" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="54.13" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="24.565" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="9.283" bestFit="true" customWidth="true" style="0"/>
@@ -18414,51 +18414,51 @@
         <v>33.8</v>
       </c>
       <c r="AD192" s="6">
         <v>4</v>
       </c>
       <c r="AE192" s="6">
         <v>32.4</v>
       </c>
       <c r="AF192" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:32" customHeight="1" ht="21.75">
       <c r="A193" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1214736/396485</t>
           </r>
         </is>
       </c>
       <c r="C193" s="3"/>
       <c r="D193" s="3"/>
       <c r="E193" s="3"/>
       <c r="F193" s="3"/>
       <c r="G193" s="3"/>
       <c r="H193" s="3"/>
       <c r="I193" s="3"/>
       <c r="J193" s="3"/>
       <c r="K193" s="3"/>
       <c r="L193" s="3"/>
@@ -18474,226 +18474,226 @@
       <c r="V193" s="3"/>
       <c r="W193" s="3"/>
       <c r="X193" s="3"/>
       <c r="Y193" s="3"/>
       <c r="Z193" s="3"/>
       <c r="AA193" s="3"/>
       <c r="AB193" s="3"/>
       <c r="AC193" s="3"/>
       <c r="AD193" s="3"/>
       <c r="AE193" s="3"/>
       <c r="AF193" s="3"/>
     </row>
     <row r="196" spans="1:32">
       <c r="A196" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Basalfläche</t>
+            <t xml:space="preserve">surface terrière</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #92</t>
           </r>
         </is>
       </c>
     </row>
     <row r="197" spans="1:32" customHeight="1" ht="29">
       <c r="A197" s="1" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="199" spans="1:32">
       <c r="A199" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Brusthöhendurchmesser (10 Klassen)</t>
+            <t xml:space="preserve">diamètre à hauteur de poitrine (10 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1317</t>
           </r>
         </is>
       </c>
     </row>
     <row r="200" spans="1:32" customHeight="1" ht="29">
       <c r="A200" s="1" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="202" spans="1:32">
       <c r="A202" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Hauptbaumart</t>
+            <t xml:space="preserve">essence principale</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #90</t>
           </r>
         </is>
       </c>
     </row>
     <row r="203" spans="1:32" customHeight="1" ht="29">
       <c r="A203" s="1" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="205" spans="1:32">
       <c r="A205" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Wirtschaftsregion</t>
+            <t xml:space="preserve">région économique</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="206" spans="1:32" customHeight="1" ht="29">
       <c r="A206" s="1" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="208" spans="1:32">
       <c r="A208" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="209" spans="1:32" customHeight="1" ht="29">
       <c r="A209" s="1" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="211" spans="1:32">
       <c r="A211" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="212" spans="1:32" customHeight="1" ht="29">
       <c r="A212" s="1" t="s">
         <v>66</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AF1"/>
     <mergeCell ref="A2:AF2"/>