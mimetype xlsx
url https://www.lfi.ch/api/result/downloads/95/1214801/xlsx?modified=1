--- v0 (2025-12-08)
+++ v1 (2026-04-23)
@@ -14,350 +14,350 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>development stage</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>surface terrière</t>
+  </si>
+  <si>
+    <t>stade de développement</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: production region</t>
+      <t xml:space="preserve">découpage régional</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: région de production</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
       <t xml:space="preserve">: m²/ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: accessible forest without shrub forest NFI1-NFI5</t>
+      <t xml:space="preserve">ensemble analysé</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
-[...9 lines deleted...]
-    <t>production region</t>
+      <t xml:space="preserve">réseau</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+    </r>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région de production</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
     <t>Plateau</t>
   </si>
   <si>
-    <t>Pre-Alps</t>
-[...8 lines deleted...]
-    <t>Switzerland</t>
+    <t>Préalpes</t>
+  </si>
+  <si>
+    <t>Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>m²/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
-[...17 lines deleted...]
-    <t>mixed</t>
+    <t>pas d'indication</t>
+  </si>
+  <si>
+    <t>recrû/fourré</t>
+  </si>
+  <si>
+    <t>perchis</t>
+  </si>
+  <si>
+    <t>jeune futaie</t>
+  </si>
+  <si>
+    <t>futaie moyenne</t>
+  </si>
+  <si>
+    <t>vieille futaie</t>
+  </si>
+  <si>
+    <t>mélangé</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1214801/396550</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">basal area</t>
+      <t xml:space="preserve">surface terrière</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #92</t>
     </r>
   </si>
   <si>
-    <t>Sum of the stem cross-sectional areas at a height of 1.3 m (level for measuring diameter at breast height [dbh]) of living trees and shrubs (standing and lying) with a dbh ≥12 cm.</t>
+    <t>Somme des sections transversales à 1,3 m de hauteur de tous les arbres et arbustes vifs (sur pied et à terre) avec un diamètre à hauteur de poitrine (DHP) d’au moins 12 cm.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">development stage</t>
+      <t xml:space="preserve">stade de développement</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #20</t>
     </r>
   </si>
   <si>
-    <t>Stage of stand development, defined by the dominant diameter at breast height (dbhdom = dbh of the 100 largest [thickest] trees per hectare). Young growth/thicket: dbhdom &lt;12 cm, pole timber: dbhdom 12-30 cm, young timber: dbhdom 31-40 cm, medium timber : dbhdom 41-50 cm, old timber: dbhdom &gt;50 cm, mixed: trees of different development stages, no development stage predominant or groups of different development stages covering &lt; 500 m². Reference: Field Survey (MID 261: Entwicklungsstufe)</t>
+    <t>Étape dans l’évolution du peuplement, définie d’après le diamètre à hauteur de poitrine dominant (DHPdom = DHP des 100 plus gros arbres par hectare). Recrû/fourré: DHPdom &lt;12 cm, perchis: DHPdom 12-30 cm, jeune futaie: DHPdom 31-40 cm, futaie moyenne DHPdom 41-50 cm, vieille futaie: DHP &gt; 50 cm, mélangé: arbres à différents stades de développement, absence de stade de développement dominant, ou groupes à différents stades de développement de moins de 5 ares. Source: relevé de terrain (MID 261: Entwicklungsstufe)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">production region</t>
+      <t xml:space="preserve">région de production</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Demarcation of Switzerland into five regions (Jura, Plateau, Pre-Alps, Alps and Southern Alps) with relatively uniform growth and timber production conditions. The production regions were established by the Federal Office of Forestry long before the first National Forest Inventory (NFI1, 1983-1985). With a small exception along Lake Geneva, the boundaries of the production regions still follow the municipal boundaries of the time. Unlike the NFI, the Forestry Statistics of the Federal Statistical Office don't use the production regions as demarcation but rather the forestry zones, whose boundaries are somewhat different.</t>
+    <t>Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest NFI1-NFI5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Forest that was less than two-thirds covered with shrubs in the five inventories NFI1 (1983-1985), NFI2 (1993-1995), NFI3 (2004-2006), NFI4 (2009-2017) and NFI5 (2018-2026) and was accessible on foot.</t>
+    <t>Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -709,51 +709,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="29.279" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
@@ -1190,233 +1190,233 @@
         <v>33.8</v>
       </c>
       <c r="K20" s="6">
         <v>4</v>
       </c>
       <c r="L20" s="6">
         <v>32.4</v>
       </c>
       <c r="M20" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:13" customHeight="1" ht="21.75">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1214801/396550</t>
           </r>
         </is>
       </c>
       <c r="B21" s="3"/>
       <c r="C21" s="3"/>
       <c r="D21" s="3"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="J21" s="3"/>
       <c r="K21" s="3"/>
       <c r="L21" s="3"/>
       <c r="M21" s="3"/>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">basal area</t>
+            <t xml:space="preserve">surface terrière</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #92</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:13" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">development stage</t>
+            <t xml:space="preserve">stade de développement</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #20</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:13" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">production region</t>
+            <t xml:space="preserve">région de production</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:13" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest NFI1-NFI5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:13" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:13" customHeight="1" ht="29">
       <c r="A37" s="1" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>