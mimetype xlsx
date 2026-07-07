--- v1 (2026-04-23)
+++ v2 (2026-07-07)
@@ -14,350 +14,350 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>stade de développement</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Basalfläche</t>
+  </si>
+  <si>
+    <t>Entwicklungsstufe</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: région de production</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: Produktionsregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
       <t xml:space="preserve">: m²/ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+      <t xml:space="preserve">Bezugsfläche</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
-[...9 lines deleted...]
-    <t>région de production</t>
+      <t xml:space="preserve">Netz</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+    </r>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Produktionsregion</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Plateau</t>
-[...11 lines deleted...]
-    <t>Suisse</t>
+    <t>Mittelland</t>
+  </si>
+  <si>
+    <t>Voralpen</t>
+  </si>
+  <si>
+    <t>Alpen</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>m²/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>pas d'indication</t>
-[...20 lines deleted...]
-    <t>total</t>
+    <t>keine Angabe</t>
+  </si>
+  <si>
+    <t>Jungwuchs/Dickung</t>
+  </si>
+  <si>
+    <t>Stangenholz</t>
+  </si>
+  <si>
+    <t>schwaches Baumholz</t>
+  </si>
+  <si>
+    <t>mittleres Baumholz</t>
+  </si>
+  <si>
+    <t>starkes Baumholz</t>
+  </si>
+  <si>
+    <t>gemischt</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1214801/396550</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">surface terrière</t>
+      <t xml:space="preserve">Basalfläche</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #92</t>
     </r>
   </si>
   <si>
-    <t>Somme des sections transversales à 1,3 m de hauteur de tous les arbres et arbustes vifs (sur pied et à terre) avec un diamètre à hauteur de poitrine (DHP) d’au moins 12 cm.</t>
+    <t>Summe der Stammquerschnittsflächen in 1,3 m Höhe (BHD-Messstelle) aller lebenden Bäume und Sträucher (stehende und liegende) ab 12 cm Brusthöhendurchmesser (BHD). Synonym für Basalfläche: Grundfläche.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">stade de développement</t>
+      <t xml:space="preserve">Entwicklungsstufe</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #20</t>
     </r>
   </si>
   <si>
-    <t>Étape dans l’évolution du peuplement, définie d’après le diamètre à hauteur de poitrine dominant (DHPdom = DHP des 100 plus gros arbres par hectare). Recrû/fourré: DHPdom &lt;12 cm, perchis: DHPdom 12-30 cm, jeune futaie: DHPdom 31-40 cm, futaie moyenne DHPdom 41-50 cm, vieille futaie: DHP &gt; 50 cm, mélangé: arbres à différents stades de développement, absence de stade de développement dominant, ou groupes à différents stades de développement de moins de 5 ares. Source: relevé de terrain (MID 261: Entwicklungsstufe)</t>
+    <t>Etappe der Bestandesentwicklung, definiert durch den dominanten Brusthöhendurchmesser (BHDdom = BHD der 100 stärksten [dicksten] Bäume pro Hektare). Jungwuchs/Dickung: BHDdom &lt;12 cm, Stangenholz: BHDdom 12-30 cm, schwaches Baumholz: BHDdom 31-40 cm, mittleres Baumholz: BHDdom 41-50 cm, starkes Baumholz: BHDdom &gt;50 cm, gemischt: Bäume verschiedener Entwicklungsstufe, keine Entwicklungsstufe vorherrschend oder Gruppen verschiedener Entwicklungsstufen, die kleiner als 5 Aren sind. Grundlage: Feldaufnahme (MID 261: Entwicklungsstufe)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">région de production</t>
+      <t xml:space="preserve">Produktionsregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
+    <t>Gliederung der Schweiz in fünf Regionen (Jura, Mittelland, Voralpen, Alpen und Alpensüdseite) mit relativ einheitlichen Wuchs- und Holzproduktionsbedingungen. Die Produktionsregionen wurden vom Bundesamt für Forstwesen lange vor dem ersten Landesforstinventar (LFI1, 1983-1985) gebildet. Mit einer kleinen Ausnahme am Genfersee folgen die Grenzen der Produktionsregionen noch immer den damaligen Gemeindegrenzen. Im Gegensatz zum LFI verwendet die vom Bundesamt für Statistik geführte Forststatistik als Gliederung nicht die Produktionsregionen, sondern die Forstzonen, deren Grenzverlauf etwas anders ist.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
+    <t>Wald, der in den fünf Inventuren LFI1 (1983-1985), LFI2 (1993-1995), LFI3 (2004-2006), LFI4 (2009-2017) und LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -709,51 +709,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="29.279" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
@@ -1190,233 +1190,233 @@
         <v>33.8</v>
       </c>
       <c r="K20" s="6">
         <v>4</v>
       </c>
       <c r="L20" s="6">
         <v>32.4</v>
       </c>
       <c r="M20" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:13" customHeight="1" ht="21.75">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1214801/396550</t>
           </r>
         </is>
       </c>
       <c r="B21" s="3"/>
       <c r="C21" s="3"/>
       <c r="D21" s="3"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="J21" s="3"/>
       <c r="K21" s="3"/>
       <c r="L21" s="3"/>
       <c r="M21" s="3"/>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">surface terrière</t>
+            <t xml:space="preserve">Basalfläche</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #92</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:13" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">stade de développement</t>
+            <t xml:space="preserve">Entwicklungsstufe</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #20</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:13" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">région de production</t>
+            <t xml:space="preserve">Produktionsregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:13" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:13" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:13" customHeight="1" ht="29">
       <c r="A37" s="1" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>