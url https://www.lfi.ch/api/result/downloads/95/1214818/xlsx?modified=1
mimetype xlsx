--- v1 (2026-01-23)
+++ v2 (2026-04-23)
@@ -17,347 +17,347 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>area basimetrica</t>
-[...2 lines deleted...]
-    <t>stadio di sviluppo</t>
+    <t>surface terrière</t>
+  </si>
+  <si>
+    <t>stade de développement</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: regione di produzione</t>
+      <t xml:space="preserve">découpage régional</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: région de production</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
       <t xml:space="preserve">: m²/ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">ensemble analysé</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
-[...27 lines deleted...]
-    <t>Svizzera</t>
+      <t xml:space="preserve">réseau</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+    </r>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région de production</t>
+  </si>
+  <si>
+    <t>Jura</t>
+  </si>
+  <si>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>Préalpes</t>
+  </si>
+  <si>
+    <t>Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>m²/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
-[...20 lines deleted...]
-    <t>totale</t>
+    <t>pas d'indication</t>
+  </si>
+  <si>
+    <t>recrû/fourré</t>
+  </si>
+  <si>
+    <t>perchis</t>
+  </si>
+  <si>
+    <t>jeune futaie</t>
+  </si>
+  <si>
+    <t>futaie moyenne</t>
+  </si>
+  <si>
+    <t>vieille futaie</t>
+  </si>
+  <si>
+    <t>mélangé</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1214818/396567</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">area basimetrica</t>
+      <t xml:space="preserve">surface terrière</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #92</t>
     </r>
   </si>
   <si>
-    <t>Somma delle sezioni trasversali a 1,3 m di altezza di tutti gli alberi arbusti vivi (in piedi e a terra) con un diametro a petto d'uomo (DPU) di almeno 12 cm.</t>
+    <t>Somme des sections transversales à 1,3 m de hauteur de tous les arbres et arbustes vifs (sur pied et à terre) avec un diamètre à hauteur de poitrine (DHP) d’au moins 12 cm.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">stadio di sviluppo</t>
+      <t xml:space="preserve">stade de développement</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #20</t>
     </r>
   </si>
   <si>
-    <t>Tappa nell'evoluzione di un popolamento, definito in base al diametro dominante (DPUdom = DPU dei 100 alberi più grossi ad ettaro). Novelleto/spessina: DPUdom &lt;12 cm, perticaia: DPUdom 12-30 cm, fustaia giovane: DPUdom 31-40 cm, fustaia adulta: DPUdom 41-50 cm, fustaia matura: DPUdom &gt;50 cm, misto: alberi di diversi stadi di sviluppo, nessuno stadio di sviluppo predominante oppure gruppi di diversi stadi di sviluppo più piccoli di 5 are. Fonte: rilievo sul terreno (MID 261: Entwicklungsstufe)</t>
+    <t>Étape dans l’évolution du peuplement, définie d’après le diamètre à hauteur de poitrine dominant (DHPdom = DHP des 100 plus gros arbres par hectare). Recrû/fourré: DHPdom &lt;12 cm, perchis: DHPdom 12-30 cm, jeune futaie: DHPdom 31-40 cm, futaie moyenne DHPdom 41-50 cm, vieille futaie: DHP &gt; 50 cm, mélangé: arbres à différents stades de développement, absence de stade de développement dominant, ou groupes à différents stades de développement de moins de 5 ares. Source: relevé de terrain (MID 261: Entwicklungsstufe)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione di produzione</t>
+      <t xml:space="preserve">région de production</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in cinque regioni (Giura, Altopiano, Prealpi, Alpi e Sud delle Alpi) che presentano condizioni di crescita e di produzione di legname relativamente omogenee. Le Regioni di produzione furono elaborate dall'Ufficio federale delle foreste molto prima del primo inventario forestale nazionale (IFN1, 1983-1985). A parte una piccola eccezione attorno al lago Lemano, i confini delle Regioni di produzione corrispondono ai confini dei comuni di allora. Al contrario dell'IFN, la statistica forestale eseguita dall'Ufficio federale di statistica non usa le Regioni di produzione, bensì le Zone forestali, i cui confini hanno un corso leggermente diverso.</t>
+    <t>Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Bosco coperto per meno di due terzi da arbusti e che può essere raggiunto a piedi.</t>
+    <t>Forêt couverte à moins des deux tiers d'arbustes et accessible à pied.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -709,51 +709,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="24.565" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="29.279" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
@@ -1190,233 +1190,233 @@
         <v>29.3</v>
       </c>
       <c r="K20" s="6">
         <v>4</v>
       </c>
       <c r="L20" s="6">
         <v>30.7</v>
       </c>
       <c r="M20" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:13" customHeight="1" ht="21.75">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1214818/396567</t>
           </r>
         </is>
       </c>
       <c r="B21" s="3"/>
       <c r="C21" s="3"/>
       <c r="D21" s="3"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="J21" s="3"/>
       <c r="K21" s="3"/>
       <c r="L21" s="3"/>
       <c r="M21" s="3"/>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">area basimetrica</t>
+            <t xml:space="preserve">surface terrière</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #92</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:13" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">stadio di sviluppo</t>
+            <t xml:space="preserve">stade de développement</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #20</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:13" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione di produzione</t>
+            <t xml:space="preserve">région de production</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:13" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:13" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:13" customHeight="1" ht="29">
       <c r="A37" s="1" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>