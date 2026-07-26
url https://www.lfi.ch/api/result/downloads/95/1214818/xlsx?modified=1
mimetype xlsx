--- v2 (2026-04-23)
+++ v3 (2026-07-26)
@@ -14,350 +14,350 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>stade de développement</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Basalfläche</t>
+  </si>
+  <si>
+    <t>Entwicklungsstufe</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: région de production</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: Produktionsregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
       <t xml:space="preserve">: m²/ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante</t>
+      <t xml:space="preserve">Bezugsfläche</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
-[...9 lines deleted...]
-    <t>région de production</t>
+      <t xml:space="preserve">Netz</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+    </r>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Produktionsregion</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Plateau</t>
-[...11 lines deleted...]
-    <t>Suisse</t>
+    <t>Mittelland</t>
+  </si>
+  <si>
+    <t>Voralpen</t>
+  </si>
+  <si>
+    <t>Alpen</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>m²/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>pas d'indication</t>
-[...20 lines deleted...]
-    <t>total</t>
+    <t>keine Angabe</t>
+  </si>
+  <si>
+    <t>Jungwuchs/Dickung</t>
+  </si>
+  <si>
+    <t>Stangenholz</t>
+  </si>
+  <si>
+    <t>schwaches Baumholz</t>
+  </si>
+  <si>
+    <t>mittleres Baumholz</t>
+  </si>
+  <si>
+    <t>starkes Baumholz</t>
+  </si>
+  <si>
+    <t>gemischt</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1214818/396567</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">surface terrière</t>
+      <t xml:space="preserve">Basalfläche</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #92</t>
     </r>
   </si>
   <si>
-    <t>Somme des sections transversales à 1,3 m de hauteur de tous les arbres et arbustes vifs (sur pied et à terre) avec un diamètre à hauteur de poitrine (DHP) d’au moins 12 cm.</t>
+    <t>Summe der Stammquerschnittsflächen in 1,3 m Höhe (BHD-Messstelle) aller lebenden Bäume und Sträucher (stehende und liegende) ab 12 cm Brusthöhendurchmesser (BHD). Synonym für Basalfläche: Grundfläche.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">stade de développement</t>
+      <t xml:space="preserve">Entwicklungsstufe</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #20</t>
     </r>
   </si>
   <si>
-    <t>Étape dans l’évolution du peuplement, définie d’après le diamètre à hauteur de poitrine dominant (DHPdom = DHP des 100 plus gros arbres par hectare). Recrû/fourré: DHPdom &lt;12 cm, perchis: DHPdom 12-30 cm, jeune futaie: DHPdom 31-40 cm, futaie moyenne DHPdom 41-50 cm, vieille futaie: DHP &gt; 50 cm, mélangé: arbres à différents stades de développement, absence de stade de développement dominant, ou groupes à différents stades de développement de moins de 5 ares. Source: relevé de terrain (MID 261: Entwicklungsstufe)</t>
+    <t>Etappe der Bestandesentwicklung, definiert durch den dominanten Brusthöhendurchmesser (BHDdom = BHD der 100 stärksten [dicksten] Bäume pro Hektare). Jungwuchs/Dickung: BHDdom &lt;12 cm, Stangenholz: BHDdom 12-30 cm, schwaches Baumholz: BHDdom 31-40 cm, mittleres Baumholz: BHDdom 41-50 cm, starkes Baumholz: BHDdom &gt;50 cm, gemischt: Bäume verschiedener Entwicklungsstufe, keine Entwicklungsstufe vorherrschend oder Gruppen verschiedener Entwicklungsstufen, die kleiner als 5 Aren sind. Grundlage: Feldaufnahme (MID 261: Entwicklungsstufe)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">région de production</t>
+      <t xml:space="preserve">Produktionsregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
+    <t>Gliederung der Schweiz in fünf Regionen (Jura, Mittelland, Voralpen, Alpen und Alpensüdseite) mit relativ einheitlichen Wuchs- und Holzproduktionsbedingungen. Die Produktionsregionen wurden vom Bundesamt für Forstwesen lange vor dem ersten Landesforstinventar (LFI1, 1983-1985) gebildet. Mit einer kleinen Ausnahme am Genfersee folgen die Grenzen der Produktionsregionen noch immer den damaligen Gemeindegrenzen. Im Gegensatz zum LFI verwendet die vom Bundesamt für Statistik geführte Forststatistik als Gliederung nicht die Produktionsregionen, sondern die Forstzonen, deren Grenzverlauf etwas anders ist.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Forêt couverte à moins des deux tiers d'arbustes et accessible à pied.</t>
+    <t>Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -709,51 +709,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="29.279" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
@@ -1190,233 +1190,233 @@
         <v>29.3</v>
       </c>
       <c r="K20" s="6">
         <v>4</v>
       </c>
       <c r="L20" s="6">
         <v>30.7</v>
       </c>
       <c r="M20" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:13" customHeight="1" ht="21.75">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1214818/396567</t>
           </r>
         </is>
       </c>
       <c r="B21" s="3"/>
       <c r="C21" s="3"/>
       <c r="D21" s="3"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="J21" s="3"/>
       <c r="K21" s="3"/>
       <c r="L21" s="3"/>
       <c r="M21" s="3"/>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">surface terrière</t>
+            <t xml:space="preserve">Basalfläche</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #92</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:13" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">stade de développement</t>
+            <t xml:space="preserve">Entwicklungsstufe</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #20</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:13" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">région de production</t>
+            <t xml:space="preserve">Produktionsregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:13" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:13" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:13" customHeight="1" ht="29">
       <c r="A37" s="1" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>