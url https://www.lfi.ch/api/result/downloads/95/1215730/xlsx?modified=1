--- v0 (2025-12-14)
+++ v1 (2026-04-22)
@@ -14,368 +14,368 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>forest formations (NaiS; 10 classes)</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Anzahl Gehölzarten (ab 40 cm Höhe)</t>
+  </si>
+  <si>
+    <t>NaiS-Waldformationen (10 Klassen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: protection forest region</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: Schutzwaldregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: n</t>
+      <t xml:space="preserve">Einheit</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: Stk.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: accessible forest without shrub forest NFI1-NFI5</t>
+      <t xml:space="preserve">Bezugsfläche</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
-[...33 lines deleted...]
-    <t>n</t>
+      <t xml:space="preserve">Netz</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+    </r>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Schutzwaldregion</t>
+  </si>
+  <si>
+    <t>Jura + Mittelland</t>
+  </si>
+  <si>
+    <t>Nordalpen West</t>
+  </si>
+  <si>
+    <t>Nordalpen Ost</t>
+  </si>
+  <si>
+    <t>Alpen Südwest</t>
+  </si>
+  <si>
+    <t>Alpen Südost</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
+  </si>
+  <si>
+    <t>Stk.</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>beech forests</t>
-[...29 lines deleted...]
-    <t>total</t>
+    <t>Buchenwälder</t>
+  </si>
+  <si>
+    <t>Tannen-Buchenwälder</t>
+  </si>
+  <si>
+    <t>übrige Laubwälder</t>
+  </si>
+  <si>
+    <t>Tannen-Fichtenwälder</t>
+  </si>
+  <si>
+    <t>Fichtenwälder</t>
+  </si>
+  <si>
+    <t>Arven- und Lärchenwälder</t>
+  </si>
+  <si>
+    <t>Föhrenwälder</t>
+  </si>
+  <si>
+    <t>Pionierwälder</t>
+  </si>
+  <si>
+    <t>Gebüschwälder*</t>
+  </si>
+  <si>
+    <t>Nichtwald*</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1215730/397479</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">number of woody species (≥40 cm high)</t>
+      <t xml:space="preserve">Anzahl Gehölzarten (ab 40 cm Höhe)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #144</t>
     </r>
   </si>
   <si>
-    <t>Number of species of trees and shrubs that occur within the 200 m² circle on the sample plot with at least one living individual ≥40 cm high.</t>
+    <t>Anzahl Baum- und Straucharten, die im 2-Aren-Probekreis mit mindestens einem lebenden Individuum ab 40 cm Höhe vertreten sind.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest formations (NaiS; 10 classes)</t>
+      <t xml:space="preserve">NaiS-Waldformationen (10 Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2637</t>
     </r>
   </si>
   <si>
-    <t>Combination of the 18 groups of NaiS site types, each with a similar objective for the main tree species (NAISGGROB20), into 10 large associations known as «forest formations». *As the characterisation of the site types in the NaiS-NFI project is on a small scale, it is possible that non-forest site types such as meadow, pasture and rock may be present in sample plots that are classified as «forest» in NFI. Similarly, «forest without shrub forest“ may also contain «shrub forest» site types.</t>
+    <t>Zusammenfassung der 18 Gruppen von NaiS-Standorttypen mit jeweils ähnlichem Ziel für die Hauptbaumarten (NAISGGROB20) zu 10 als «Waldformationen» bezeichneten Grossverbänden. *Durch die kleinflächige Ansprache der Standorttypen im Rahmen des Projektes NaiS-LFI ist es möglich, dass auf Probeflächen, die im LFI als «Wald» gelten, Nichtwald-Standorttypen (z.B. Wiese, Weide, Fels) vorkommen. Ebenso können im «Wald ohne Gebüschwald» Gebüschwald-Standorttypen vorhanden sein.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">protective forest region</t>
+      <t xml:space="preserve">Schutzwaldregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Demarcation of Switzerland used in NFI for protective forest analyses. The six protective forest regions were derived from the economic regions by combining individual regions according to natural and statistical criteria.</t>
+    <t>Gliederung der Schweiz, die im LFI für Schutzwaldanalysen verwendet wird. Die sechs Schutzwaldregionen wurden aus den Wirtschaftsregionen durch Zusammenfassung einzelner Regionen nach naturräumlichen und statistischen Aspekten gebildet.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest NFI1-NFI5</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Forest that was less than two-thirds covered with shrubs in the five inventories NFI1 (1983-1985), NFI2 (1993-1995), NFI3 (2004-2006), NFI4 (2009-2017) and NFI5 (2018-2026) and was accessible on foot.</t>
+    <t>Wald, der in den fünf Inventuren LFI1 (1983-1985), LFI2 (1993-1995), LFI3 (2004-2006), LFI4 (2009-2017) und LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -727,64 +727,64 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="45.846" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="42.275" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
@@ -1458,235 +1458,235 @@
         <v>4.8</v>
       </c>
       <c r="M24" s="6">
         <v>3</v>
       </c>
       <c r="N24" s="6">
         <v>6.9</v>
       </c>
       <c r="O24" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:15" customHeight="1" ht="21.75">
       <c r="A25" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1215730/397479</t>
           </r>
         </is>
       </c>
       <c r="B25" s="3"/>
       <c r="C25" s="3"/>
       <c r="D25" s="3"/>
       <c r="E25" s="3"/>
       <c r="F25" s="3"/>
       <c r="G25" s="3"/>
       <c r="H25" s="3"/>
       <c r="I25" s="3"/>
       <c r="J25" s="3"/>
       <c r="K25" s="3"/>
       <c r="L25" s="3"/>
       <c r="M25" s="3"/>
       <c r="N25" s="3"/>
       <c r="O25" s="3"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">number of woody species (≥40 cm high)</t>
+            <t xml:space="preserve">Anzahl Gehölzarten (ab 40 cm Höhe)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #144</t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:15" customHeight="1" ht="29">
       <c r="A29" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest formations (NaiS; 10 classes)</t>
+            <t xml:space="preserve">NaiS-Waldformationen (10 Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2637</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:15" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="34" spans="1:15">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">protective forest region</t>
+            <t xml:space="preserve">Schutzwaldregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:15" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="37" spans="1:15">
       <c r="A37" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest NFI1-NFI5</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="38" spans="1:15" customHeight="1" ht="29">
       <c r="A38" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="41" spans="1:15" customHeight="1" ht="29">
       <c r="A41" s="1" t="s">
         <v>41</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>