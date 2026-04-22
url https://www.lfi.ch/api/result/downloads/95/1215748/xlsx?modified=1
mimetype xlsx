--- v0 (2025-10-10)
+++ v1 (2026-04-22)
@@ -14,368 +14,368 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>forest formations (NaiS; 10 classes)</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Anzahl Gehölzarten (ab 40 cm Höhe)</t>
+  </si>
+  <si>
+    <t>NaiS-Waldformationen (10 Klassen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: biogeographical region</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: biogeografische Region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: n</t>
+      <t xml:space="preserve">Einheit</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: Stk.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: accessible forest without shrub forest</t>
+      <t xml:space="preserve">Bezugsfläche</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
-[...9 lines deleted...]
-    <t>biogeographical region</t>
+      <t xml:space="preserve">Netz</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+    </r>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>biogeografische Region</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Plateau</t>
-[...17 lines deleted...]
-    <t>n</t>
+    <t>Mittelland</t>
+  </si>
+  <si>
+    <t>Alpennordflanke</t>
+  </si>
+  <si>
+    <t>Westliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Östliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Alpensüdflanke</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
+  </si>
+  <si>
+    <t>Stk.</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
-[...14 lines deleted...]
-    <t>spruce forests</t>
+    <t>keine Angabe</t>
+  </si>
+  <si>
+    <t>Buchenwälder</t>
+  </si>
+  <si>
+    <t>Tannen-Buchenwälder</t>
+  </si>
+  <si>
+    <t>übrige Laubwälder</t>
+  </si>
+  <si>
+    <t>Tannen-Fichtenwälder</t>
+  </si>
+  <si>
+    <t>Fichtenwälder</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>Arolla pine and larch forests</t>
-[...14 lines deleted...]
-    <t>total</t>
+    <t>Arven- und Lärchenwälder</t>
+  </si>
+  <si>
+    <t>Föhrenwälder</t>
+  </si>
+  <si>
+    <t>Pionierwälder</t>
+  </si>
+  <si>
+    <t>Gebüschwälder*</t>
+  </si>
+  <si>
+    <t>Nichtwald*</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1215748/397497</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">number of woody species (≥40 cm high)</t>
+      <t xml:space="preserve">Anzahl Gehölzarten (ab 40 cm Höhe)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #144</t>
     </r>
   </si>
   <si>
-    <t>Number of species of trees and shrubs that occur within the 200 m² circle on the sample plot with at least one living individual ≥40 cm high.</t>
+    <t>Anzahl Baum- und Straucharten, die im 2-Aren-Probekreis mit mindestens einem lebenden Individuum ab 40 cm Höhe vertreten sind.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest formations (NaiS; 10 classes)</t>
+      <t xml:space="preserve">NaiS-Waldformationen (10 Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2637</t>
     </r>
   </si>
   <si>
-    <t>Combination of the 18 groups of NaiS site types, each with a similar objective for the main tree species (NAISGGROB20), into 10 large associations known as «forest formations». *As the characterisation of the site types in the NaiS-NFI project is on a small scale, it is possible that non-forest site types such as meadow, pasture and rock may be present in sample plots that are classified as «forest» in NFI. Similarly, «forest without shrub forest“ may also contain «shrub forest» site types.</t>
+    <t>Zusammenfassung der 18 Gruppen von NaiS-Standorttypen mit jeweils ähnlichem Ziel für die Hauptbaumarten (NAISGGROB20) zu 10 als «Waldformationen» bezeichneten Grossverbänden. *Durch die kleinflächige Ansprache der Standorttypen im Rahmen des Projektes NaiS-LFI ist es möglich, dass auf Probeflächen, die im LFI als «Wald» gelten, Nichtwald-Standorttypen (z.B. Wiese, Weide, Fels) vorkommen. Ebenso können im «Wald ohne Gebüschwald» Gebüschwald-Standorttypen vorhanden sein.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">biogeographical region</t>
+      <t xml:space="preserve">biogeografische Region</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Demarcation of Switzerland into six regions with similar flora and fauna. The six regions correspond to the basic categories in the publication «The Biogeographical Regions of Switzerland», which was published by FOEN in 2022.</t>
+    <t>Gliederung der Schweiz in sechs Regionen mit ähnlicher Flora und Fauna. Die sechs Regionen entsprechen der Grundeinteilung der Publikation «Die biogeographischen Regionen der Schweiz», die vom BAFU im Jahr 2022 herausgegeben wurde.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Forest of which less than two-thirds is covered with shrubs that can be accessed on foot.</t>
+    <t>Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -727,64 +727,64 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="45.846" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="42.275" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
@@ -1458,235 +1458,235 @@
         <v>4.7</v>
       </c>
       <c r="M24" s="6">
         <v>3</v>
       </c>
       <c r="N24" s="6">
         <v>6.7</v>
       </c>
       <c r="O24" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:15" customHeight="1" ht="21.75">
       <c r="A25" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1215748/397497</t>
           </r>
         </is>
       </c>
       <c r="B25" s="3"/>
       <c r="C25" s="3"/>
       <c r="D25" s="3"/>
       <c r="E25" s="3"/>
       <c r="F25" s="3"/>
       <c r="G25" s="3"/>
       <c r="H25" s="3"/>
       <c r="I25" s="3"/>
       <c r="J25" s="3"/>
       <c r="K25" s="3"/>
       <c r="L25" s="3"/>
       <c r="M25" s="3"/>
       <c r="N25" s="3"/>
       <c r="O25" s="3"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">number of woody species (≥40 cm high)</t>
+            <t xml:space="preserve">Anzahl Gehölzarten (ab 40 cm Höhe)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #144</t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:15" customHeight="1" ht="29">
       <c r="A29" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest formations (NaiS; 10 classes)</t>
+            <t xml:space="preserve">NaiS-Waldformationen (10 Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2637</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:15" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="34" spans="1:15">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">biogeographical region</t>
+            <t xml:space="preserve">biogeografische Region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:15" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="37" spans="1:15">
       <c r="A37" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="38" spans="1:15" customHeight="1" ht="29">
       <c r="A38" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="41" spans="1:15" customHeight="1" ht="29">
       <c r="A41" s="1" t="s">
         <v>41</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>