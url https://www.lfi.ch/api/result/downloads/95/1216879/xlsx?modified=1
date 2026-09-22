--- v1 (2026-01-11)
+++ v2 (2026-09-22)
@@ -1,436 +1,346 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>biomassa delle ceppaie</t>
-[...97 lines deleted...]
-    <t>Svizzera</t>
+    <t>biomasse des souches</t>
+  </si>
+  <si>
+    <t>zones supérieures/inférieures</t>
+  </si>
+  <si>
+    <t>découpage régional: région biogéographique</t>
+  </si>
+  <si>
+    <t>unité: %, total de colonne</t>
+  </si>
+  <si>
+    <t>ensemble analysé: forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
+  </si>
+  <si>
+    <t>réseau: réseau 1,4 km, sous-réseaux 1 à 5</t>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région biogéographique</t>
+  </si>
+  <si>
+    <t>Jura</t>
+  </si>
+  <si>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>nord des Alpes</t>
+  </si>
+  <si>
+    <t>ouest des Alpes centrales</t>
+  </si>
+  <si>
+    <t>est des Alpes centrales</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>basse quote</t>
-[...176 lines deleted...]
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>zones inférieures</t>
+  </si>
+  <si>
+    <t>zones supérieures</t>
+  </si>
+  <si>
+    <t>total</t>
+  </si>
+  <si>
+    <t>© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>IFN5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">réseau: </t>
+  </si>
+  <si>
+    <t>réseau 1,4 km, sous-réseaux 1 à 5 [1746]
+Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ensemble analysé: </t>
+  </si>
+  <si>
+    <t>forêt accessible sans la forêt buissonnante IFN4/IFN5 [2282]
+Forêt couverte par des arbustes sur moins des deux tiers de sa surface et atteignable à pied, tant dans l'IFN4 (2009-2017) que dans l'IFN5 (2018-2026).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">découpage régional: </t>
+  </si>
+  <si>
+    <t>région biogéographique [BIOGEOC6R2005, 2586]
+Découpage de la Suisse en six régions avec une flore et une faune similaires. Les six régions correspondent au découpage de base selon le document «Les régions biogéographiques de la Suisse», publié par l'OFEV en 2022.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>biomasse des souches [397], kg
+Poids sec (masse) des souches d'au moins 7 cm de diamètre, c'est-à-dire de la partie aérienne d'arbres ou d'arbustes située en dessous du trait de coupe ou, en cas de chute naturelle, en dessous de la cassure. Une souche a une hauteur maximale de 1,3 m. Au-delà, elle est considérée comme un arbre sec sur pied. Cette masse est déterminée sur la base de la densité du bois en fonction de l'espèce et du degré de décomposition.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 16.09.2021 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 2: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: , Dezimalstellen: 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>absolut [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>absolut [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t>total de colonne [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>zones supérieures/inférieures [NAISHLTLKOMB, 2635]
+Zones situées à des altitudes plus ou moins élevées, classées en fonction des étages de végétation selon la nomenclature du guide Gestion durable des forêts de protection (NaiS; Frehner et al. 2005). La frontière entre les zones supérieures et les zones inférieures s'étend au nord des Alpes entre les étages «montagnard supérieur» et «montagnard inférieur», et au sud des Alpes entre les étages «haut-montagnard» et «montagnard supérieur/inférieur». Les indications sont basées, d'une part, sur les étages de végétation déterminés par les experts (placettes forestières accessibles de l'IFN4 sur le réseau de 1,4 km; Arge Frehner et al. 2020) et, d'autre part, sur les étages de végétation modélisés pour la période 1981-2010 (autres placettes; Zischg et al. 2021).</t>
+  </si>
+  <si>
+    <t>gerechnet am 13.05.2024 07:22:36</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>pas d'indication, zones inférieures, zones supérieures, total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">le reste: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -691,652 +601,980 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O33"/>
+  <dimension ref="A1:O42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B18" sqref="B18:O42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="23.423" bestFit="true" customWidth="true" style="0"/>
-[...13 lines deleted...]
-    <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="31" customWidth="true" style="0"/>
+    <col min="2" max="2" width="6" customWidth="true" style="0"/>
+    <col min="3" max="3" width="5" customWidth="true" style="0"/>
+    <col min="4" max="4" width="6" customWidth="true" style="0"/>
+    <col min="5" max="5" width="6" customWidth="true" style="0"/>
+    <col min="6" max="6" width="9" customWidth="true" style="0"/>
+    <col min="7" max="7" width="9" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15" customWidth="true" style="0"/>
+    <col min="9" max="9" width="15" customWidth="true" style="0"/>
+    <col min="10" max="10" width="14" customWidth="true" style="0"/>
+    <col min="11" max="11" width="14" customWidth="true" style="0"/>
+    <col min="12" max="12" width="9" customWidth="true" style="0"/>
+    <col min="13" max="13" width="9" customWidth="true" style="0"/>
+    <col min="14" max="14" width="6" customWidth="true" style="0"/>
+    <col min="15" max="15" width="5" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:15">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...11 lines deleted...]
-      <c r="O10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
+      <c r="N10" s="3"/>
+      <c r="O10" s="3"/>
     </row>
     <row r="11" spans="1:15">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
-      <c r="N11" s="4" t="s">
+      <c r="M11" s="3"/>
+      <c r="N11" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="O11" s="4"/>
+      <c r="O11" s="3"/>
     </row>
     <row r="12" spans="1:15">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="N12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="O12" s="4" t="s">
+      <c r="O12" s="3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:15">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B13" s="6">
+      <c r="B13" s="5">
         <v>0.0</v>
       </c>
-      <c r="C13" s="6" t="s">
+      <c r="C13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="D13" s="6">
+      <c r="D13" s="5">
         <v>0.0</v>
       </c>
-      <c r="E13" s="6" t="s">
+      <c r="E13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="F13" s="6">
+      <c r="F13" s="5">
         <v>0.0</v>
       </c>
-      <c r="G13" s="6" t="s">
+      <c r="G13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="H13" s="6">
+      <c r="H13" s="5">
         <v>0.0</v>
       </c>
-      <c r="I13" s="6" t="s">
+      <c r="I13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="J13" s="6">
+      <c r="J13" s="5">
         <v>0.0</v>
       </c>
-      <c r="K13" s="6" t="s">
+      <c r="K13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="L13" s="6">
+      <c r="L13" s="5">
         <v>0.0</v>
       </c>
-      <c r="M13" s="6" t="s">
+      <c r="M13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="N13" s="6">
+      <c r="N13" s="5">
         <v>0.0</v>
       </c>
-      <c r="O13" s="6" t="s">
+      <c r="O13" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:15">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="5">
         <v>61.2</v>
       </c>
-      <c r="C14" s="6">
+      <c r="C14" s="5">
         <v>3.2</v>
       </c>
-      <c r="D14" s="6">
-[...2 lines deleted...]
-      <c r="E14" s="6">
+      <c r="D14" s="5">
+        <v>95.90000000000001</v>
+      </c>
+      <c r="E14" s="5">
         <v>1.1</v>
       </c>
-      <c r="F14" s="6">
+      <c r="F14" s="5">
         <v>35.1</v>
       </c>
-      <c r="G14" s="6">
+      <c r="G14" s="5">
         <v>3.2</v>
       </c>
-      <c r="H14" s="6">
+      <c r="H14" s="5">
         <v>5.1</v>
       </c>
-      <c r="I14" s="6">
+      <c r="I14" s="5">
         <v>1.6</v>
       </c>
-      <c r="J14" s="6">
+      <c r="J14" s="5">
         <v>4.3</v>
       </c>
-      <c r="K14" s="6">
+      <c r="K14" s="5">
         <v>1.2</v>
       </c>
-      <c r="L14" s="6">
+      <c r="L14" s="5">
         <v>41.0</v>
       </c>
-      <c r="M14" s="6">
+      <c r="M14" s="5">
         <v>6.6</v>
       </c>
-      <c r="N14" s="6">
+      <c r="N14" s="5">
         <v>48.4</v>
       </c>
-      <c r="O14" s="6">
+      <c r="O14" s="5">
         <v>1.5</v>
       </c>
     </row>
     <row r="15" spans="1:15">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>38.8</v>
       </c>
-      <c r="C15" s="6">
+      <c r="C15" s="5">
         <v>3.2</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="5">
         <v>4.1</v>
       </c>
-      <c r="E15" s="6">
+      <c r="E15" s="5">
         <v>1.1</v>
       </c>
-      <c r="F15" s="6">
-[...2 lines deleted...]
-      <c r="G15" s="6">
+      <c r="F15" s="5">
+        <v>64.90000000000001</v>
+      </c>
+      <c r="G15" s="5">
         <v>3.2</v>
       </c>
-      <c r="H15" s="6">
-[...2 lines deleted...]
-      <c r="I15" s="6">
+      <c r="H15" s="5">
+        <v>94.90000000000001</v>
+      </c>
+      <c r="I15" s="5">
         <v>1.6</v>
       </c>
-      <c r="J15" s="6">
+      <c r="J15" s="5">
         <v>95.7</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="5">
         <v>1.2</v>
       </c>
-      <c r="L15" s="6">
+      <c r="L15" s="5">
         <v>59.0</v>
       </c>
-      <c r="M15" s="6">
+      <c r="M15" s="5">
         <v>6.6</v>
       </c>
-      <c r="N15" s="6">
+      <c r="N15" s="5">
         <v>51.6</v>
       </c>
-      <c r="O15" s="6">
+      <c r="O15" s="5">
         <v>1.5</v>
       </c>
     </row>
     <row r="16" spans="1:15">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="5">
         <v>100.0</v>
       </c>
-      <c r="C16" s="6" t="s">
+      <c r="C16" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="5">
         <v>100.0</v>
       </c>
-      <c r="E16" s="6" t="s">
+      <c r="E16" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="F16" s="6">
+      <c r="F16" s="5">
         <v>100.0</v>
       </c>
-      <c r="G16" s="6" t="s">
+      <c r="G16" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="H16" s="6">
+      <c r="H16" s="5">
         <v>100.0</v>
       </c>
-      <c r="I16" s="6" t="s">
+      <c r="I16" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="J16" s="6">
+      <c r="J16" s="5">
         <v>100.0</v>
       </c>
-      <c r="K16" s="6" t="s">
+      <c r="K16" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="L16" s="6">
+      <c r="L16" s="5">
         <v>100.0</v>
       </c>
-      <c r="M16" s="6" t="s">
+      <c r="M16" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="N16" s="6">
+      <c r="N16" s="5">
         <v>100.0</v>
       </c>
-      <c r="O16" s="6" t="s">
+      <c r="O16" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="17" spans="1:15" customHeight="1" ht="21.75">
-      <c r="A17" t="inlineStr">
-[...40 lines deleted...]
-      <c r="O17" s="3"/>
+      <c r="A17" t="s">
+        <v>23</v>
+      </c>
+      <c r="B17" s="2"/>
+      <c r="C17" s="2"/>
+      <c r="D17" s="2"/>
+      <c r="E17" s="2"/>
+      <c r="F17" s="2"/>
+      <c r="G17" s="2"/>
+      <c r="H17" s="2"/>
+      <c r="I17" s="2"/>
+      <c r="J17" s="2"/>
+      <c r="K17" s="2"/>
+      <c r="L17" s="2"/>
+      <c r="M17" s="2"/>
+      <c r="N17" s="2"/>
+      <c r="O17" s="2"/>
+    </row>
+    <row r="18" spans="1:15">
+      <c r="A18" s="6"/>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="7"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="7"/>
+      <c r="I18" s="7"/>
+      <c r="J18" s="7"/>
+      <c r="K18" s="7"/>
+      <c r="L18" s="7"/>
+      <c r="M18" s="7"/>
+      <c r="N18" s="7"/>
+      <c r="O18" s="7"/>
+    </row>
+    <row r="19" spans="1:15">
+      <c r="A19" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
+      <c r="J19" s="7"/>
+      <c r="K19" s="7"/>
+      <c r="L19" s="7"/>
+      <c r="M19" s="7"/>
+      <c r="N19" s="7"/>
+      <c r="O19" s="7"/>
     </row>
     <row r="20" spans="1:15">
-      <c r="A20" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A20" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+      <c r="J20" s="7"/>
+      <c r="K20" s="7"/>
+      <c r="L20" s="7"/>
+      <c r="M20" s="7"/>
+      <c r="N20" s="7"/>
+      <c r="O20" s="7"/>
+    </row>
+    <row r="21" spans="1:15">
+      <c r="A21" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
+      <c r="L21" s="7"/>
+      <c r="M21" s="7"/>
+      <c r="N21" s="7"/>
+      <c r="O21" s="7"/>
+    </row>
+    <row r="22" spans="1:15">
+      <c r="A22" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+      <c r="N22" s="7"/>
+      <c r="O22" s="7"/>
     </row>
     <row r="23" spans="1:15">
-      <c r="A23" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A23" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+      <c r="N23" s="7"/>
+      <c r="O23" s="7"/>
+    </row>
+    <row r="24" spans="1:15">
+      <c r="A24" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+      <c r="N24" s="7"/>
+      <c r="O24" s="7"/>
+    </row>
+    <row r="25" spans="1:15">
+      <c r="A25" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+      <c r="N25" s="7"/>
+      <c r="O25" s="7"/>
     </row>
     <row r="26" spans="1:15">
-      <c r="A26" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A26" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+      <c r="N26" s="7"/>
+      <c r="O26" s="7"/>
+    </row>
+    <row r="27" spans="1:15">
+      <c r="A27" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="7"/>
+      <c r="O27" s="7"/>
+    </row>
+    <row r="28" spans="1:15">
+      <c r="A28" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7"/>
     </row>
     <row r="29" spans="1:15">
-      <c r="A29" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A29" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+      <c r="N29" s="7"/>
+      <c r="O29" s="7"/>
+    </row>
+    <row r="30" spans="1:15">
+      <c r="A30" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+      <c r="N30" s="7"/>
+      <c r="O30" s="7"/>
+    </row>
+    <row r="31" spans="1:15">
+      <c r="A31" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+      <c r="N31" s="7"/>
+      <c r="O31" s="7"/>
     </row>
     <row r="32" spans="1:15">
-      <c r="A32" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A32" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
+      <c r="N32" s="7"/>
+      <c r="O32" s="7"/>
+    </row>
+    <row r="33" spans="1:15">
+      <c r="A33" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+      <c r="N33" s="7"/>
+      <c r="O33" s="7"/>
+    </row>
+    <row r="34" spans="1:15">
+      <c r="A34" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+      <c r="N34" s="7"/>
+      <c r="O34" s="7"/>
+    </row>
+    <row r="35" spans="1:15">
+      <c r="A35" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+      <c r="N35" s="7"/>
+      <c r="O35" s="7"/>
+    </row>
+    <row r="36" spans="1:15">
+      <c r="A36" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+      <c r="N36" s="7"/>
+      <c r="O36" s="7"/>
+    </row>
+    <row r="37" spans="1:15">
+      <c r="A37" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+      <c r="N37" s="7"/>
+      <c r="O37" s="7"/>
+    </row>
+    <row r="38" spans="1:15">
+      <c r="A38" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+      <c r="N38" s="7"/>
+      <c r="O38" s="7"/>
+    </row>
+    <row r="39" spans="1:15">
+      <c r="A39" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B39" s="7"/>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+      <c r="N39" s="7"/>
+      <c r="O39" s="7"/>
+    </row>
+    <row r="40" spans="1:15">
+      <c r="A40" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+      <c r="N40" s="7"/>
+      <c r="O40" s="7"/>
+    </row>
+    <row r="41" spans="1:15">
+      <c r="A41" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="B41" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+      <c r="N41" s="7"/>
+      <c r="O41" s="7"/>
+    </row>
+    <row r="42" spans="1:15">
+      <c r="A42" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="B42" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+      <c r="J42" s="7"/>
+      <c r="K42" s="7"/>
+      <c r="L42" s="7"/>
+      <c r="M42" s="7"/>
+      <c r="N42" s="7"/>
+      <c r="O42" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="A3:O3"/>
     <mergeCell ref="A4:O4"/>
     <mergeCell ref="A5:O5"/>
     <mergeCell ref="A6:O6"/>
     <mergeCell ref="A7:O7"/>
     <mergeCell ref="A8:O8"/>
     <mergeCell ref="B10:O10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="N11:O11"/>
     <mergeCell ref="A17:O17"/>
-    <mergeCell ref="A20:O20"/>
-[...8 lines deleted...]
-    <mergeCell ref="A33:O33"/>
+    <mergeCell ref="A18:O18"/>
+    <mergeCell ref="B19:O19"/>
+    <mergeCell ref="B20:O20"/>
+    <mergeCell ref="B21:O21"/>
+    <mergeCell ref="B22:O22"/>
+    <mergeCell ref="B23:O23"/>
+    <mergeCell ref="B24:O24"/>
+    <mergeCell ref="B25:O25"/>
+    <mergeCell ref="B26:O26"/>
+    <mergeCell ref="B27:O27"/>
+    <mergeCell ref="B28:O28"/>
+    <mergeCell ref="B29:O29"/>
+    <mergeCell ref="B30:O30"/>
+    <mergeCell ref="B31:O31"/>
+    <mergeCell ref="B32:O32"/>
+    <mergeCell ref="B33:O33"/>
+    <mergeCell ref="B34:O34"/>
+    <mergeCell ref="B35:O35"/>
+    <mergeCell ref="B36:O36"/>
+    <mergeCell ref="B37:O37"/>
+    <mergeCell ref="B38:O38"/>
+    <mergeCell ref="B39:O39"/>
+    <mergeCell ref="B40:O40"/>
+    <mergeCell ref="B41:O41"/>
+    <mergeCell ref="B42:O42"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>