--- v0 (2025-11-17)
+++ v1 (2026-04-22)
@@ -14,368 +14,368 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>higher/lower altitude zone</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Biomasse der Stöcke</t>
+  </si>
+  <si>
+    <t>Hochlagen/Tieflagen</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: economic region</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: Wirtschaftsregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: million kg</t>
+      <t xml:space="preserve">Einheit</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: Mio kg</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: accessible forest without shrub forest</t>
+      <t xml:space="preserve">Bezugsfläche</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
-[...57 lines deleted...]
-    <t>million kg</t>
+      <t xml:space="preserve">Netz</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+    </r>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Wirtschaftsregion</t>
+  </si>
+  <si>
+    <t>Jura West</t>
+  </si>
+  <si>
+    <t>Jura Ost</t>
+  </si>
+  <si>
+    <t>Mittelland West</t>
+  </si>
+  <si>
+    <t>Mittelland Mitte</t>
+  </si>
+  <si>
+    <t>Mittelland Ost</t>
+  </si>
+  <si>
+    <t>Voralpen West</t>
+  </si>
+  <si>
+    <t>Voralpen Mitte</t>
+  </si>
+  <si>
+    <t>Voralpen Ost</t>
+  </si>
+  <si>
+    <t>Alpen Nordwest</t>
+  </si>
+  <si>
+    <t>Alpen Mitte</t>
+  </si>
+  <si>
+    <t>Alpen Nordost</t>
+  </si>
+  <si>
+    <t>Alpen Südwest</t>
+  </si>
+  <si>
+    <t>Alpen Südost</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
+  </si>
+  <si>
+    <t>Mio kg</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>lower altitude zone</t>
-[...5 lines deleted...]
-    <t>total</t>
+    <t>Tieflagen</t>
+  </si>
+  <si>
+    <t>Hochlagen</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1216905/398654</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">biomass of stumps</t>
+      <t xml:space="preserve">Biomasse der Stöcke</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #397</t>
     </r>
   </si>
   <si>
-    <t>Dry weight (mass) of the stumps ≥7 cm in diameter, i.e. the aboveground, woody parts of trees or shrubs below the felling cut or (in the case of natural decay) below the break surface. The maximum height of a stump is 1.3 m; if it is &gt;1.3 m, it is treated as a snag. The mass is determined on the basis of species- and decomposition-dependent wood densities.</t>
+    <t>Trockengewicht (Masse) der Stöcke ab 7 cm Durchmesser, d.h. der oberirdischen, verholzten Teile von Bäumen oder Sträuchern unterhalb des Fällschnitts bzw. (bei natürlichem Zerfall) unterhalb der Bruchfläche. Ein Stock hat eine maximale Höhe von 1.3 m, ist er höher, wird er als Dürrständer behandelt. Ermittelt wird diese Masse mithilfe von art- und zersetzungsgradabhängigen Holzdichten.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">higher/lower altitude zone</t>
+      <t xml:space="preserve">Hochlagen/Tieflagen</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2635</t>
     </r>
   </si>
   <si>
-    <t>Areas in higher and lower altitude zones classified according to the system used for altitudinal vegetation belts in the guidelines for monitoring the sustainability and performance of protection forests (NaiS; Frehner et al. 2005). The boundary between the higher and lower altitudes runs between the «upper montane» and «lower montane» levels on the Northern Alps and between the «high montane» and «upper/lower montane» levels to the Southern Alps. The information is based on the altitudinal vegetation belts determined by experts (accessible forest sample plots of NFI4 on the 1.4-km network; Arge Frehner et al. 2020), as well as on the altitudinal vegetation belts modelled for the period 1981-2010 (other sample plots; Zischg et al. 2021). n/a: located above the forest boundary modelled by Zischg et al. and sometimes in the area of lakes, which were relatively roughly cut out by Zischg et al.</t>
+    <t>Gebiete in höheren und tieferen Lagen, eingeteilt anhand der Vegetationshöhenstufen in der Systematik der Wegleitung Nachhaltigkeit und Erfolgskontrolle im Schutzwald (NaiS; Frehner et al. 2005). Die Grenze zwischen den Hochlagen und den Tieflagen verläuft auf der Alpennordseite zwischen den Stufen «obermontan» und «untermontan», auf der Alpensüdseite zwischen den Stufen «hochmontan» und «ober-/untermontan». Die Angaben beruhen einerseits auf von Experten bestimmten Vegetationshöhenstufen (zugängliche Waldprobeflächen des LFI4 auf dem 1,4-km-Netz; Arge Frehner et al. 2020) und andererseits auf den für die Periode 1981-2010 modellierten Vegetationshöhenstufen (übrige Probeflächen; Zischg et al. 2021). keine Angabe: oberhalb der von Zischg et al. modellierten Waldgrenze oder allenfalls im Bereich von Seen liegend, die von Zischg et al. relativ grob ausgeschnitten worden sind.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">economic region</t>
+      <t xml:space="preserve">Wirtschaftsregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Division of Switzerland into 14 regions (2 in the Jura, 3 on the Plateau, 3 in the Pre-Alps, 5 in the Alps and 1 in the Southern Alps). The economic regions are a subdivision of the production regions according to economic-geographical criteria.</t>
+    <t>Gliederung der Schweiz mit 14 Regionen (2 Jura-, 3 Mittelland-, 3 Voralpen-, 5 Alpenregionen sowie 1 Region für die Alpensüdseite). Die Wirtschaftsregionen stellen eine Unterteilung der Produktionsregionen nach wirtschaftsgeografischen Gesichtpunkten dar.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Forest of which less than two-thirds is covered with shrubs that can be accessed on foot.</t>
+    <t>Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -727,80 +727,80 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="33.992" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="25.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="16" max="16" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="18" max="18" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="20" max="20" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="22" max="22" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="24" max="24" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="26" max="26" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="28" max="28" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="28" max="28" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="30" max="30" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="30" max="30" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:31">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
@@ -1386,51 +1386,51 @@
         <v>253</v>
       </c>
       <c r="AC16" s="6">
         <v>14</v>
       </c>
       <c r="AD16" s="6">
         <v>5001</v>
       </c>
       <c r="AE16" s="6">
         <v>3</v>
       </c>
     </row>
     <row r="17" spans="1:31" customHeight="1" ht="21.75">
       <c r="A17" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1216905/398654</t>
           </r>
         </is>
       </c>
       <c r="B17" s="3"/>
       <c r="C17" s="3"/>
       <c r="D17" s="3"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="J17" s="3"/>
       <c r="K17" s="3"/>
@@ -1446,191 +1446,191 @@
       <c r="U17" s="3"/>
       <c r="V17" s="3"/>
       <c r="W17" s="3"/>
       <c r="X17" s="3"/>
       <c r="Y17" s="3"/>
       <c r="Z17" s="3"/>
       <c r="AA17" s="3"/>
       <c r="AB17" s="3"/>
       <c r="AC17" s="3"/>
       <c r="AD17" s="3"/>
       <c r="AE17" s="3"/>
     </row>
     <row r="20" spans="1:31">
       <c r="A20" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">biomass of stumps</t>
+            <t xml:space="preserve">Biomasse der Stöcke</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #397</t>
           </r>
         </is>
       </c>
     </row>
     <row r="21" spans="1:31" customHeight="1" ht="29">
       <c r="A21" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="23" spans="1:31">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">higher/lower altitude zone</t>
+            <t xml:space="preserve">Hochlagen/Tieflagen</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2635</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:31" customHeight="1" ht="29">
       <c r="A24" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="26" spans="1:31">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">economic region</t>
+            <t xml:space="preserve">Wirtschaftsregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:31" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="29" spans="1:31">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:31" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="32" spans="1:31">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:31" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>41</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AE1"/>
     <mergeCell ref="A2:AE2"/>