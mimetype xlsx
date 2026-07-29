--- v1 (2026-04-22)
+++ v2 (2026-07-29)
@@ -14,368 +14,368 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
-    <t>LFI5</t>
-[...5 lines deleted...]
-    <t>Hochlagen/Tieflagen</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>biomasse des souches</t>
+  </si>
+  <si>
+    <t>zones supérieures/inférieures</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: Wirtschaftsregion</t>
+      <t xml:space="preserve">découpage régional</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: région économique</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
       <t xml:space="preserve">: Mio kg</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald</t>
+      <t xml:space="preserve">ensemble analysé</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
-[...54 lines deleted...]
-    <t>Schweiz</t>
+      <t xml:space="preserve">réseau</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+    </r>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région économique</t>
+  </si>
+  <si>
+    <t>Ouest du Jura</t>
+  </si>
+  <si>
+    <t>Est du Jura</t>
+  </si>
+  <si>
+    <t>Ouest du Plateau</t>
+  </si>
+  <si>
+    <t>Centre du Plateau</t>
+  </si>
+  <si>
+    <t>Est du Plateau</t>
+  </si>
+  <si>
+    <t>Ouest des Préalpes</t>
+  </si>
+  <si>
+    <t>Centre des Préalpes</t>
+  </si>
+  <si>
+    <t>Est des Préalpes</t>
+  </si>
+  <si>
+    <t>Nord-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Centre des Alpes</t>
+  </si>
+  <si>
+    <t>Nord-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>Mio kg</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>Tieflagen</t>
-[...5 lines deleted...]
-    <t>Total</t>
+    <t>zones inférieures</t>
+  </si>
+  <si>
+    <t>zones supérieures</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1216905/398654</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Biomasse der Stöcke</t>
+      <t xml:space="preserve">biomasse des souches</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #397</t>
     </r>
   </si>
   <si>
-    <t>Trockengewicht (Masse) der Stöcke ab 7 cm Durchmesser, d.h. der oberirdischen, verholzten Teile von Bäumen oder Sträuchern unterhalb des Fällschnitts bzw. (bei natürlichem Zerfall) unterhalb der Bruchfläche. Ein Stock hat eine maximale Höhe von 1.3 m, ist er höher, wird er als Dürrständer behandelt. Ermittelt wird diese Masse mithilfe von art- und zersetzungsgradabhängigen Holzdichten.</t>
+    <t>Poids sec (masse) des souches d'au moins 7 cm de diamètre, c'est-à-dire de la partie aérienne d'arbres ou d'arbustes située en dessous du trait de coupe ou, en cas de chute naturelle, en dessous de la cassure. Une souche a une hauteur maximale de 1,3 m. Au-delà, elle est considérée comme un arbre sec sur pied. Cette masse est déterminée sur la base de la densité du bois en fonction de l'espèce et du degré de décomposition.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Hochlagen/Tieflagen</t>
+      <t xml:space="preserve">zones supérieures/inférieures</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2635</t>
     </r>
   </si>
   <si>
-    <t>Gebiete in höheren und tieferen Lagen, eingeteilt anhand der Vegetationshöhenstufen in der Systematik der Wegleitung Nachhaltigkeit und Erfolgskontrolle im Schutzwald (NaiS; Frehner et al. 2005). Die Grenze zwischen den Hochlagen und den Tieflagen verläuft auf der Alpennordseite zwischen den Stufen «obermontan» und «untermontan», auf der Alpensüdseite zwischen den Stufen «hochmontan» und «ober-/untermontan». Die Angaben beruhen einerseits auf von Experten bestimmten Vegetationshöhenstufen (zugängliche Waldprobeflächen des LFI4 auf dem 1,4-km-Netz; Arge Frehner et al. 2020) und andererseits auf den für die Periode 1981-2010 modellierten Vegetationshöhenstufen (übrige Probeflächen; Zischg et al. 2021). keine Angabe: oberhalb der von Zischg et al. modellierten Waldgrenze oder allenfalls im Bereich von Seen liegend, die von Zischg et al. relativ grob ausgeschnitten worden sind.</t>
+    <t>Zones situées à des altitudes plus ou moins élevées, classées en fonction des étages de végétation selon la nomenclature du guide Gestion durable des forêts de protection (NaiS; Frehner et al. 2005). La frontière entre les zones supérieures et les zones inférieures s'étend au nord des Alpes entre les étages «montagnard supérieur» et «montagnard inférieur», et au sud des Alpes entre les étages «haut-montagnard» et «montagnard supérieur/inférieur». Les indications sont basées, d'une part, sur les étages de végétation déterminés par les experts (placettes forestières accessibles de l'IFN4 sur le réseau de 1,4 km; Arge Frehner et al. 2020) et, d'autre part, sur les étages de végétation modélisés pour la période 1981-2010 (autres placettes; Zischg et al. 2021). pas d'indication: situé au-dessus de la limite de la forêt modélisée par Zischg et al. ou éventuellement à proximité de lacs qui ont été découpés de manière relativement grossière par Zischg et al.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Wirtschaftsregion</t>
+      <t xml:space="preserve">région économique</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Gliederung der Schweiz mit 14 Regionen (2 Jura-, 3 Mittelland-, 3 Voralpen-, 5 Alpenregionen sowie 1 Region für die Alpensüdseite). Die Wirtschaftsregionen stellen eine Unterteilung der Produktionsregionen nach wirtschaftsgeografischen Gesichtpunkten dar.</t>
+    <t>Découpage de la Suisse en 14 régions (2 dans le Jura, 3 sur le Plateau, 3 dans les Préalpes, 5 dans les régions alpines et 1 au sud des Alpes). Les régions économiques sont une subdivision des régions de production selon des points de vue économiques et géographiques.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
+    <t>Forêt couverte à moins des deux tiers d'arbustes et accessible à pied.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 de 9 sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -727,51 +727,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="25.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="37.562" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="10.426" bestFit="true" customWidth="true" style="0"/>
@@ -1386,51 +1386,51 @@
         <v>253</v>
       </c>
       <c r="AC16" s="6">
         <v>14</v>
       </c>
       <c r="AD16" s="6">
         <v>5001</v>
       </c>
       <c r="AE16" s="6">
         <v>3</v>
       </c>
     </row>
     <row r="17" spans="1:31" customHeight="1" ht="21.75">
       <c r="A17" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1216905/398654</t>
           </r>
         </is>
       </c>
       <c r="B17" s="3"/>
       <c r="C17" s="3"/>
       <c r="D17" s="3"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="J17" s="3"/>
       <c r="K17" s="3"/>
@@ -1446,191 +1446,191 @@
       <c r="U17" s="3"/>
       <c r="V17" s="3"/>
       <c r="W17" s="3"/>
       <c r="X17" s="3"/>
       <c r="Y17" s="3"/>
       <c r="Z17" s="3"/>
       <c r="AA17" s="3"/>
       <c r="AB17" s="3"/>
       <c r="AC17" s="3"/>
       <c r="AD17" s="3"/>
       <c r="AE17" s="3"/>
     </row>
     <row r="20" spans="1:31">
       <c r="A20" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Biomasse der Stöcke</t>
+            <t xml:space="preserve">biomasse des souches</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #397</t>
           </r>
         </is>
       </c>
     </row>
     <row r="21" spans="1:31" customHeight="1" ht="29">
       <c r="A21" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="23" spans="1:31">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Hochlagen/Tieflagen</t>
+            <t xml:space="preserve">zones supérieures/inférieures</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2635</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:31" customHeight="1" ht="29">
       <c r="A24" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="26" spans="1:31">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Wirtschaftsregion</t>
+            <t xml:space="preserve">région économique</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:31" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="29" spans="1:31">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:31" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="32" spans="1:31">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:31" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>41</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AE1"/>
     <mergeCell ref="A2:AE2"/>