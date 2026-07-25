--- v0 (2025-12-08)
+++ v1 (2026-07-25)
@@ -14,347 +14,347 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>stump: conifers or broadleaves</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>biomasse des souches</t>
+  </si>
+  <si>
+    <t>souche: résineux ou feuillus</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: biogeographical region</t>
+      <t xml:space="preserve">découpage régional</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: région biogéographique</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, column total</t>
+      <t xml:space="preserve">unité</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, total de colonne</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: accessible forest without shrub forest NFI1-NFI5</t>
+      <t xml:space="preserve">ensemble analysé</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
-[...9 lines deleted...]
-    <t>biogeographical region</t>
+      <t xml:space="preserve">réseau</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+    </r>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région biogéographique</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
     <t>Plateau</t>
   </si>
   <si>
-    <t>Northern Alps</t>
-[...11 lines deleted...]
-    <t>Switzerland</t>
+    <t>nord des Alpes</t>
+  </si>
+  <si>
+    <t>ouest des Alpes centrales</t>
+  </si>
+  <si>
+    <t>est des Alpes centrales</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>conifers</t>
-[...5 lines deleted...]
-    <t>indeterminable</t>
+    <t>résineux</t>
+  </si>
+  <si>
+    <t>feuillus</t>
+  </si>
+  <si>
+    <t>indéterminable</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1216931/398680</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">biomass of stumps</t>
+      <t xml:space="preserve">biomasse des souches</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #397</t>
     </r>
   </si>
   <si>
-    <t>Dry weight (mass) of the stumps ≥7 cm in diameter, i.e. the aboveground, woody parts of trees or shrubs below the felling cut or (in the case of natural decay) below the break surface. The maximum height of a stump is 1.3 m; if it is &gt;1.3 m, it is treated as a snag. The mass is determined on the basis of species- and decomposition-dependent wood densities.</t>
+    <t>Poids sec (masse) des souches d'au moins 7 cm de diamètre, c'est-à-dire de la partie aérienne d'arbres ou d'arbustes située en dessous du trait de coupe ou, en cas de chute naturelle, en dessous de la cassure. Une souche a une hauteur maximale de 1,3 m. Au-delà, elle est considérée comme un arbre sec sur pied. Cette masse est déterminée sur la base de la densité du bois en fonction de l'espèce et du degré de décomposition.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">stump: conifers or broadleaves</t>
+      <t xml:space="preserve">souche: résineux ou feuillus</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2368</t>
     </r>
   </si>
   <si>
-    <t>Species group (conifers or broadleaves) of stumps ≥7 cm in diameter. Reference: Field Survey (MID 970: Stocktotholz - Baumart)</t>
+    <t>Groupe des essences (résineux, feuillus) des souches à partir de 7 cm de diamètre. Source: relevé de terrain (MID 970: Stocktotholz - Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">biogeographical region</t>
+      <t xml:space="preserve">région biogéographique</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Demarcation of Switzerland into six regions with similar flora and fauna. The six regions correspond to the basic categories in the publication «The Biogeographical Regions of Switzerland», which was published by FOEN in 2022.</t>
+    <t>Découpage de la Suisse en six régions avec une flore et une faune similaires. Les six régions correspondent au découpage de base selon le document «Les régions biogéographiques de la Suisse», publié par l'OFEV en 2022.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest NFI1-NFI5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Forest that was less than two-thirds covered with shrubs in the five inventories NFI1 (1983-1985), NFI2 (1993-1995), NFI3 (2004-2006), NFI4 (2009-2017) and NFI5 (2018-2026) and was accessible on foot.</t>
+    <t>Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 de 9 sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -706,51 +706,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="38.705" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -1108,235 +1108,235 @@
         <v>100.0</v>
       </c>
       <c r="M17" s="6" t="s">
         <v>19</v>
       </c>
       <c r="N17" s="6">
         <v>100.0</v>
       </c>
       <c r="O17" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="18" spans="1:15" customHeight="1" ht="21.75">
       <c r="A18" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1216931/398680</t>
           </r>
         </is>
       </c>
       <c r="B18" s="3"/>
       <c r="C18" s="3"/>
       <c r="D18" s="3"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="3"/>
       <c r="K18" s="3"/>
       <c r="L18" s="3"/>
       <c r="M18" s="3"/>
       <c r="N18" s="3"/>
       <c r="O18" s="3"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">biomass of stumps</t>
+            <t xml:space="preserve">biomasse des souches</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #397</t>
           </r>
         </is>
       </c>
     </row>
     <row r="22" spans="1:15" customHeight="1" ht="29">
       <c r="A22" s="1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">stump: conifers or broadleaves</t>
+            <t xml:space="preserve">souche: résineux ou feuillus</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2368</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:15" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">biogeographical region</t>
+            <t xml:space="preserve">région biogéographique</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:15" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest NFI1-NFI5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:15" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="33" spans="1:15">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:15" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>