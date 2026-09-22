--- v0 (2025-12-15)
+++ v1 (2026-09-22)
@@ -1,439 +1,353 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
-[...81 lines deleted...]
-    <t>biogeographical region</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
+  <si>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Biomasse der Stöcke</t>
+  </si>
+  <si>
+    <t>Stock: Nadel- oder Laubholz</t>
+  </si>
+  <si>
+    <t>Regionale Gliederung: biogeografische Region</t>
+  </si>
+  <si>
+    <t>Einheit: 1000 kg/ha</t>
+  </si>
+  <si>
+    <t>Bezugsfläche: zugänglicher Wald ohne Gebüschwald</t>
+  </si>
+  <si>
+    <t>Netz: 1,4-km-Netz, Unternetze 1-5</t>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>biogeografische Region</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Plateau</t>
-[...14 lines deleted...]
-    <t>Switzerland</t>
+    <t>Mittelland</t>
+  </si>
+  <si>
+    <t>Alpennordflanke</t>
+  </si>
+  <si>
+    <t>Westliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Östliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Alpensüdflanke</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>1000 kg/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>conifers</t>
-[...179 lines deleted...]
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Nadelholz</t>
+  </si>
+  <si>
+    <t>Laubholz</t>
+  </si>
+  <si>
+    <t>nicht bestimmbar</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>LFI5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Netz: </t>
+  </si>
+  <si>
+    <t>1,4-km-Netz, Unternetze 1-5 [1746]
+Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugsfläche: </t>
+  </si>
+  <si>
+    <t>zugänglicher Wald ohne Gebüschwald [434]
+Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Regionale Gliederung: </t>
+  </si>
+  <si>
+    <t>biogeografische Region [BIOGEOC6R2005, 2586]
+Gliederung der Schweiz in sechs Regionen mit ähnlicher Flora und Fauna. Die sechs Regionen entsprechen der Grundeinteilung der Publikation «Die biogeographischen Regionen der Schweiz», die vom BAFU im Jahr 2022 herausgegeben wurde.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>Biomasse der Stöcke [397], kg
+Trockengewicht (Masse) der Stöcke ab 7 cm Durchmesser, d.h. der oberirdischen, verholzten Teile von Bäumen oder Sträuchern unterhalb des Fällschnitts bzw. (bei natürlichem Zerfall) unterhalb der Bruchfläche. Ein Stock hat eine maximale Höhe von 1.3 m, ist er höher, wird er als Dürrständer behandelt. Ermittelt wird diese Masse mithilfe von art- und zersetzungsgradabhängigen Holzdichten.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 16.09.2021 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 2: </t>
+  </si>
+  <si>
+    <t>Fläche [1], ha
+Fläche.</t>
+  </si>
+  <si>
+    <t>gerechnet am 27.05.2019 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: 1000, Dezimalstellen: 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>pro Hektar [1] - zugänglicher Wald ohne Gebüschwald [434]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>in % [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>Stock: Nadel- oder Laubholz [STOBART, 2368]
+Artengruppe (Nadelholz, Laubholz) der Stöcke ab 7 cm Stockdurchmesser. Grundlage: Feldaufnahme (MID 970: Stocktotholz - Baumart)</t>
+  </si>
+  <si>
+    <t>gerechnet am 19.03.2024 23:29:05</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>keine Angabe, Nadelholz, Laubholz, nicht bestimmbar, Total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Übrige: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -694,699 +608,1025 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O34"/>
+  <dimension ref="A1:O43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B19" sqref="B19:O43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="38.705" bestFit="true" customWidth="true" style="0"/>
-[...13 lines deleted...]
-    <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="29" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12" customWidth="true" style="0"/>
+    <col min="3" max="3" width="4" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12" customWidth="true" style="0"/>
+    <col min="5" max="5" width="4" customWidth="true" style="0"/>
+    <col min="6" max="6" width="14" customWidth="true" style="0"/>
+    <col min="7" max="7" width="6" customWidth="true" style="0"/>
+    <col min="8" max="8" width="17" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9" customWidth="true" style="0"/>
+    <col min="10" max="10" width="17" customWidth="true" style="0"/>
+    <col min="11" max="11" width="9" customWidth="true" style="0"/>
+    <col min="12" max="12" width="13" customWidth="true" style="0"/>
+    <col min="13" max="13" width="5" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12" customWidth="true" style="0"/>
+    <col min="15" max="15" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:15">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...11 lines deleted...]
-      <c r="O10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
+      <c r="N10" s="3"/>
+      <c r="O10" s="3"/>
     </row>
     <row r="11" spans="1:15">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
-      <c r="N11" s="4" t="s">
+      <c r="M11" s="3"/>
+      <c r="N11" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="O11" s="4"/>
+      <c r="O11" s="3"/>
     </row>
     <row r="12" spans="1:15">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="N12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="O12" s="4" t="s">
+      <c r="O12" s="3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:15">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B13" s="6">
+      <c r="B13" s="5">
         <v>0.0</v>
       </c>
-      <c r="C13" s="6" t="s">
+      <c r="C13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="D13" s="6">
+      <c r="D13" s="5">
         <v>0.0</v>
       </c>
-      <c r="E13" s="6" t="s">
+      <c r="E13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="F13" s="6">
+      <c r="F13" s="5">
         <v>0.0</v>
       </c>
-      <c r="G13" s="6" t="s">
+      <c r="G13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="H13" s="6">
+      <c r="H13" s="5">
         <v>0.0</v>
       </c>
-      <c r="I13" s="6" t="s">
+      <c r="I13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="J13" s="6">
+      <c r="J13" s="5">
         <v>0.0</v>
       </c>
-      <c r="K13" s="6" t="s">
+      <c r="K13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="L13" s="6">
+      <c r="L13" s="5">
         <v>0.0</v>
       </c>
-      <c r="M13" s="6" t="s">
+      <c r="M13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="N13" s="6">
+      <c r="N13" s="5">
         <v>0.0</v>
       </c>
-      <c r="O13" s="6" t="s">
+      <c r="O13" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:15">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="5">
         <v>2.9</v>
       </c>
-      <c r="C14" s="6">
+      <c r="C14" s="5">
         <v>8</v>
       </c>
-      <c r="D14" s="6">
+      <c r="D14" s="5">
         <v>2.4</v>
       </c>
-      <c r="E14" s="6">
+      <c r="E14" s="5">
         <v>6</v>
       </c>
-      <c r="F14" s="6">
+      <c r="F14" s="5">
         <v>4.1</v>
       </c>
-      <c r="G14" s="6">
+      <c r="G14" s="5">
         <v>6</v>
       </c>
-      <c r="H14" s="6">
+      <c r="H14" s="5">
         <v>2.4</v>
       </c>
-      <c r="I14" s="6">
+      <c r="I14" s="5">
         <v>11</v>
       </c>
-      <c r="J14" s="6">
+      <c r="J14" s="5">
         <v>3.7</v>
       </c>
-      <c r="K14" s="6">
+      <c r="K14" s="5">
         <v>8</v>
       </c>
-      <c r="L14" s="6">
+      <c r="L14" s="5">
         <v>1.0</v>
       </c>
-      <c r="M14" s="6">
+      <c r="M14" s="5">
         <v>18</v>
       </c>
-      <c r="N14" s="6">
+      <c r="N14" s="5">
         <v>2.9</v>
       </c>
-      <c r="O14" s="6">
+      <c r="O14" s="5">
         <v>3</v>
       </c>
     </row>
     <row r="15" spans="1:15">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>1.6</v>
       </c>
-      <c r="C15" s="6">
+      <c r="C15" s="5">
         <v>10</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="5">
         <v>1.3</v>
       </c>
-      <c r="E15" s="6">
+      <c r="E15" s="5">
         <v>9</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="5">
         <v>0.9</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="5">
         <v>16</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="5">
         <v>0.2</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I15" s="5">
         <v>32</v>
       </c>
-      <c r="J15" s="6">
+      <c r="J15" s="5">
         <v>0.2</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="5">
         <v>20</v>
       </c>
-      <c r="L15" s="6">
+      <c r="L15" s="5">
         <v>0.6</v>
       </c>
-      <c r="M15" s="6">
+      <c r="M15" s="5">
         <v>20</v>
       </c>
-      <c r="N15" s="6">
+      <c r="N15" s="5">
         <v>0.9</v>
       </c>
-      <c r="O15" s="6">
+      <c r="O15" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="16" spans="1:15">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="5">
         <v>0.4</v>
       </c>
-      <c r="C16" s="6">
+      <c r="C16" s="5">
         <v>11</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="5">
         <v>0.6</v>
       </c>
-      <c r="E16" s="6">
+      <c r="E16" s="5">
         <v>10</v>
       </c>
-      <c r="F16" s="6">
+      <c r="F16" s="5">
         <v>0.3</v>
       </c>
-      <c r="G16" s="6">
+      <c r="G16" s="5">
         <v>11</v>
       </c>
-      <c r="H16" s="6">
+      <c r="H16" s="5">
         <v>0.0</v>
       </c>
-      <c r="I16" s="6">
+      <c r="I16" s="5">
         <v>39</v>
       </c>
-      <c r="J16" s="6">
+      <c r="J16" s="5">
         <v>0.1</v>
       </c>
-      <c r="K16" s="6">
+      <c r="K16" s="5">
         <v>31</v>
       </c>
-      <c r="L16" s="6">
+      <c r="L16" s="5">
         <v>0.0</v>
       </c>
-      <c r="M16" s="6">
+      <c r="M16" s="5">
         <v>63</v>
       </c>
-      <c r="N16" s="6">
+      <c r="N16" s="5">
         <v>0.3</v>
       </c>
-      <c r="O16" s="6">
+      <c r="O16" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="17" spans="1:15">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B17" s="6">
+      <c r="B17" s="5">
         <v>4.9</v>
       </c>
-      <c r="C17" s="6">
+      <c r="C17" s="5">
         <v>5</v>
       </c>
-      <c r="D17" s="6">
+      <c r="D17" s="5">
         <v>4.3</v>
       </c>
-      <c r="E17" s="6">
+      <c r="E17" s="5">
         <v>4</v>
       </c>
-      <c r="F17" s="6">
+      <c r="F17" s="5">
         <v>5.3</v>
       </c>
-      <c r="G17" s="6">
+      <c r="G17" s="5">
         <v>6</v>
       </c>
-      <c r="H17" s="6">
+      <c r="H17" s="5">
         <v>2.7</v>
       </c>
-      <c r="I17" s="6">
+      <c r="I17" s="5">
         <v>10</v>
       </c>
-      <c r="J17" s="6">
+      <c r="J17" s="5">
         <v>4.0</v>
       </c>
-      <c r="K17" s="6">
+      <c r="K17" s="5">
         <v>7</v>
       </c>
-      <c r="L17" s="6">
+      <c r="L17" s="5">
         <v>1.6</v>
       </c>
-      <c r="M17" s="6">
+      <c r="M17" s="5">
         <v>13</v>
       </c>
-      <c r="N17" s="6">
+      <c r="N17" s="5">
         <v>4.1</v>
       </c>
-      <c r="O17" s="6">
+      <c r="O17" s="5">
         <v>3</v>
       </c>
     </row>
     <row r="18" spans="1:15" customHeight="1" ht="21.75">
-      <c r="A18" t="inlineStr">
-[...40 lines deleted...]
-      <c r="O18" s="3"/>
+      <c r="A18" t="s">
+        <v>24</v>
+      </c>
+      <c r="B18" s="2"/>
+      <c r="C18" s="2"/>
+      <c r="D18" s="2"/>
+      <c r="E18" s="2"/>
+      <c r="F18" s="2"/>
+      <c r="G18" s="2"/>
+      <c r="H18" s="2"/>
+      <c r="I18" s="2"/>
+      <c r="J18" s="2"/>
+      <c r="K18" s="2"/>
+      <c r="L18" s="2"/>
+      <c r="M18" s="2"/>
+      <c r="N18" s="2"/>
+      <c r="O18" s="2"/>
+    </row>
+    <row r="19" spans="1:15">
+      <c r="A19" s="6"/>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
+      <c r="J19" s="7"/>
+      <c r="K19" s="7"/>
+      <c r="L19" s="7"/>
+      <c r="M19" s="7"/>
+      <c r="N19" s="7"/>
+      <c r="O19" s="7"/>
+    </row>
+    <row r="20" spans="1:15">
+      <c r="A20" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+      <c r="J20" s="7"/>
+      <c r="K20" s="7"/>
+      <c r="L20" s="7"/>
+      <c r="M20" s="7"/>
+      <c r="N20" s="7"/>
+      <c r="O20" s="7"/>
     </row>
     <row r="21" spans="1:15">
-      <c r="A21" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A21" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
+      <c r="L21" s="7"/>
+      <c r="M21" s="7"/>
+      <c r="N21" s="7"/>
+      <c r="O21" s="7"/>
+    </row>
+    <row r="22" spans="1:15">
+      <c r="A22" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+      <c r="N22" s="7"/>
+      <c r="O22" s="7"/>
+    </row>
+    <row r="23" spans="1:15">
+      <c r="A23" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+      <c r="N23" s="7"/>
+      <c r="O23" s="7"/>
     </row>
     <row r="24" spans="1:15">
-      <c r="A24" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A24" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+      <c r="N24" s="7"/>
+      <c r="O24" s="7"/>
+    </row>
+    <row r="25" spans="1:15">
+      <c r="A25" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+      <c r="N25" s="7"/>
+      <c r="O25" s="7"/>
+    </row>
+    <row r="26" spans="1:15">
+      <c r="A26" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+      <c r="N26" s="7"/>
+      <c r="O26" s="7"/>
     </row>
     <row r="27" spans="1:15">
-      <c r="A27" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A27" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="7"/>
+      <c r="O27" s="7"/>
+    </row>
+    <row r="28" spans="1:15">
+      <c r="A28" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7"/>
+    </row>
+    <row r="29" spans="1:15">
+      <c r="A29" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+      <c r="N29" s="7"/>
+      <c r="O29" s="7"/>
     </row>
     <row r="30" spans="1:15">
-      <c r="A30" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A30" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+      <c r="N30" s="7"/>
+      <c r="O30" s="7"/>
+    </row>
+    <row r="31" spans="1:15">
+      <c r="A31" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B31" s="7"/>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+      <c r="N31" s="7"/>
+      <c r="O31" s="7"/>
+    </row>
+    <row r="32" spans="1:15">
+      <c r="A32" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
+      <c r="N32" s="7"/>
+      <c r="O32" s="7"/>
     </row>
     <row r="33" spans="1:15">
-      <c r="A33" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A33" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+      <c r="N33" s="7"/>
+      <c r="O33" s="7"/>
+    </row>
+    <row r="34" spans="1:15">
+      <c r="A34" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B34" s="7"/>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+      <c r="N34" s="7"/>
+      <c r="O34" s="7"/>
+    </row>
+    <row r="35" spans="1:15">
+      <c r="A35" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+      <c r="N35" s="7"/>
+      <c r="O35" s="7"/>
+    </row>
+    <row r="36" spans="1:15">
+      <c r="A36" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+      <c r="N36" s="7"/>
+      <c r="O36" s="7"/>
+    </row>
+    <row r="37" spans="1:15">
+      <c r="A37" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+      <c r="N37" s="7"/>
+      <c r="O37" s="7"/>
+    </row>
+    <row r="38" spans="1:15">
+      <c r="A38" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+      <c r="N38" s="7"/>
+      <c r="O38" s="7"/>
+    </row>
+    <row r="39" spans="1:15">
+      <c r="A39" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B39" s="7"/>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+      <c r="N39" s="7"/>
+      <c r="O39" s="7"/>
+    </row>
+    <row r="40" spans="1:15">
+      <c r="A40" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B40" s="7"/>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+      <c r="N40" s="7"/>
+      <c r="O40" s="7"/>
+    </row>
+    <row r="41" spans="1:15">
+      <c r="A41" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="B41" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+      <c r="N41" s="7"/>
+      <c r="O41" s="7"/>
+    </row>
+    <row r="42" spans="1:15">
+      <c r="A42" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="B42" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+      <c r="J42" s="7"/>
+      <c r="K42" s="7"/>
+      <c r="L42" s="7"/>
+      <c r="M42" s="7"/>
+      <c r="N42" s="7"/>
+      <c r="O42" s="7"/>
+    </row>
+    <row r="43" spans="1:15">
+      <c r="A43" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="B43" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C43" s="7"/>
+      <c r="D43" s="7"/>
+      <c r="E43" s="7"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="7"/>
+      <c r="H43" s="7"/>
+      <c r="I43" s="7"/>
+      <c r="J43" s="7"/>
+      <c r="K43" s="7"/>
+      <c r="L43" s="7"/>
+      <c r="M43" s="7"/>
+      <c r="N43" s="7"/>
+      <c r="O43" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="A3:O3"/>
     <mergeCell ref="A4:O4"/>
     <mergeCell ref="A5:O5"/>
     <mergeCell ref="A6:O6"/>
     <mergeCell ref="A7:O7"/>
     <mergeCell ref="A8:O8"/>
     <mergeCell ref="B10:O10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="N11:O11"/>
     <mergeCell ref="A18:O18"/>
-    <mergeCell ref="A21:O21"/>
-[...8 lines deleted...]
-    <mergeCell ref="A34:O34"/>
+    <mergeCell ref="A19:O19"/>
+    <mergeCell ref="B20:O20"/>
+    <mergeCell ref="B21:O21"/>
+    <mergeCell ref="B22:O22"/>
+    <mergeCell ref="B23:O23"/>
+    <mergeCell ref="B24:O24"/>
+    <mergeCell ref="B25:O25"/>
+    <mergeCell ref="B26:O26"/>
+    <mergeCell ref="B27:O27"/>
+    <mergeCell ref="B28:O28"/>
+    <mergeCell ref="B29:O29"/>
+    <mergeCell ref="B30:O30"/>
+    <mergeCell ref="B31:O31"/>
+    <mergeCell ref="B32:O32"/>
+    <mergeCell ref="B33:O33"/>
+    <mergeCell ref="B34:O34"/>
+    <mergeCell ref="B35:O35"/>
+    <mergeCell ref="B36:O36"/>
+    <mergeCell ref="B37:O37"/>
+    <mergeCell ref="B38:O38"/>
+    <mergeCell ref="B39:O39"/>
+    <mergeCell ref="B40:O40"/>
+    <mergeCell ref="B41:O41"/>
+    <mergeCell ref="B42:O42"/>
+    <mergeCell ref="B43:O43"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>