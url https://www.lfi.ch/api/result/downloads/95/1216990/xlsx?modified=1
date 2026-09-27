--- v1 (2026-09-22)
+++ v2 (2026-09-27)
@@ -14,231 +14,231 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
-    <t>LFI5</t>
-[...23 lines deleted...]
-    <t>biogeografische Region</t>
+    <t>NFI5</t>
+  </si>
+  <si>
+    <t>biomass of stumps</t>
+  </si>
+  <si>
+    <t>stump: conifers or broadleaves</t>
+  </si>
+  <si>
+    <t>regional demarcation: biogeographical region</t>
+  </si>
+  <si>
+    <t>unit: 1000 kg/ha</t>
+  </si>
+  <si>
+    <t>evaluation area: accessible forest without shrub forest</t>
+  </si>
+  <si>
+    <t>grid: 1.4 km grid, subgrids 1-5</t>
+  </si>
+  <si>
+    <t>state 2018/26</t>
+  </si>
+  <si>
+    <t>biogeographical region</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Mittelland</t>
-[...14 lines deleted...]
-    <t>Schweiz</t>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>Northern Alps</t>
+  </si>
+  <si>
+    <t>Western Central-Alps</t>
+  </si>
+  <si>
+    <t>Eastern Central-Alps</t>
+  </si>
+  <si>
+    <t>Southern Alps</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
   </si>
   <si>
     <t>1000 kg/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>Nadelholz</t>
-[...11 lines deleted...]
-    <t>© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+    <t>conifers</t>
+  </si>
+  <si>
+    <t>broadleaves</t>
+  </si>
+  <si>
+    <t>indeterminable</t>
+  </si>
+  <si>
+    <t>total</t>
+  </si>
+  <si>
+    <t>© WSL, Swiss National Forest Inventory, 18.05.2024</t>
   </si>
   <si>
     <t xml:space="preserve">Auswertungsart: </t>
   </si>
   <si>
     <t>Zustand [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Inventur: </t>
   </si>
   <si>
-    <t>LFI5 [550]</t>
-[...20 lines deleted...]
-Gliederung der Schweiz in sechs Regionen mit ähnlicher Flora und Fauna. Die sechs Regionen entsprechen der Grundeinteilung der Publikation «Die biogeographischen Regionen der Schweiz», die vom BAFU im Jahr 2022 herausgegeben wurde.</t>
+    <t>NFI5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">grid: </t>
+  </si>
+  <si>
+    <t>1.4 km grid, subgrids 1-5 [1746]
+Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">evaluation area: </t>
+  </si>
+  <si>
+    <t>accessible forest without shrub forest [434]
+Forest of which less than two-thirds is covered with shrubs that can be accessed on foot.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">regional demarcation: </t>
+  </si>
+  <si>
+    <t>biogeographical region [BIOGEOC6R2005, 2586]
+Demarcation of Switzerland into six regions with similar flora and fauna. The six regions correspond to the basic categories in the publication «The Biogeographical Regions of Switzerland», which was published by FOEN in 2022.</t>
   </si>
   <si>
     <t xml:space="preserve">Stratifizierung: </t>
   </si>
   <si>
     <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
   </si>
   <si>
     <t xml:space="preserve">Zielgrösse 1: </t>
   </si>
   <si>
-    <t>Biomasse der Stöcke [397], kg
-Trockengewicht (Masse) der Stöcke ab 7 cm Durchmesser, d.h. der oberirdischen, verholzten Teile von Bäumen oder Sträuchern unterhalb des Fällschnitts bzw. (bei natürlichem Zerfall) unterhalb der Bruchfläche. Ein Stock hat eine maximale Höhe von 1.3 m, ist er höher, wird er als Dürrständer behandelt. Ermittelt wird diese Masse mithilfe von art- und zersetzungsgradabhängigen Holzdichten.</t>
+    <t>biomass of stumps [397], kg
+Dry weight (mass) of the stumps ≥7 cm in diameter, i.e. the aboveground, woody parts of trees or shrubs below the felling cut or (in the case of natural decay) below the break surface. The maximum height of a stump is 1.3 m; if it is &gt;1.3 m, it is treated as a snag. The mass is determined on the basis of species- and decomposition-dependent wood densities.</t>
   </si>
   <si>
     <t xml:space="preserve">Datum: </t>
   </si>
   <si>
     <t>gerechnet am 16.09.2021 00:00:00</t>
   </si>
   <si>
     <t xml:space="preserve">Zielgrösse 2: </t>
   </si>
   <si>
-    <t>Fläche [1], ha
+    <t>area [1], ha
 Fläche.</t>
   </si>
   <si>
     <t>gerechnet am 27.05.2019 00:00:00</t>
   </si>
   <si>
     <t xml:space="preserve">Format: </t>
   </si>
   <si>
     <t>Einheit: 1000, Dezimalstellen: 1</t>
   </si>
   <si>
     <t xml:space="preserve">Zeitbezug: </t>
   </si>
   <si>
     <t xml:space="preserve">Flächenbezug: </t>
   </si>
   <si>
-    <t>pro Hektar [1] - zugänglicher Wald ohne Gebüschwald [434]</t>
+    <t>pro Hektar [1] - accessible forest without shrub forest [434]</t>
   </si>
   <si>
     <t xml:space="preserve">Schätzfehler: </t>
   </si>
   <si>
     <t>in % [2]</t>
   </si>
   <si>
     <t xml:space="preserve">Bezugstyp: </t>
   </si>
   <si>
     <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
   </si>
   <si>
-    <t>Stock: Nadel- oder Laubholz [STOBART, 2368]
-Artengruppe (Nadelholz, Laubholz) der Stöcke ab 7 cm Stockdurchmesser. Grundlage: Feldaufnahme (MID 970: Stocktotholz - Baumart)</t>
+    <t>stump: conifers or broadleaves [STOBART, 2368]
+Species group (conifers or broadleaves) of stumps ≥7 cm in diameter. Reference: Field Survey (MID 970: Stocktotholz - Baumart)</t>
   </si>
   <si>
     <t>gerechnet am 19.03.2024 23:29:05</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, original: </t>
   </si>
   <si>
-    <t>keine Angabe, Nadelholz, Laubholz, nicht bestimmbar, Total</t>
+    <t>n/a, conifers, broadleaves, indeterminable, total</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, umkodiert: </t>
   </si>
   <si>
-    <t xml:space="preserve">Übrige: </t>
+    <t xml:space="preserve">other: </t>
   </si>
   <si>
     <t xml:space="preserve">Stichprobenumfang: </t>
   </si>
   <si>
     <t>nicht anzeigen</t>
   </si>
   <si>
     <t xml:space="preserve">Tabelle transponiert: </t>
   </si>
   <si>
     <t>nicht transponiert [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Sprache: </t>
   </si>
   <si>
     <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -620,61 +620,61 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="B19" sqref="B19:O43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="29" customWidth="true" style="0"/>
+    <col min="1" max="1" width="32" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="4" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
     <col min="5" max="5" width="4" customWidth="true" style="0"/>
-    <col min="6" max="6" width="14" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="11" max="11" width="9" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13" customWidth="true" style="0"/>
+    <col min="7" max="7" width="5" customWidth="true" style="0"/>
+    <col min="8" max="8" width="16" customWidth="true" style="0"/>
+    <col min="9" max="9" width="8" customWidth="true" style="0"/>
+    <col min="10" max="10" width="16" customWidth="true" style="0"/>
+    <col min="11" max="11" width="8" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
     <col min="13" max="13" width="5" customWidth="true" style="0"/>
     <col min="14" max="14" width="12" customWidth="true" style="0"/>
     <col min="15" max="15" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>