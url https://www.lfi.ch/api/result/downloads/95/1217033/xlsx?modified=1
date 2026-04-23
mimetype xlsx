--- v1 (2026-01-23)
+++ v2 (2026-04-23)
@@ -14,365 +14,365 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
-    <t>LFI1</t>
-[...5 lines deleted...]
-    <t>NaiS-Vegetationshöhenstufen (10 Klassen)</t>
+    <t>IFN1</t>
+  </si>
+  <si>
+    <t>volume de bois mort (bois de tige) IFN1</t>
+  </si>
+  <si>
+    <t>étages de végétation NaiS (10 classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: Produktionsregion</t>
+      <t xml:space="preserve">découpage régional</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: région de production</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
       <t xml:space="preserve">: 1000 m³</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald</t>
+      <t xml:space="preserve">ensemble analysé</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
-[...9 lines deleted...]
-    <t>Produktionsregion</t>
+      <t xml:space="preserve">réseau</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: réseau 1,4 km</t>
+    </r>
+  </si>
+  <si>
+    <t>état 1983/85</t>
+  </si>
+  <si>
+    <t>région de production</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Mittelland</t>
-[...11 lines deleted...]
-    <t>Schweiz</t>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>Préalpes</t>
+  </si>
+  <si>
+    <t>Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>1000 m³</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>obersubalpin</t>
+    <t>subalpin supérieur</t>
   </si>
   <si>
     <t>subalpin</t>
   </si>
   <si>
-    <t>hochmontan</t>
-[...23 lines deleted...]
-    <t>Total</t>
+    <t>haut-montagnard</t>
+  </si>
+  <si>
+    <t>montagnard supérieur (N)</t>
+  </si>
+  <si>
+    <t>montagnard inférieur (N)</t>
+  </si>
+  <si>
+    <t>montagnard inférieur/supérieur (S)</t>
+  </si>
+  <si>
+    <t>submontagnard (N)</t>
+  </si>
+  <si>
+    <t>collinéen avec hêtre (S)</t>
+  </si>
+  <si>
+    <t>collinéen</t>
+  </si>
+  <si>
+    <t>hyperinsubrique (S)</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1217033/398782</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Totholzvolumen (Schaftholz) LFI1</t>
+      <t xml:space="preserve">volume de bois mort (bois de tige) IFN1</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #249</t>
     </r>
   </si>
   <si>
-    <t>Schaftholzvolumen in Rinde aller toten Bäume und Sträucher (stehende und liegende) ab 12 cm Brusthöhendurchmesser (BHD) nach Methode LFI1. Im LFI1 wurden nur diejenigen toten Bäume aufgenommen, bei denen das Holz noch verwertbar war. Zudem wurden auch liegende grüne Bäume zum Totholz gezählt.</t>
+    <t>Volume de bois de tige en écorce de tous les arbres et arbustes morts (sur pied et à terre) d'au moins 12 cm de diamètre à hauteur de poitrine (DHP) selon la méthode de l'IFN1. Dans l'IFN1, seuls ont été enregistrés les arbres morts dont le bois était encore utilisable. En outre, les arbres verts à terre ont également été comptés comme bois mort.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">NaiS-Vegetationshöhenstufen (10 Klassen)</t>
+      <t xml:space="preserve">étages de végétation NaiS (10 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2632</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Vegetationshöhenstufen in der Systematik der Wegleitung Nachhaltigkeit und Erfolgskontrolle im Schutzwald (NaiS; Frehner et al. 2005) in zehn Klassen, wobei die Klassen «hyperinsubrisch», «kollin mit Buche» und «unter-/obermontan» nur auf der Alpensüdseite (S), die Klassen «submontan», «untermontan», «obermontan» nur auf der Alpennordseite (N) und die Klassen «hochmontan», «subalpin» und «obersubalpin» auf beiden Seiten der Alpen vorkommen können. Die Angaben beruhen einerseits auf von Experten bestimmten Vegetationshöhenstufen (zugängliche Waldprobeflächen des LFI4 auf dem 1,4-km-Netz; Arge Frehner et al. 2020) und andererseits auf den für die Periode 1981-2010 modellierten Vegetationshöhenstufen (übrige Probeflächen; Zischg et al. 2021). keine Angabe: oberhalb der von Zischg et al. modellierten Waldgrenze oder allenfalls im Bereich von Seen liegend, die von Zischg et al. relativ grob ausgeschnitten worden sind. </t>
+    <t xml:space="preserve">Étages de végétation selon la nomenclature du guide Gestion durable des forêts de protection (NaiS; Frehner et al. 2005) en dix classes, les classes «hyperinsubrique», «collinéen avec hêtre» et «montagnard inférieur/supérieur» ne se trouvant que sur le versant sud des Alpes (S), les classes «submontagnard», «montagnard inférieur», «montagnard supérieur» ne se trouvant que sur le versant nord des Alpes (N) et les classes «haut-montagnard», «subalpin» et «subalpin supérieur» pouvant se trouver des deux côtés des Alpes. Les indications sont basées, d'une part, sur les étages de végétation déterminés par les experts (placettes forestières accessibles de l'IFN4 sur le réseau de 1,4 km; Arge Frehner et al. 2020) et, d'autre part, sur les étages de végétation modélisés pour la période 1981-2010 (autres placettes; Zischg et al. 2021). pas d'indication: situé au-dessus de la limite de la forêt modélisée par Zischg et al. ou éventuellement à proximité de lacs qui ont été découpés de manière relativement grossière par Zischg et al. </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Produktionsregion</t>
+      <t xml:space="preserve">région de production</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Gliederung der Schweiz in fünf Regionen (Jura, Mittelland, Voralpen, Alpen und Alpensüdseite) mit relativ einheitlichen Wuchs- und Holzproduktionsbedingungen. Die Produktionsregionen wurden vom Bundesamt für Forstwesen lange vor dem ersten Landesforstinventar (LFI1, 1983-1985) gebildet. Mit einer kleinen Ausnahme am Genfersee folgen die Grenzen der Produktionsregionen noch immer den damaligen Gemeindegrenzen. Im Gegensatz zum LFI verwendet die vom Bundesamt für Statistik geführte Forststatistik als Gliederung nicht die Produktionsregionen, sondern die Forstzonen, deren Grenzverlauf etwas anders ist.</t>
+    <t>Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
+    <t>Forêt couverte à moins des deux tiers d'arbustes et accessible à pied.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz</t>
+      <t xml:space="preserve">réseau 1,4 km</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #410</t>
     </r>
   </si>
   <si>
-    <t>Stichprobennetz des LFI mit einer Maschenweite von 1,4 km. Beim 1,4-km-Netz handelt es sich um das gemeinsame Netz aller bisherigen terrestrischen Inventuren, weshalb es auch als Basisnetz bezeichnet wird.</t>
+    <t>Réseau d'échantillonnage de l'IFN avec un maillage de 1,4 km. Le réseau 1,4 km est commun à tous les inventaires terrestres précédents, c'est pourquoi il est également appelé réseau de base.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -724,51 +724,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="50.559" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="48.131" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
@@ -1369,233 +1369,233 @@
         <v>555</v>
       </c>
       <c r="K24" s="6">
         <v>13</v>
       </c>
       <c r="L24" s="6">
         <v>5578</v>
       </c>
       <c r="M24" s="6">
         <v>5</v>
       </c>
     </row>
     <row r="25" spans="1:13" customHeight="1" ht="21.75">
       <c r="A25" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1217033/398782</t>
           </r>
         </is>
       </c>
       <c r="B25" s="3"/>
       <c r="C25" s="3"/>
       <c r="D25" s="3"/>
       <c r="E25" s="3"/>
       <c r="F25" s="3"/>
       <c r="G25" s="3"/>
       <c r="H25" s="3"/>
       <c r="I25" s="3"/>
       <c r="J25" s="3"/>
       <c r="K25" s="3"/>
       <c r="L25" s="3"/>
       <c r="M25" s="3"/>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Totholzvolumen (Schaftholz) LFI1</t>
+            <t xml:space="preserve">volume de bois mort (bois de tige) IFN1</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #249</t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:13" customHeight="1" ht="29">
       <c r="A29" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">NaiS-Vegetationshöhenstufen (10 Klassen)</t>
+            <t xml:space="preserve">étages de végétation NaiS (10 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2632</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Produktionsregion</t>
+            <t xml:space="preserve">région de production</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:13" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="38" spans="1:13" customHeight="1" ht="29">
       <c r="A38" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz</t>
+            <t xml:space="preserve">réseau 1,4 km</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #410</t>
           </r>
         </is>
       </c>
     </row>
     <row r="41" spans="1:13" customHeight="1" ht="29">
       <c r="A41" s="1" t="s">
         <v>40</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>