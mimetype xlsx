--- v0 (2026-01-09)
+++ v1 (2026-07-26)
@@ -14,131 +14,131 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>bosco di protezione contro colate di fango/smottamenti (2022) · proporzione di utilizzazioni forzate</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Waldfläche</t>
+  </si>
+  <si>
+    <t>Schutzwald gegen Hangmuren/Rutschungen (2022) · Zwangsnutzungsanteil</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: cantone</t>
+      <t xml:space="preserve">: Kanton</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, subtotale</t>
+      <t xml:space="preserve">: %, Zwischentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
-[...2 lines deleted...]
-    <t>cantone</t>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Kanton</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>BL/BS</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>GL</t>
   </si>
@@ -172,287 +172,287 @@
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>TI</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
-    <t>Svizzera</t>
-[...5 lines deleted...]
-    <t>proporzione di utilizzazioni forzate</t>
+    <t>Schweiz</t>
+  </si>
+  <si>
+    <t>Schutzwald gegen Hangmuren/Rutschungen (2022)</t>
+  </si>
+  <si>
+    <t>Zwangsnutzungsanteil</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>0%</t>
   </si>
   <si>
     <t>1-50%</t>
   </si>
   <si>
     <t>&gt;50%</t>
   </si>
   <si>
-    <t>totale</t>
-[...5 lines deleted...]
-    <t>all'esterno</t>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>innerhalb</t>
+  </si>
+  <si>
+    <t>ausserhalb</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1220200/401949</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">superficie forestale</t>
+      <t xml:space="preserve">Waldfläche</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
+    <t>Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco di protezione contro colate di fango/smottamenti (2022)</t>
+      <t xml:space="preserve">Schutzwald gegen Hangmuren/Rutschungen (2022)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2644</t>
     </r>
   </si>
   <si>
-    <t>Superficie all'interno/all'esterno del bosco di protezione contro colate di fango/smottamenti, che i Cantoni hanno definito in base ai criteri armonizzati di SilvaProtect-CH nell'anno 2022. Fonte: dati GIS dell'UFAM, 2022.</t>
+    <t>Fläche innerhalb/ausserhalb des Schutzwalds gegen Hangmuren/Rutschungen, den die Kantone nach den harmonisierten Kriterien von SilvaProtect-CH im Jahr 2022 ausgeschieden hatten. Grundlage: GIS-Daten BAFU, 2022</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">proporzione di utilizzazioni forzate</t>
+      <t xml:space="preserve">Zwangsnutzungsanteil</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1326</t>
     </r>
   </si>
   <si>
-    <t>Proporzione delle utilizzazioni forzate rispetto alle utilizzazioni totali. Fonte: inchiesta presso il servizio forestale (MID 344: Anteil Zwangsnutzung)</t>
+    <t>Anteil der Zwangsnutzungen an der Gesamtnutzung in drei Klassen. Grundlage: Forstdienstbefragung (MID 344: Anteil Zwangsnutzung)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">cantone</t>
+      <t xml:space="preserve">Kanton</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #827</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione regionale con i cantoni come unità. I due semicantoni di Basilea Campagna e Basilea Città sono riuniti in un unico cantone per motivi statistici.</t>
+    <t>Regionale Gliederung mit den Kantonen als Einheit. Dabei werden die beiden Halbkantone Basel-Landschaft und Basel-Stadt aus statistischen Gründen zu einem Kanton zusammengefasst.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Bosco che sia nell'IFN1 (1983-1985) che nell'IFN2 (1993-1995), nell'IFN3 (2004-2006), nell'IFN4 (2009-2017) e nell'IFN5 (2018-2026) era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+    <t>Wald, der in den fünf Inventuren LFI1 (1983-1985), LFI2 (1993-1995), LFI3 (2004-2006), LFI4 (2009-2017) und LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -804,52 +804,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BB52"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="75.267" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="45.846" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="56.415" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="5.856" bestFit="true" customWidth="true" style="0"/>
@@ -4491,51 +4491,51 @@
         <v>100.0</v>
       </c>
       <c r="AZ32" s="6" t="s">
         <v>40</v>
       </c>
       <c r="BA32" s="6">
         <v>100.0</v>
       </c>
       <c r="BB32" s="6" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="33" spans="1:54" customHeight="1" ht="21.75">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1220200/401949</t>
           </r>
         </is>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3"/>
       <c r="E33" s="3"/>
       <c r="F33" s="3"/>
       <c r="G33" s="3"/>
       <c r="H33" s="3"/>
       <c r="I33" s="3"/>
       <c r="J33" s="3"/>
       <c r="K33" s="3"/>
       <c r="L33" s="3"/>
@@ -4573,226 +4573,226 @@
       <c r="AR33" s="3"/>
       <c r="AS33" s="3"/>
       <c r="AT33" s="3"/>
       <c r="AU33" s="3"/>
       <c r="AV33" s="3"/>
       <c r="AW33" s="3"/>
       <c r="AX33" s="3"/>
       <c r="AY33" s="3"/>
       <c r="AZ33" s="3"/>
       <c r="BA33" s="3"/>
       <c r="BB33" s="3"/>
     </row>
     <row r="36" spans="1:54">
       <c r="A36" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">superficie forestale</t>
+            <t xml:space="preserve">Waldfläche</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:54" customHeight="1" ht="29">
       <c r="A37" s="1" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="39" spans="1:54">
       <c r="A39" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco di protezione contro colate di fango/smottamenti (2022)</t>
+            <t xml:space="preserve">Schutzwald gegen Hangmuren/Rutschungen (2022)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2644</t>
           </r>
         </is>
       </c>
     </row>
     <row r="40" spans="1:54" customHeight="1" ht="29">
       <c r="A40" s="1" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="42" spans="1:54">
       <c r="A42" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">proporzione di utilizzazioni forzate</t>
+            <t xml:space="preserve">Zwangsnutzungsanteil</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1326</t>
           </r>
         </is>
       </c>
     </row>
     <row r="43" spans="1:54" customHeight="1" ht="29">
       <c r="A43" s="1" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="45" spans="1:54">
       <c r="A45" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">cantone</t>
+            <t xml:space="preserve">Kanton</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #827</t>
           </r>
         </is>
       </c>
     </row>
     <row r="46" spans="1:54" customHeight="1" ht="29">
       <c r="A46" s="1" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="48" spans="1:54">
       <c r="A48" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="49" spans="1:54" customHeight="1" ht="29">
       <c r="A49" s="1" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="51" spans="1:54">
       <c r="A51" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="52" spans="1:54" customHeight="1" ht="29">
       <c r="A52" s="1" t="s">
         <v>59</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:BB1"/>
     <mergeCell ref="A2:BB2"/>