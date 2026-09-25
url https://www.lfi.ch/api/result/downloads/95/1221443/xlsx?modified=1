--- v0 (2025-12-20)
+++ v1 (2026-09-25)
@@ -1,436 +1,340 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
     <t>NFI5</t>
   </si>
   <si>
     <t>forest area</t>
   </si>
   <si>
     <t>protection forest against channel processes (2022)</t>
   </si>
   <si>
-    <r>
-[...64 lines deleted...]
-    </r>
+    <t>regional demarcation: protection forest region</t>
+  </si>
+  <si>
+    <t>unit: 1000 ha</t>
+  </si>
+  <si>
+    <t>evaluation area: forest</t>
+  </si>
+  <si>
+    <t>grid: 1.4 km grid, subgrids 1-5</t>
   </si>
   <si>
     <t>state 2018/26</t>
   </si>
   <si>
     <t>protection forest region</t>
   </si>
   <si>
     <t>Jura + Plateau</t>
   </si>
   <si>
     <t>Northwestern Alps</t>
   </si>
   <si>
     <t>Northeastern Alps</t>
   </si>
   <si>
     <t xml:space="preserve">Southwestern Alps </t>
   </si>
   <si>
     <t>Southeastern Alps</t>
   </si>
   <si>
     <t>Southern Alps</t>
   </si>
   <si>
     <t>Switzerland</t>
   </si>
   <si>
     <t>1000 ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
     <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>inside</t>
   </si>
   <si>
     <t>outside</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
-    <r>
-[...167 lines deleted...]
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>NFI5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">grid: </t>
+  </si>
+  <si>
+    <t>1.4 km grid, subgrids 1-5 [1746]
+Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">evaluation area: </t>
+  </si>
+  <si>
+    <t>forest [484]
+Area that meets the NFI's definition of 'forest', i.e. is «a forest without shrub forest» or «a shrub forest».</t>
+  </si>
+  <si>
+    <t xml:space="preserve">regional demarcation: </t>
+  </si>
+  <si>
+    <t>protection forest region [SCHUREG, 829]
+Demarcation of Switzerland used in NFI for protection forest analyses. The six protection forest regions were derived from the economic regions by combining individual regions according to natural and statistical criteria.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>forest area [44], ha
+All areas designated as forest according to the NFI forest definition. The forest definition includes shrub forest. The target variable "forest area" is also used when classifying the total area as forest or non-forest.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 25.05.2019 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: 1000, Dezimalstellen: 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>absolut [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>in % [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>protection forest against channel processes (2022) [GERSPGES22, 2643]
+Area in/outside a forest that provides protection against channel processes which the cantons designated «protection forest» according to the harmonised criteria of SilvaProtect-CH in 2022. Reference: GIS data from FOEN, 2022</t>
+  </si>
+  <si>
+    <t>gerechnet am 13.05.2024 05:21:25</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>n/a, inside, outside, total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">other: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -691,652 +595,934 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O33"/>
+  <dimension ref="A1:O40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B18" sqref="B18:O40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="62.413" bestFit="true" customWidth="true" style="0"/>
-[...13 lines deleted...]
-    <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="32" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12" customWidth="true" style="0"/>
+    <col min="3" max="3" width="7" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13" customWidth="true" style="0"/>
+    <col min="5" max="5" width="8" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13" customWidth="true" style="0"/>
+    <col min="7" max="7" width="8" customWidth="true" style="0"/>
+    <col min="8" max="8" width="14" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9" customWidth="true" style="0"/>
+    <col min="10" max="10" width="13" customWidth="true" style="0"/>
+    <col min="11" max="11" width="8" customWidth="true" style="0"/>
+    <col min="12" max="12" width="11" customWidth="true" style="0"/>
+    <col min="13" max="13" width="6" customWidth="true" style="0"/>
+    <col min="14" max="14" width="10" customWidth="true" style="0"/>
+    <col min="15" max="15" width="5" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:15">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...11 lines deleted...]
-      <c r="O10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
+      <c r="N10" s="3"/>
+      <c r="O10" s="3"/>
     </row>
     <row r="11" spans="1:15">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
-      <c r="N11" s="4" t="s">
+      <c r="M11" s="3"/>
+      <c r="N11" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="O11" s="4"/>
+      <c r="O11" s="3"/>
     </row>
     <row r="12" spans="1:15">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="N12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="O12" s="4" t="s">
+      <c r="O12" s="3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:15">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B13" s="6">
+      <c r="B13" s="5">
         <v>0.0</v>
       </c>
-      <c r="C13" s="6" t="s">
+      <c r="C13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="D13" s="6">
+      <c r="D13" s="5">
         <v>0.0</v>
       </c>
-      <c r="E13" s="6" t="s">
+      <c r="E13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="F13" s="6">
+      <c r="F13" s="5">
         <v>0.0</v>
       </c>
-      <c r="G13" s="6" t="s">
+      <c r="G13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="H13" s="6">
+      <c r="H13" s="5">
         <v>0.0</v>
       </c>
-      <c r="I13" s="6" t="s">
+      <c r="I13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="J13" s="6">
+      <c r="J13" s="5">
         <v>0.0</v>
       </c>
-      <c r="K13" s="6" t="s">
+      <c r="K13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="L13" s="6">
+      <c r="L13" s="5">
         <v>0.0</v>
       </c>
-      <c r="M13" s="6" t="s">
+      <c r="M13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="N13" s="6">
+      <c r="N13" s="5">
         <v>0.0</v>
       </c>
-      <c r="O13" s="6" t="s">
+      <c r="O13" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:15">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="5">
         <v>40.0</v>
       </c>
-      <c r="C14" s="6">
+      <c r="C14" s="5">
         <v>9</v>
       </c>
-      <c r="D14" s="6">
-[...2 lines deleted...]
-      <c r="E14" s="6">
+      <c r="D14" s="5">
+        <v>108.40000000000001</v>
+      </c>
+      <c r="E14" s="5">
         <v>5</v>
       </c>
-      <c r="F14" s="6">
-[...2 lines deleted...]
-      <c r="G14" s="6">
+      <c r="F14" s="5">
+        <v>73.099999999999994</v>
+      </c>
+      <c r="G14" s="5">
         <v>6</v>
       </c>
-      <c r="H14" s="6">
+      <c r="H14" s="5">
         <v>72.5</v>
       </c>
-      <c r="I14" s="6">
+      <c r="I14" s="5">
         <v>6</v>
       </c>
-      <c r="J14" s="6">
-[...2 lines deleted...]
-      <c r="K14" s="6">
+      <c r="J14" s="5">
+        <v>70.099999999999994</v>
+      </c>
+      <c r="K14" s="5">
         <v>7</v>
       </c>
-      <c r="L14" s="6">
+      <c r="L14" s="5">
         <v>122.2</v>
       </c>
-      <c r="M14" s="6">
+      <c r="M14" s="5">
         <v>3</v>
       </c>
-      <c r="N14" s="6">
-[...2 lines deleted...]
-      <c r="O14" s="6">
+      <c r="N14" s="5">
+        <v>486.39999999999998</v>
+      </c>
+      <c r="O14" s="5">
         <v>2</v>
       </c>
     </row>
     <row r="15" spans="1:15">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B15" s="6">
-[...2 lines deleted...]
-      <c r="C15" s="6">
+      <c r="B15" s="5">
+        <v>387.60000000000002</v>
+      </c>
+      <c r="C15" s="5">
         <v>1</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="5">
         <v>117.0</v>
       </c>
-      <c r="E15" s="6">
+      <c r="E15" s="5">
         <v>5</v>
       </c>
-      <c r="F15" s="6">
-[...2 lines deleted...]
-      <c r="G15" s="6">
+      <c r="F15" s="5">
+        <v>86.59999999999999</v>
+      </c>
+      <c r="G15" s="5">
         <v>6</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="5">
         <v>65.5</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I15" s="5">
         <v>7</v>
       </c>
-      <c r="J15" s="6">
+      <c r="J15" s="5">
         <v>112.7</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="5">
         <v>5</v>
       </c>
-      <c r="L15" s="6">
-[...2 lines deleted...]
-      <c r="M15" s="6">
+      <c r="L15" s="5">
+        <v>71.40000000000001</v>
+      </c>
+      <c r="M15" s="5">
         <v>6</v>
       </c>
-      <c r="N15" s="6">
-[...2 lines deleted...]
-      <c r="O15" s="6">
+      <c r="N15" s="5">
+        <v>840.70000000000005</v>
+      </c>
+      <c r="O15" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:15">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B16" s="6">
-[...2 lines deleted...]
-      <c r="C16" s="6">
+      <c r="B16" s="5">
+        <v>427.60000000000002</v>
+      </c>
+      <c r="C16" s="5">
         <v>1</v>
       </c>
-      <c r="D16" s="6">
-[...2 lines deleted...]
-      <c r="E16" s="6">
+      <c r="D16" s="5">
+        <v>225.40000000000001</v>
+      </c>
+      <c r="E16" s="5">
         <v>3</v>
       </c>
-      <c r="F16" s="6">
-[...2 lines deleted...]
-      <c r="G16" s="6">
+      <c r="F16" s="5">
+        <v>159.69999999999999</v>
+      </c>
+      <c r="G16" s="5">
         <v>4</v>
       </c>
-      <c r="H16" s="6">
+      <c r="H16" s="5">
         <v>138.0</v>
       </c>
-      <c r="I16" s="6">
+      <c r="I16" s="5">
         <v>4</v>
       </c>
-      <c r="J16" s="6">
-[...2 lines deleted...]
-      <c r="K16" s="6">
+      <c r="J16" s="5">
+        <v>182.80000000000001</v>
+      </c>
+      <c r="K16" s="5">
         <v>4</v>
       </c>
-      <c r="L16" s="6">
-[...2 lines deleted...]
-      <c r="M16" s="6">
+      <c r="L16" s="5">
+        <v>193.59999999999999</v>
+      </c>
+      <c r="M16" s="5">
         <v>2</v>
       </c>
-      <c r="N16" s="6">
-[...2 lines deleted...]
-      <c r="O16" s="6">
+      <c r="N16" s="5">
+        <v>1327.099999999999909</v>
+      </c>
+      <c r="O16" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:15" customHeight="1" ht="21.75">
-      <c r="A17" t="inlineStr">
-[...40 lines deleted...]
-      <c r="O17" s="3"/>
+      <c r="A17" t="s">
+        <v>23</v>
+      </c>
+      <c r="B17" s="2"/>
+      <c r="C17" s="2"/>
+      <c r="D17" s="2"/>
+      <c r="E17" s="2"/>
+      <c r="F17" s="2"/>
+      <c r="G17" s="2"/>
+      <c r="H17" s="2"/>
+      <c r="I17" s="2"/>
+      <c r="J17" s="2"/>
+      <c r="K17" s="2"/>
+      <c r="L17" s="2"/>
+      <c r="M17" s="2"/>
+      <c r="N17" s="2"/>
+      <c r="O17" s="2"/>
+    </row>
+    <row r="18" spans="1:15">
+      <c r="A18" s="6"/>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="7"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="7"/>
+      <c r="I18" s="7"/>
+      <c r="J18" s="7"/>
+      <c r="K18" s="7"/>
+      <c r="L18" s="7"/>
+      <c r="M18" s="7"/>
+      <c r="N18" s="7"/>
+      <c r="O18" s="7"/>
+    </row>
+    <row r="19" spans="1:15">
+      <c r="A19" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
+      <c r="J19" s="7"/>
+      <c r="K19" s="7"/>
+      <c r="L19" s="7"/>
+      <c r="M19" s="7"/>
+      <c r="N19" s="7"/>
+      <c r="O19" s="7"/>
     </row>
     <row r="20" spans="1:15">
-      <c r="A20" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A20" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+      <c r="J20" s="7"/>
+      <c r="K20" s="7"/>
+      <c r="L20" s="7"/>
+      <c r="M20" s="7"/>
+      <c r="N20" s="7"/>
+      <c r="O20" s="7"/>
+    </row>
+    <row r="21" spans="1:15">
+      <c r="A21" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
+      <c r="L21" s="7"/>
+      <c r="M21" s="7"/>
+      <c r="N21" s="7"/>
+      <c r="O21" s="7"/>
+    </row>
+    <row r="22" spans="1:15">
+      <c r="A22" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+      <c r="N22" s="7"/>
+      <c r="O22" s="7"/>
     </row>
     <row r="23" spans="1:15">
-      <c r="A23" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A23" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+      <c r="N23" s="7"/>
+      <c r="O23" s="7"/>
+    </row>
+    <row r="24" spans="1:15">
+      <c r="A24" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+      <c r="N24" s="7"/>
+      <c r="O24" s="7"/>
+    </row>
+    <row r="25" spans="1:15">
+      <c r="A25" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+      <c r="N25" s="7"/>
+      <c r="O25" s="7"/>
     </row>
     <row r="26" spans="1:15">
-      <c r="A26" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A26" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+      <c r="N26" s="7"/>
+      <c r="O26" s="7"/>
+    </row>
+    <row r="27" spans="1:15">
+      <c r="A27" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="7"/>
+      <c r="O27" s="7"/>
+    </row>
+    <row r="28" spans="1:15">
+      <c r="A28" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7"/>
     </row>
     <row r="29" spans="1:15">
-      <c r="A29" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A29" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+      <c r="N29" s="7"/>
+      <c r="O29" s="7"/>
+    </row>
+    <row r="30" spans="1:15">
+      <c r="A30" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+      <c r="N30" s="7"/>
+      <c r="O30" s="7"/>
+    </row>
+    <row r="31" spans="1:15">
+      <c r="A31" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B31" s="7"/>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+      <c r="N31" s="7"/>
+      <c r="O31" s="7"/>
     </row>
     <row r="32" spans="1:15">
-      <c r="A32" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A32" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
+      <c r="N32" s="7"/>
+      <c r="O32" s="7"/>
+    </row>
+    <row r="33" spans="1:15">
+      <c r="A33" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+      <c r="N33" s="7"/>
+      <c r="O33" s="7"/>
+    </row>
+    <row r="34" spans="1:15">
+      <c r="A34" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+      <c r="N34" s="7"/>
+      <c r="O34" s="7"/>
+    </row>
+    <row r="35" spans="1:15">
+      <c r="A35" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="B35" s="7"/>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+      <c r="N35" s="7"/>
+      <c r="O35" s="7"/>
+    </row>
+    <row r="36" spans="1:15">
+      <c r="A36" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B36" s="7"/>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+      <c r="N36" s="7"/>
+      <c r="O36" s="7"/>
+    </row>
+    <row r="37" spans="1:15">
+      <c r="A37" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+      <c r="N37" s="7"/>
+      <c r="O37" s="7"/>
+    </row>
+    <row r="38" spans="1:15">
+      <c r="A38" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+      <c r="N38" s="7"/>
+      <c r="O38" s="7"/>
+    </row>
+    <row r="39" spans="1:15">
+      <c r="A39" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+      <c r="N39" s="7"/>
+      <c r="O39" s="7"/>
+    </row>
+    <row r="40" spans="1:15">
+      <c r="A40" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+      <c r="N40" s="7"/>
+      <c r="O40" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="A3:O3"/>
     <mergeCell ref="A4:O4"/>
     <mergeCell ref="A5:O5"/>
     <mergeCell ref="A6:O6"/>
     <mergeCell ref="A7:O7"/>
     <mergeCell ref="A8:O8"/>
     <mergeCell ref="B10:O10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="N11:O11"/>
     <mergeCell ref="A17:O17"/>
-    <mergeCell ref="A20:O20"/>
-[...8 lines deleted...]
-    <mergeCell ref="A33:O33"/>
+    <mergeCell ref="A18:O18"/>
+    <mergeCell ref="B19:O19"/>
+    <mergeCell ref="B20:O20"/>
+    <mergeCell ref="B21:O21"/>
+    <mergeCell ref="B22:O22"/>
+    <mergeCell ref="B23:O23"/>
+    <mergeCell ref="B24:O24"/>
+    <mergeCell ref="B25:O25"/>
+    <mergeCell ref="B26:O26"/>
+    <mergeCell ref="B27:O27"/>
+    <mergeCell ref="B28:O28"/>
+    <mergeCell ref="B29:O29"/>
+    <mergeCell ref="B30:O30"/>
+    <mergeCell ref="B31:O31"/>
+    <mergeCell ref="B32:O32"/>
+    <mergeCell ref="B33:O33"/>
+    <mergeCell ref="B34:O34"/>
+    <mergeCell ref="B35:O35"/>
+    <mergeCell ref="B36:O36"/>
+    <mergeCell ref="B37:O37"/>
+    <mergeCell ref="B38:O38"/>
+    <mergeCell ref="B39:O39"/>
+    <mergeCell ref="B40:O40"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>