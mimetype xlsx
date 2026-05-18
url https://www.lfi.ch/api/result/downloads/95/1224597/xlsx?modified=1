--- v1 (2026-01-23)
+++ v2 (2026-05-18)
@@ -17,344 +17,344 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>surface forestière</t>
-[...2 lines deleted...]
-    <t>dominance d'espèces ligneuses exotiques (néophytes; 3 classes; à partir de l'IFN3)</t>
+    <t>superficie forestale</t>
+  </si>
+  <si>
+    <t>dominanza di specie esotiche (neofite; 3 classi, a partire dall'IFN3)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: région de forêt protectrice</t>
+      <t xml:space="preserve">suddivisione regionale</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: regione dei boschi di protezione</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
+      <t xml:space="preserve">unità</t>
     </r>
     <r>
       <t xml:space="preserve">: 1000 ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
+      <t xml:space="preserve">insieme analizzato</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
-[...30 lines deleted...]
-    <t>Suisse</t>
+      <t xml:space="preserve">reticolo</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+    </r>
+  </si>
+  <si>
+    <t>stato 2018/26</t>
+  </si>
+  <si>
+    <t>regione dei boschi di protezione</t>
+  </si>
+  <si>
+    <t>Giura/Altopiano</t>
+  </si>
+  <si>
+    <t>Alpi nordoccidentali</t>
+  </si>
+  <si>
+    <t>Alpi nordorientali</t>
+  </si>
+  <si>
+    <t>Alpi sudoccidentali</t>
+  </si>
+  <si>
+    <t>Alpi sudorientali</t>
+  </si>
+  <si>
+    <t>Sud delle Alpi</t>
+  </si>
+  <si>
+    <t>Svizzera</t>
   </si>
   <si>
     <t>1000 ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>pas dominé par des espèces ligneuses exotiques</t>
-[...8 lines deleted...]
-    <t>total</t>
+    <t>non dominato da specie legnose esotiche</t>
+  </si>
+  <si>
+    <t>dominato da specie legnose esotiche non invasive</t>
+  </si>
+  <si>
+    <t>dominato da specie legnose esotiche invasive</t>
+  </si>
+  <si>
+    <t>totale</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1224597/406347</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">surface forestière</t>
+      <t xml:space="preserve">superficie forestale</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Ensemble de toutes les surfaces qui sont désignées comme forêt selon la définition de la forêt de l’IFN. Cette définition inclut la forêt buissonnante. La variable cible «surface forestière» est également utilisée pour évaluer la surface totale lorsqu'il s'agit de distinguer entre «forêt» et «hors forêt».</t>
+    <t>Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">dominance d'espèces ligneuses exotiques (néophytes; 3 classes; à partir de l'IFN3)</t>
+      <t xml:space="preserve">dominanza di specie esotiche (neofite; 3 classi, a partire dall'IFN3)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #887</t>
     </r>
   </si>
   <si>
-    <t>Indication, en trois classes, du fait que des espèces ligneuses exotiques envahissantes ou non envahissantes (néophytes arborescentes ou arbustives) à partir d'un diamètre à hauteur de poitrine (DHP) de 12 cm dominent le peuplement, c'est-à-dire représentent au moins 50% du volume. Le classement en tant qu'espèce envahissante se conforme au document «Espèces exotiques en Suisse» (UW-2220-F) publié en 2022 par l'Office fédéral de l'environnement (OFEV). Source: relevé de terrain (MID 50: Baumart, MID 1018: Baumzustand, MID 60: Brusthöhendurchmesser, MID 62: Umfang)</t>
+    <t>Indicazione, se le specie esotiche invasive o non invasive (neofite arboree o arbustive) con un diametro a petto d'uomo (DPU) di almeno 12 cm dominano in termini di provvigione, cioè costituiscono almeno il 50% della provvigione, in tre classi. La classificazione come «invasiva» corrisponde alla pubblicazione dell'Ufficio federale dell'ambiente (UFAM) «Specie esotiche in Svizzera» del 2022 (UW-2220-D). Fonte: rilievo sul terreno (MID 50: Baumart, MID 1018: Baumzustand, MID 60: Brusthöhendurchmesser, MID 62: Umfang)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">région de forêt protectrice</t>
+      <t xml:space="preserve">regione dei boschi di protezione</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Découpage de la Suisse utilisé dans l'IFN pour analyser des forêts protectrices. Les six régions de forêts protectrices ont été formées à partir des régions économiques en regroupant certaines régions selon des critères environnementaux et statistiques.</t>
+    <t>Suddivisione della Svizzera utilizzata nell'IFN per l'analisi dei boschi di protezione. Le sei regioni dei boschi di protezione sono state formate a partire dalle regioni economiche raggruppando alcune regioni in base ad aspetti naturalistici e statistici.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
+      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Forêt couverte par des arbustes sur moins des deux tiers de sa surface et atteignable à pied, tant dans l'IFN4 (2009-2017) que dans l'IFN5 (2018-2026).</t>
+    <t>Bosco che, sia nell'IFN4 (2009-2017) sia nell'IFN5 (2018-2026), era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -706,51 +706,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="100.118" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="84.694" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -1108,235 +1108,235 @@
         <v>152.5</v>
       </c>
       <c r="M17" s="6">
         <v>2</v>
       </c>
       <c r="N17" s="6">
         <v>1176.4</v>
       </c>
       <c r="O17" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:15" customHeight="1" ht="21.75">
       <c r="A18" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1224597/406347</t>
           </r>
         </is>
       </c>
       <c r="B18" s="3"/>
       <c r="C18" s="3"/>
       <c r="D18" s="3"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="3"/>
       <c r="K18" s="3"/>
       <c r="L18" s="3"/>
       <c r="M18" s="3"/>
       <c r="N18" s="3"/>
       <c r="O18" s="3"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">surface forestière</t>
+            <t xml:space="preserve">superficie forestale</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="22" spans="1:15" customHeight="1" ht="29">
       <c r="A22" s="1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">dominance d'espèces ligneuses exotiques (néophytes; 3 classes; à partir de l'IFN3)</t>
+            <t xml:space="preserve">dominanza di specie esotiche (neofite; 3 classi, a partire dall'IFN3)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #887</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:15" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">région de forêt protectrice</t>
+            <t xml:space="preserve">regione dei boschi di protezione</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:15" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
+            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:15" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="33" spans="1:15">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:15" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>