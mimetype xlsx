--- v0 (2025-12-17)
+++ v1 (2026-09-25)
@@ -1,439 +1,343 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
-[...81 lines deleted...]
-    <t>biogeographical region</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
+  <si>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Waldfläche</t>
+  </si>
+  <si>
+    <t>Dominanz von gebietsfremden Gehölzarten (Neophyten; 3 Klassen; ab LFI3)</t>
+  </si>
+  <si>
+    <t>Regionale Gliederung: biogeografische Region</t>
+  </si>
+  <si>
+    <t>Einheit: 1000 ha</t>
+  </si>
+  <si>
+    <t>Bezugsfläche: zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
+  </si>
+  <si>
+    <t>Netz: 1,4-km-Netz, Unternetze 1-5</t>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>biogeografische Region</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Plateau</t>
-[...14 lines deleted...]
-    <t>Switzerland</t>
+    <t>Mittelland</t>
+  </si>
+  <si>
+    <t>Alpennordflanke</t>
+  </si>
+  <si>
+    <t>Westliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Östliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Alpensüdflanke</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>1000 ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>not dominated by alien woody species</t>
-[...179 lines deleted...]
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>nicht von gebietsfremden Gehölzarten dominiert</t>
+  </si>
+  <si>
+    <t>von nicht invasiven gebietsfremden Gehölzarten dominiert</t>
+  </si>
+  <si>
+    <t>von invasiven gebietsfremden Gehölzarten dominiert</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>LFI5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Netz: </t>
+  </si>
+  <si>
+    <t>1,4-km-Netz, Unternetze 1-5 [1746]
+Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugsfläche: </t>
+  </si>
+  <si>
+    <t>zugänglicher Wald ohne Gebüschwald LFI4/LFI5 [2282]
+Wald, der sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Regionale Gliederung: </t>
+  </si>
+  <si>
+    <t>biogeografische Region [BIOGEOC6R2005, 2586]
+Gliederung der Schweiz in sechs Regionen mit ähnlicher Flora und Fauna. Die sechs Regionen entsprechen der Grundeinteilung der Publikation «Die biogeographischen Regionen der Schweiz», die vom BAFU im Jahr 2022 herausgegeben wurde.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>Waldfläche [44], ha
+Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 25.05.2019 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: 1000, Dezimalstellen: 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>absolut [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>in % [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>Dominanz von gebietsfremden Gehölzarten (Neophyten; 3 Klassen; ab LFI3) [NEODOM, 887]
+Angabe, ob invasive oder nicht invasive gebietsfremde Gehölzarten (baum- oder strauchförmige Neophyten) mit einem Brusthöhendurchmesser (BHD) ab 12 cm bezüglich Vorrat dominieren, also mindestens 50% des Vorrats ausmachen, in drei Klassen. Die Einstufung in «invasiv» entspricht der Publikation «Gebietsfremde Arten» des Bundesamts für Umwelt (BAFU) aus dem Jahr 2022 (UW-2220-D). Grundlage: Feldaufnahme (MID 50: Baumart, MID 1018: Baumzustand, MID 60: Brusthöhendurchmesser, MID 62: Umfang)</t>
+  </si>
+  <si>
+    <t>gerechnet am 20.03.2024 09:48:55</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>keine Angabe, nicht von gebietsfremden Gehölzarten dominiert, von nicht invasiven gebietsfremden Gehölzarten dominiert, von invasiven gebietsfremden Gehölzarten dominiert, Total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Übrige: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -694,699 +598,981 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O34"/>
+  <dimension ref="A1:O41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B19" sqref="B19:O41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="84.694" bestFit="true" customWidth="true" style="0"/>
-[...13 lines deleted...]
-    <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="32" customWidth="true" style="0"/>
+    <col min="2" max="2" width="9" customWidth="true" style="0"/>
+    <col min="3" max="3" width="4" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10" customWidth="true" style="0"/>
+    <col min="5" max="5" width="5" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12" customWidth="true" style="0"/>
+    <col min="7" max="7" width="7" customWidth="true" style="0"/>
+    <col min="8" max="8" width="16" customWidth="true" style="0"/>
+    <col min="9" max="9" width="11" customWidth="true" style="0"/>
+    <col min="10" max="10" width="15" customWidth="true" style="0"/>
+    <col min="11" max="11" width="10" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12" customWidth="true" style="0"/>
+    <col min="13" max="13" width="7" customWidth="true" style="0"/>
+    <col min="14" max="14" width="9" customWidth="true" style="0"/>
+    <col min="15" max="15" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:15">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...11 lines deleted...]
-      <c r="O10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
+      <c r="N10" s="3"/>
+      <c r="O10" s="3"/>
     </row>
     <row r="11" spans="1:15">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
-      <c r="N11" s="4" t="s">
+      <c r="M11" s="3"/>
+      <c r="N11" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="O11" s="4"/>
+      <c r="O11" s="3"/>
     </row>
     <row r="12" spans="1:15">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="N12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="O12" s="4" t="s">
+      <c r="O12" s="3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:15">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B13" s="6">
+      <c r="B13" s="5">
         <v>0.0</v>
       </c>
-      <c r="C13" s="6" t="s">
+      <c r="C13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="D13" s="6">
+      <c r="D13" s="5">
         <v>0.0</v>
       </c>
-      <c r="E13" s="6" t="s">
+      <c r="E13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="F13" s="6">
+      <c r="F13" s="5">
         <v>0.0</v>
       </c>
-      <c r="G13" s="6" t="s">
+      <c r="G13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="H13" s="6">
+      <c r="H13" s="5">
         <v>0.0</v>
       </c>
-      <c r="I13" s="6" t="s">
+      <c r="I13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="J13" s="6">
+      <c r="J13" s="5">
         <v>0.0</v>
       </c>
-      <c r="K13" s="6" t="s">
+      <c r="K13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="L13" s="6">
+      <c r="L13" s="5">
         <v>0.0</v>
       </c>
-      <c r="M13" s="6" t="s">
+      <c r="M13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="N13" s="6">
+      <c r="N13" s="5">
         <v>0.0</v>
       </c>
-      <c r="O13" s="6" t="s">
+      <c r="O13" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:15">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B14" s="6">
-[...2 lines deleted...]
-      <c r="C14" s="6">
+      <c r="B14" s="5">
+        <v>187.30000000000001</v>
+      </c>
+      <c r="C14" s="5">
         <v>2</v>
       </c>
-      <c r="D14" s="6">
+      <c r="D14" s="5">
         <v>251.0</v>
       </c>
-      <c r="E14" s="6">
+      <c r="E14" s="5">
         <v>2</v>
       </c>
-      <c r="F14" s="6">
+      <c r="F14" s="5">
         <v>319.5</v>
       </c>
-      <c r="G14" s="6">
+      <c r="G14" s="5">
         <v>2</v>
       </c>
-      <c r="H14" s="6">
-[...2 lines deleted...]
-      <c r="I14" s="6">
+      <c r="H14" s="5">
+        <v>102.099999999999994</v>
+      </c>
+      <c r="I14" s="5">
         <v>5</v>
       </c>
-      <c r="J14" s="6">
+      <c r="J14" s="5">
         <v>151.5</v>
       </c>
-      <c r="K14" s="6">
+      <c r="K14" s="5">
         <v>4</v>
       </c>
-      <c r="L14" s="6">
-[...2 lines deleted...]
-      <c r="M14" s="6">
+      <c r="L14" s="5">
+        <v>157.30000000000001</v>
+      </c>
+      <c r="M14" s="5">
         <v>2</v>
       </c>
-      <c r="N14" s="6">
-[...2 lines deleted...]
-      <c r="O14" s="6">
+      <c r="N14" s="5">
+        <v>1168.70000000000005</v>
+      </c>
+      <c r="O14" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:15">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>0.7</v>
       </c>
-      <c r="C15" s="6">
+      <c r="C15" s="5">
         <v>71</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="5">
         <v>4.5</v>
       </c>
-      <c r="E15" s="6">
+      <c r="E15" s="5">
         <v>28</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="5">
         <v>0.0</v>
       </c>
-      <c r="G15" s="6" t="s">
+      <c r="G15" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="5">
         <v>0.0</v>
       </c>
-      <c r="I15" s="6" t="s">
+      <c r="I15" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="J15" s="6">
+      <c r="J15" s="5">
         <v>0.0</v>
       </c>
-      <c r="K15" s="6" t="s">
+      <c r="K15" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="L15" s="6">
+      <c r="L15" s="5">
         <v>0.4</v>
       </c>
-      <c r="M15" s="6" t="s">
+      <c r="M15" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="N15" s="6">
+      <c r="N15" s="5">
         <v>5.6</v>
       </c>
-      <c r="O15" s="6">
+      <c r="O15" s="5">
         <v>25</v>
       </c>
     </row>
     <row r="16" spans="1:15">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="5">
         <v>0.0</v>
       </c>
-      <c r="C16" s="6" t="s">
+      <c r="C16" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="5">
         <v>0.7</v>
       </c>
-      <c r="E16" s="6">
+      <c r="E16" s="5">
         <v>71</v>
       </c>
-      <c r="F16" s="6">
+      <c r="F16" s="5">
         <v>0.0</v>
       </c>
-      <c r="G16" s="6" t="s">
+      <c r="G16" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="H16" s="6">
+      <c r="H16" s="5">
         <v>0.3</v>
       </c>
-      <c r="I16" s="6" t="s">
+      <c r="I16" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="J16" s="6">
+      <c r="J16" s="5">
         <v>0.0</v>
       </c>
-      <c r="K16" s="6" t="s">
+      <c r="K16" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="L16" s="6">
+      <c r="L16" s="5">
         <v>1.1</v>
       </c>
-      <c r="M16" s="6">
+      <c r="M16" s="5">
         <v>58</v>
       </c>
-      <c r="N16" s="6">
+      <c r="N16" s="5">
         <v>2.2</v>
       </c>
-      <c r="O16" s="6">
+      <c r="O16" s="5">
         <v>41</v>
       </c>
     </row>
     <row r="17" spans="1:15">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B17" s="6">
+      <c r="B17" s="5">
         <v>188.0</v>
       </c>
-      <c r="C17" s="6">
+      <c r="C17" s="5">
         <v>2</v>
       </c>
-      <c r="D17" s="6">
-[...2 lines deleted...]
-      <c r="E17" s="6">
+      <c r="D17" s="5">
+        <v>256.19999999999999</v>
+      </c>
+      <c r="E17" s="5">
         <v>2</v>
       </c>
-      <c r="F17" s="6">
+      <c r="F17" s="5">
         <v>319.5</v>
       </c>
-      <c r="G17" s="6">
+      <c r="G17" s="5">
         <v>2</v>
       </c>
-      <c r="H17" s="6">
-[...2 lines deleted...]
-      <c r="I17" s="6">
+      <c r="H17" s="5">
+        <v>102.40000000000001</v>
+      </c>
+      <c r="I17" s="5">
         <v>5</v>
       </c>
-      <c r="J17" s="6">
+      <c r="J17" s="5">
         <v>151.5</v>
       </c>
-      <c r="K17" s="6">
+      <c r="K17" s="5">
         <v>4</v>
       </c>
-      <c r="L17" s="6">
-[...2 lines deleted...]
-      <c r="M17" s="6">
+      <c r="L17" s="5">
+        <v>158.80000000000001</v>
+      </c>
+      <c r="M17" s="5">
         <v>2</v>
       </c>
-      <c r="N17" s="6">
-[...2 lines deleted...]
-      <c r="O17" s="6">
+      <c r="N17" s="5">
+        <v>1176.40000000000009</v>
+      </c>
+      <c r="O17" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:15" customHeight="1" ht="21.75">
-      <c r="A18" t="inlineStr">
-[...40 lines deleted...]
-      <c r="O18" s="3"/>
+      <c r="A18" t="s">
+        <v>24</v>
+      </c>
+      <c r="B18" s="2"/>
+      <c r="C18" s="2"/>
+      <c r="D18" s="2"/>
+      <c r="E18" s="2"/>
+      <c r="F18" s="2"/>
+      <c r="G18" s="2"/>
+      <c r="H18" s="2"/>
+      <c r="I18" s="2"/>
+      <c r="J18" s="2"/>
+      <c r="K18" s="2"/>
+      <c r="L18" s="2"/>
+      <c r="M18" s="2"/>
+      <c r="N18" s="2"/>
+      <c r="O18" s="2"/>
+    </row>
+    <row r="19" spans="1:15">
+      <c r="A19" s="6"/>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
+      <c r="J19" s="7"/>
+      <c r="K19" s="7"/>
+      <c r="L19" s="7"/>
+      <c r="M19" s="7"/>
+      <c r="N19" s="7"/>
+      <c r="O19" s="7"/>
+    </row>
+    <row r="20" spans="1:15">
+      <c r="A20" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+      <c r="J20" s="7"/>
+      <c r="K20" s="7"/>
+      <c r="L20" s="7"/>
+      <c r="M20" s="7"/>
+      <c r="N20" s="7"/>
+      <c r="O20" s="7"/>
     </row>
     <row r="21" spans="1:15">
-      <c r="A21" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A21" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
+      <c r="L21" s="7"/>
+      <c r="M21" s="7"/>
+      <c r="N21" s="7"/>
+      <c r="O21" s="7"/>
+    </row>
+    <row r="22" spans="1:15">
+      <c r="A22" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+      <c r="N22" s="7"/>
+      <c r="O22" s="7"/>
+    </row>
+    <row r="23" spans="1:15">
+      <c r="A23" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+      <c r="N23" s="7"/>
+      <c r="O23" s="7"/>
     </row>
     <row r="24" spans="1:15">
-      <c r="A24" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A24" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+      <c r="N24" s="7"/>
+      <c r="O24" s="7"/>
+    </row>
+    <row r="25" spans="1:15">
+      <c r="A25" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+      <c r="N25" s="7"/>
+      <c r="O25" s="7"/>
+    </row>
+    <row r="26" spans="1:15">
+      <c r="A26" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+      <c r="N26" s="7"/>
+      <c r="O26" s="7"/>
     </row>
     <row r="27" spans="1:15">
-      <c r="A27" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A27" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="7"/>
+      <c r="O27" s="7"/>
+    </row>
+    <row r="28" spans="1:15">
+      <c r="A28" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7"/>
+    </row>
+    <row r="29" spans="1:15">
+      <c r="A29" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+      <c r="N29" s="7"/>
+      <c r="O29" s="7"/>
     </row>
     <row r="30" spans="1:15">
-      <c r="A30" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A30" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+      <c r="N30" s="7"/>
+      <c r="O30" s="7"/>
+    </row>
+    <row r="31" spans="1:15">
+      <c r="A31" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+      <c r="N31" s="7"/>
+      <c r="O31" s="7"/>
+    </row>
+    <row r="32" spans="1:15">
+      <c r="A32" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B32" s="7"/>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
+      <c r="N32" s="7"/>
+      <c r="O32" s="7"/>
     </row>
     <row r="33" spans="1:15">
-      <c r="A33" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A33" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+      <c r="N33" s="7"/>
+      <c r="O33" s="7"/>
+    </row>
+    <row r="34" spans="1:15">
+      <c r="A34" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+      <c r="N34" s="7"/>
+      <c r="O34" s="7"/>
+    </row>
+    <row r="35" spans="1:15">
+      <c r="A35" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+      <c r="N35" s="7"/>
+      <c r="O35" s="7"/>
+    </row>
+    <row r="36" spans="1:15">
+      <c r="A36" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B36" s="7"/>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+      <c r="N36" s="7"/>
+      <c r="O36" s="7"/>
+    </row>
+    <row r="37" spans="1:15">
+      <c r="A37" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+      <c r="N37" s="7"/>
+      <c r="O37" s="7"/>
+    </row>
+    <row r="38" spans="1:15">
+      <c r="A38" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+      <c r="N38" s="7"/>
+      <c r="O38" s="7"/>
+    </row>
+    <row r="39" spans="1:15">
+      <c r="A39" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+      <c r="N39" s="7"/>
+      <c r="O39" s="7"/>
+    </row>
+    <row r="40" spans="1:15">
+      <c r="A40" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+      <c r="N40" s="7"/>
+      <c r="O40" s="7"/>
+    </row>
+    <row r="41" spans="1:15">
+      <c r="A41" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="B41" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+      <c r="N41" s="7"/>
+      <c r="O41" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="A3:O3"/>
     <mergeCell ref="A4:O4"/>
     <mergeCell ref="A5:O5"/>
     <mergeCell ref="A6:O6"/>
     <mergeCell ref="A7:O7"/>
     <mergeCell ref="A8:O8"/>
     <mergeCell ref="B10:O10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="N11:O11"/>
     <mergeCell ref="A18:O18"/>
-    <mergeCell ref="A21:O21"/>
-[...8 lines deleted...]
-    <mergeCell ref="A34:O34"/>
+    <mergeCell ref="A19:O19"/>
+    <mergeCell ref="B20:O20"/>
+    <mergeCell ref="B21:O21"/>
+    <mergeCell ref="B22:O22"/>
+    <mergeCell ref="B23:O23"/>
+    <mergeCell ref="B24:O24"/>
+    <mergeCell ref="B25:O25"/>
+    <mergeCell ref="B26:O26"/>
+    <mergeCell ref="B27:O27"/>
+    <mergeCell ref="B28:O28"/>
+    <mergeCell ref="B29:O29"/>
+    <mergeCell ref="B30:O30"/>
+    <mergeCell ref="B31:O31"/>
+    <mergeCell ref="B32:O32"/>
+    <mergeCell ref="B33:O33"/>
+    <mergeCell ref="B34:O34"/>
+    <mergeCell ref="B35:O35"/>
+    <mergeCell ref="B36:O36"/>
+    <mergeCell ref="B37:O37"/>
+    <mergeCell ref="B38:O38"/>
+    <mergeCell ref="B39:O39"/>
+    <mergeCell ref="B40:O40"/>
+    <mergeCell ref="B41:O41"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>