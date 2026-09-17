--- v0 (2025-12-17)
+++ v1 (2026-09-17)
@@ -1,439 +1,349 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
-[...102 lines deleted...]
-    <t>Schweiz</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
+  <si>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>superficie forestale</t>
+  </si>
+  <si>
+    <t>dominanza di specie esotiche (neofite; 3 classi, a partire dall'IFN3)</t>
+  </si>
+  <si>
+    <t>suddivisione regionale: regione biogeografica</t>
+  </si>
+  <si>
+    <t>unità: %, totale colonna</t>
+  </si>
+  <si>
+    <t>insieme analizzato: bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+  </si>
+  <si>
+    <t>reticolo: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+  </si>
+  <si>
+    <t>stato 2018/26</t>
+  </si>
+  <si>
+    <t>regione biogeografica</t>
+  </si>
+  <si>
+    <t>Giura</t>
+  </si>
+  <si>
+    <t>Altopiano</t>
+  </si>
+  <si>
+    <t>Versante nord delle Alpi</t>
+  </si>
+  <si>
+    <t>Alpi centrali occidentali</t>
+  </si>
+  <si>
+    <t>Alpi centrali orientali</t>
+  </si>
+  <si>
+    <t>Versante sud delle Alpi</t>
+  </si>
+  <si>
+    <t>Svizzera</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>nicht von gebietsfremden Gehölzarten dominiert</t>
-[...179 lines deleted...]
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>non dominato da specie legnose esotiche</t>
+  </si>
+  <si>
+    <t>dominato da specie legnose esotiche non invasive</t>
+  </si>
+  <si>
+    <t>dominato da specie legnose esotiche invasive</t>
+  </si>
+  <si>
+    <t>totale</t>
+  </si>
+  <si>
+    <t>© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>IFN5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">reticolo: </t>
+  </si>
+  <si>
+    <t>reticolo 1,4 km, sottoreticoli 1 a 5 [1746]
+Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">insieme analizzato: </t>
+  </si>
+  <si>
+    <t>bosco accessibile esclusi gli arbusteti IFN4/IFN5 [2282]
+Bosco che, sia nell'IFN4 (2009-2017) sia nell'IFN5 (2018-2026), era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">suddivisione regionale: </t>
+  </si>
+  <si>
+    <t>regione biogeografica [BIOGEOC6R2005, 2586]
+Suddivisione della Svizzera in sei regioni con flora e fauna simili. Le sei regioni corrispondono alla suddivisione di base nella pubblicazione «Le regioni biogeografiche della Svizzera», edita dall'UFAM nel 2022.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>superficie forestale [44], ha
+Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 25.05.2019 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 2: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: , Dezimalstellen: 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>absolut [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>absolut [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t>totale colonna [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>dominanza di specie esotiche (neofite; 3 classi, a partire dall'IFN3) [NEODOM, 887]
+Indicazione, se le specie esotiche invasive o non invasive (neofite arboree o arbustive) con un diametro a petto d'uomo (DPU) di almeno 12 cm dominano in termini di provvigione, cioè costituiscono almeno il 50% della provvigione, in tre classi. La classificazione come «invasiva» corrisponde alla pubblicazione dell'Ufficio federale dell'ambiente (UFAM) «Specie esotiche in Svizzera» del 2022 (UW-2220-D). Fonte: rilievo sul terreno (MID 50: Baumart, MID 1018: Baumzustand, MID 60: Brusthöhendurchmesser, MID 62: Umfang)</t>
+  </si>
+  <si>
+    <t>gerechnet am 20.03.2024 09:48:55</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>nessuna indicazione, non dominato da specie legnose esotiche, dominato da specie legnose esotiche non invasive, dominato da specie legnose esotiche invasive, totale</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">altri: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -694,699 +604,1027 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O34"/>
+  <dimension ref="A1:O43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B19" sqref="B19:O43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="87.122" bestFit="true" customWidth="true" style="0"/>
-[...13 lines deleted...]
-    <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="32" customWidth="true" style="0"/>
+    <col min="2" max="2" width="6" customWidth="true" style="0"/>
+    <col min="3" max="3" width="5" customWidth="true" style="0"/>
+    <col min="4" max="4" width="7" customWidth="true" style="0"/>
+    <col min="5" max="5" width="7" customWidth="true" style="0"/>
+    <col min="6" max="6" width="14" customWidth="true" style="0"/>
+    <col min="7" max="7" width="14" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15" customWidth="true" style="0"/>
+    <col min="9" max="9" width="15" customWidth="true" style="0"/>
+    <col min="10" max="10" width="14" customWidth="true" style="0"/>
+    <col min="11" max="11" width="14" customWidth="true" style="0"/>
+    <col min="12" max="12" width="14" customWidth="true" style="0"/>
+    <col min="13" max="13" width="14" customWidth="true" style="0"/>
+    <col min="14" max="14" width="6" customWidth="true" style="0"/>
+    <col min="15" max="15" width="6" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:15">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...11 lines deleted...]
-      <c r="O10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
+      <c r="N10" s="3"/>
+      <c r="O10" s="3"/>
     </row>
     <row r="11" spans="1:15">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
-      <c r="N11" s="4" t="s">
+      <c r="M11" s="3"/>
+      <c r="N11" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="O11" s="4"/>
+      <c r="O11" s="3"/>
     </row>
     <row r="12" spans="1:15">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="N12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="O12" s="4" t="s">
+      <c r="O12" s="3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:15">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B13" s="6">
+      <c r="B13" s="5">
         <v>0.0</v>
       </c>
-      <c r="C13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D13" s="6">
+      <c r="C13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D13" s="5">
         <v>0.0</v>
       </c>
-      <c r="E13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F13" s="6">
+      <c r="E13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F13" s="5">
         <v>0.0</v>
       </c>
-      <c r="G13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H13" s="6">
+      <c r="G13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H13" s="5">
         <v>0.0</v>
       </c>
-      <c r="I13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="J13" s="6">
+      <c r="I13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J13" s="5">
         <v>0.0</v>
       </c>
-      <c r="K13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="L13" s="6">
+      <c r="K13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="L13" s="5">
         <v>0.0</v>
       </c>
-      <c r="M13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="N13" s="6">
+      <c r="M13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="N13" s="5">
         <v>0.0</v>
       </c>
-      <c r="O13" s="6" t="s">
+      <c r="O13" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:15">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B14" s="6">
-[...2 lines deleted...]
-      <c r="C14" s="6">
+      <c r="B14" s="5">
+        <v>99.59999999999999</v>
+      </c>
+      <c r="C14" s="5">
         <v>0.3</v>
       </c>
-      <c r="D14" s="6">
+      <c r="D14" s="5">
         <v>98.0</v>
       </c>
-      <c r="E14" s="6">
+      <c r="E14" s="5">
         <v>0.5</v>
       </c>
-      <c r="F14" s="6">
+      <c r="F14" s="5">
         <v>100.0</v>
       </c>
-      <c r="G14" s="6">
+      <c r="G14" s="5">
         <v>0.0</v>
       </c>
-      <c r="H14" s="6">
+      <c r="H14" s="5">
         <v>99.7</v>
       </c>
-      <c r="I14" s="6">
+      <c r="I14" s="5">
         <v>0.3</v>
       </c>
-      <c r="J14" s="6">
+      <c r="J14" s="5">
         <v>100.0</v>
       </c>
-      <c r="K14" s="6">
+      <c r="K14" s="5">
         <v>0.0</v>
       </c>
-      <c r="L14" s="6">
+      <c r="L14" s="5">
         <v>99.0</v>
       </c>
-      <c r="M14" s="6">
+      <c r="M14" s="5">
         <v>0.5</v>
       </c>
-      <c r="N14" s="6">
+      <c r="N14" s="5">
         <v>99.3</v>
       </c>
-      <c r="O14" s="6">
+      <c r="O14" s="5">
         <v>0.1</v>
       </c>
     </row>
     <row r="15" spans="1:15">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>0.4</v>
       </c>
-      <c r="C15" s="6">
+      <c r="C15" s="5">
         <v>0.3</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="5">
         <v>1.8</v>
       </c>
-      <c r="E15" s="6">
+      <c r="E15" s="5">
         <v>0.5</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="5">
         <v>0.0</v>
       </c>
-      <c r="G15" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H15" s="6">
+      <c r="G15" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H15" s="5">
         <v>0.0</v>
       </c>
-      <c r="I15" s="6" t="s">
-[...2 lines deleted...]
-      <c r="J15" s="6">
+      <c r="I15" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J15" s="5">
         <v>0.0</v>
       </c>
-      <c r="K15" s="6" t="s">
-[...2 lines deleted...]
-      <c r="L15" s="6">
+      <c r="K15" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="L15" s="5">
         <v>0.3</v>
       </c>
-      <c r="M15" s="6" t="s">
-[...2 lines deleted...]
-      <c r="N15" s="6">
+      <c r="M15" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="N15" s="5">
         <v>0.5</v>
       </c>
-      <c r="O15" s="6">
+      <c r="O15" s="5">
         <v>0.1</v>
       </c>
     </row>
     <row r="16" spans="1:15">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="5">
         <v>0.0</v>
       </c>
-      <c r="C16" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D16" s="6">
+      <c r="C16" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D16" s="5">
         <v>0.3</v>
       </c>
-      <c r="E16" s="6">
+      <c r="E16" s="5">
         <v>0.2</v>
       </c>
-      <c r="F16" s="6">
+      <c r="F16" s="5">
         <v>0.0</v>
       </c>
-      <c r="G16" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H16" s="6">
+      <c r="G16" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H16" s="5">
         <v>0.3</v>
       </c>
-      <c r="I16" s="6" t="s">
-[...2 lines deleted...]
-      <c r="J16" s="6">
+      <c r="I16" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J16" s="5">
         <v>0.0</v>
       </c>
-      <c r="K16" s="6" t="s">
-[...2 lines deleted...]
-      <c r="L16" s="6">
+      <c r="K16" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="L16" s="5">
         <v>0.7</v>
       </c>
-      <c r="M16" s="6">
+      <c r="M16" s="5">
         <v>0.4</v>
       </c>
-      <c r="N16" s="6">
+      <c r="N16" s="5">
         <v>0.2</v>
       </c>
-      <c r="O16" s="6">
+      <c r="O16" s="5">
         <v>0.1</v>
       </c>
     </row>
     <row r="17" spans="1:15">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B17" s="6">
+      <c r="B17" s="5">
         <v>100.0</v>
       </c>
-      <c r="C17" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D17" s="6">
+      <c r="C17" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D17" s="5">
         <v>100.0</v>
       </c>
-      <c r="E17" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F17" s="6">
+      <c r="E17" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F17" s="5">
         <v>100.0</v>
       </c>
-      <c r="G17" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H17" s="6">
+      <c r="G17" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H17" s="5">
         <v>100.0</v>
       </c>
-      <c r="I17" s="6" t="s">
-[...2 lines deleted...]
-      <c r="J17" s="6">
+      <c r="I17" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J17" s="5">
         <v>100.0</v>
       </c>
-      <c r="K17" s="6" t="s">
-[...2 lines deleted...]
-      <c r="L17" s="6">
+      <c r="K17" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="L17" s="5">
         <v>100.0</v>
       </c>
-      <c r="M17" s="6" t="s">
-[...2 lines deleted...]
-      <c r="N17" s="6">
+      <c r="M17" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="N17" s="5">
         <v>100.0</v>
       </c>
-      <c r="O17" s="6" t="s">
+      <c r="O17" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="18" spans="1:15" customHeight="1" ht="21.75">
-      <c r="A18" t="inlineStr">
-[...40 lines deleted...]
-      <c r="O18" s="3"/>
+      <c r="A18" t="s">
+        <v>24</v>
+      </c>
+      <c r="B18" s="2"/>
+      <c r="C18" s="2"/>
+      <c r="D18" s="2"/>
+      <c r="E18" s="2"/>
+      <c r="F18" s="2"/>
+      <c r="G18" s="2"/>
+      <c r="H18" s="2"/>
+      <c r="I18" s="2"/>
+      <c r="J18" s="2"/>
+      <c r="K18" s="2"/>
+      <c r="L18" s="2"/>
+      <c r="M18" s="2"/>
+      <c r="N18" s="2"/>
+      <c r="O18" s="2"/>
+    </row>
+    <row r="19" spans="1:15">
+      <c r="A19" s="6"/>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
+      <c r="J19" s="7"/>
+      <c r="K19" s="7"/>
+      <c r="L19" s="7"/>
+      <c r="M19" s="7"/>
+      <c r="N19" s="7"/>
+      <c r="O19" s="7"/>
+    </row>
+    <row r="20" spans="1:15">
+      <c r="A20" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+      <c r="J20" s="7"/>
+      <c r="K20" s="7"/>
+      <c r="L20" s="7"/>
+      <c r="M20" s="7"/>
+      <c r="N20" s="7"/>
+      <c r="O20" s="7"/>
     </row>
     <row r="21" spans="1:15">
-      <c r="A21" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A21" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
+      <c r="L21" s="7"/>
+      <c r="M21" s="7"/>
+      <c r="N21" s="7"/>
+      <c r="O21" s="7"/>
+    </row>
+    <row r="22" spans="1:15">
+      <c r="A22" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+      <c r="N22" s="7"/>
+      <c r="O22" s="7"/>
+    </row>
+    <row r="23" spans="1:15">
+      <c r="A23" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+      <c r="N23" s="7"/>
+      <c r="O23" s="7"/>
     </row>
     <row r="24" spans="1:15">
-      <c r="A24" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A24" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+      <c r="N24" s="7"/>
+      <c r="O24" s="7"/>
+    </row>
+    <row r="25" spans="1:15">
+      <c r="A25" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+      <c r="N25" s="7"/>
+      <c r="O25" s="7"/>
+    </row>
+    <row r="26" spans="1:15">
+      <c r="A26" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+      <c r="N26" s="7"/>
+      <c r="O26" s="7"/>
     </row>
     <row r="27" spans="1:15">
-      <c r="A27" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A27" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="7"/>
+      <c r="O27" s="7"/>
+    </row>
+    <row r="28" spans="1:15">
+      <c r="A28" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7"/>
+    </row>
+    <row r="29" spans="1:15">
+      <c r="A29" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+      <c r="N29" s="7"/>
+      <c r="O29" s="7"/>
     </row>
     <row r="30" spans="1:15">
-      <c r="A30" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A30" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+      <c r="N30" s="7"/>
+      <c r="O30" s="7"/>
+    </row>
+    <row r="31" spans="1:15">
+      <c r="A31" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B31" s="7"/>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+      <c r="N31" s="7"/>
+      <c r="O31" s="7"/>
+    </row>
+    <row r="32" spans="1:15">
+      <c r="A32" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
+      <c r="N32" s="7"/>
+      <c r="O32" s="7"/>
     </row>
     <row r="33" spans="1:15">
-      <c r="A33" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A33" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+      <c r="N33" s="7"/>
+      <c r="O33" s="7"/>
+    </row>
+    <row r="34" spans="1:15">
+      <c r="A34" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+      <c r="N34" s="7"/>
+      <c r="O34" s="7"/>
+    </row>
+    <row r="35" spans="1:15">
+      <c r="A35" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+      <c r="N35" s="7"/>
+      <c r="O35" s="7"/>
+    </row>
+    <row r="36" spans="1:15">
+      <c r="A36" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+      <c r="N36" s="7"/>
+      <c r="O36" s="7"/>
+    </row>
+    <row r="37" spans="1:15">
+      <c r="A37" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+      <c r="N37" s="7"/>
+      <c r="O37" s="7"/>
+    </row>
+    <row r="38" spans="1:15">
+      <c r="A38" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+      <c r="N38" s="7"/>
+      <c r="O38" s="7"/>
+    </row>
+    <row r="39" spans="1:15">
+      <c r="A39" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B39" s="7"/>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+      <c r="N39" s="7"/>
+      <c r="O39" s="7"/>
+    </row>
+    <row r="40" spans="1:15">
+      <c r="A40" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B40" s="7"/>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+      <c r="N40" s="7"/>
+      <c r="O40" s="7"/>
+    </row>
+    <row r="41" spans="1:15">
+      <c r="A41" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B41" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+      <c r="N41" s="7"/>
+      <c r="O41" s="7"/>
+    </row>
+    <row r="42" spans="1:15">
+      <c r="A42" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="B42" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+      <c r="J42" s="7"/>
+      <c r="K42" s="7"/>
+      <c r="L42" s="7"/>
+      <c r="M42" s="7"/>
+      <c r="N42" s="7"/>
+      <c r="O42" s="7"/>
+    </row>
+    <row r="43" spans="1:15">
+      <c r="A43" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="B43" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="C43" s="7"/>
+      <c r="D43" s="7"/>
+      <c r="E43" s="7"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="7"/>
+      <c r="H43" s="7"/>
+      <c r="I43" s="7"/>
+      <c r="J43" s="7"/>
+      <c r="K43" s="7"/>
+      <c r="L43" s="7"/>
+      <c r="M43" s="7"/>
+      <c r="N43" s="7"/>
+      <c r="O43" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="A3:O3"/>
     <mergeCell ref="A4:O4"/>
     <mergeCell ref="A5:O5"/>
     <mergeCell ref="A6:O6"/>
     <mergeCell ref="A7:O7"/>
     <mergeCell ref="A8:O8"/>
     <mergeCell ref="B10:O10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="N11:O11"/>
     <mergeCell ref="A18:O18"/>
-    <mergeCell ref="A21:O21"/>
-[...8 lines deleted...]
-    <mergeCell ref="A34:O34"/>
+    <mergeCell ref="A19:O19"/>
+    <mergeCell ref="B20:O20"/>
+    <mergeCell ref="B21:O21"/>
+    <mergeCell ref="B22:O22"/>
+    <mergeCell ref="B23:O23"/>
+    <mergeCell ref="B24:O24"/>
+    <mergeCell ref="B25:O25"/>
+    <mergeCell ref="B26:O26"/>
+    <mergeCell ref="B27:O27"/>
+    <mergeCell ref="B28:O28"/>
+    <mergeCell ref="B29:O29"/>
+    <mergeCell ref="B30:O30"/>
+    <mergeCell ref="B31:O31"/>
+    <mergeCell ref="B32:O32"/>
+    <mergeCell ref="B33:O33"/>
+    <mergeCell ref="B34:O34"/>
+    <mergeCell ref="B35:O35"/>
+    <mergeCell ref="B36:O36"/>
+    <mergeCell ref="B37:O37"/>
+    <mergeCell ref="B38:O38"/>
+    <mergeCell ref="B39:O39"/>
+    <mergeCell ref="B40:O40"/>
+    <mergeCell ref="B41:O41"/>
+    <mergeCell ref="B42:O42"/>
+    <mergeCell ref="B43:O43"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>