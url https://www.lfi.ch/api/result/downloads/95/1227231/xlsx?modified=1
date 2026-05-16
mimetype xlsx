--- v1 (2026-01-23)
+++ v2 (2026-05-16)
@@ -12,133 +12,133 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
-[...7 lines deleted...]
-    <t>Strukturvielfalt des Bestandes</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="249">
+  <si>
+    <t>NFI5</t>
+  </si>
+  <si>
+    <t>forest area</t>
+  </si>
+  <si>
+    <t>habitat quality of the stand (3 classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
+      <t xml:space="preserve">regional demarcation</t>
     </r>
     <r>
-      <t xml:space="preserve">: Kanton</t>
+      <t xml:space="preserve">: canton</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
+      <t xml:space="preserve">unit</t>
     </r>
     <r>
       <t xml:space="preserve">: 1000 ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
+      <t xml:space="preserve">evaluation area</t>
     </r>
     <r>
-      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
+      <t xml:space="preserve">: accessible forest without shrub forest NFI1-NFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
+      <t xml:space="preserve">grid</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
     </r>
   </si>
   <si>
-    <t>Zustand 2018/26</t>
-[...2 lines deleted...]
-    <t>Kanton</t>
+    <t>state 2018/26</t>
+  </si>
+  <si>
+    <t>canton</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>BL/BS</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>GL</t>
   </si>
@@ -172,246 +172,831 @@
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>TI</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
-    <t>Schweiz</t>
+    <t>Switzerland</t>
   </si>
   <si>
     <t>1000 ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>ci95</t>
+  </si>
+  <si>
+    <t>ci95ub</t>
+  </si>
+  <si>
+    <t>ci68</t>
+  </si>
+  <si>
+    <t>ci68ub</t>
+  </si>
+  <si>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>gering</t>
-[...8 lines deleted...]
-    <t>Total</t>
+    <t>low</t>
+  </si>
+  <si>
+    <t>3.4 … 9.2</t>
+  </si>
+  <si>
+    <t>4.9 … 7.8</t>
+  </si>
+  <si>
+    <t>-0.1 … 2.1</t>
+  </si>
+  <si>
+    <t>0.4 … 1.5</t>
+  </si>
+  <si>
+    <t>-0.1 … 2.4</t>
+  </si>
+  <si>
+    <t>0.5 … 1.7</t>
+  </si>
+  <si>
+    <t>14 … 24.1</t>
+  </si>
+  <si>
+    <t>16.6 … 21.6</t>
+  </si>
+  <si>
+    <t>1.1 … 5.2</t>
+  </si>
+  <si>
+    <t>2.1 … 4.2</t>
+  </si>
+  <si>
+    <t>1.2 … 5.3</t>
+  </si>
+  <si>
+    <t>2.3 … 4.3</t>
+  </si>
+  <si>
+    <t>-0.3 … 1.7</t>
+  </si>
+  <si>
+    <t>0.2 … 1.2</t>
+  </si>
+  <si>
+    <t>11.2 … 20.4</t>
+  </si>
+  <si>
+    <t>13.5 … 18.1</t>
+  </si>
+  <si>
+    <t>1.1 … 5.3</t>
+  </si>
+  <si>
+    <t>1.1 … 5.5</t>
+  </si>
+  <si>
+    <t>2.2 … 4.4</t>
+  </si>
+  <si>
+    <t>1.1 … 5.4</t>
+  </si>
+  <si>
+    <t>2.2 … 4.3</t>
+  </si>
+  <si>
+    <t>-0.3 … 1.8</t>
+  </si>
+  <si>
+    <t>0.2 … 1.3</t>
+  </si>
+  <si>
+    <t>0.9 … 5.1</t>
+  </si>
+  <si>
+    <t>2 … 4.1</t>
+  </si>
+  <si>
+    <t>1.3 … 5.6</t>
+  </si>
+  <si>
+    <t>2.4 … 4.5</t>
+  </si>
+  <si>
+    <t>1.1 … 5.1</t>
+  </si>
+  <si>
+    <t>2.1 … 4.1</t>
+  </si>
+  <si>
+    <t>2.9 … 8.4</t>
+  </si>
+  <si>
+    <t>4.3 … 7.0</t>
+  </si>
+  <si>
+    <t>0.8 … 4.7</t>
+  </si>
+  <si>
+    <t>1.8 … 3.7</t>
+  </si>
+  <si>
+    <t>1.8 … 6.5</t>
+  </si>
+  <si>
+    <t>3 … 5.4</t>
+  </si>
+  <si>
+    <t>21.8 … 32.9</t>
+  </si>
+  <si>
+    <t>24.6 … 30.1</t>
+  </si>
+  <si>
+    <t>0.6 … 4.3</t>
+  </si>
+  <si>
+    <t>1.6 … 3.4</t>
+  </si>
+  <si>
+    <t>6.1 … 13.3</t>
+  </si>
+  <si>
+    <t>7.9 … 11.5</t>
+  </si>
+  <si>
+    <t>8 … 15.9</t>
+  </si>
+  <si>
+    <t>10 … 13.9</t>
+  </si>
+  <si>
+    <t>2.4 … 7.6</t>
+  </si>
+  <si>
+    <t>3.7 … 6.3</t>
+  </si>
+  <si>
+    <t>127.5 … 153.0</t>
+  </si>
+  <si>
+    <t>133.8 … 146.6</t>
+  </si>
+  <si>
+    <t>medium</t>
+  </si>
+  <si>
+    <t>14.3 … 24.2</t>
+  </si>
+  <si>
+    <t>16.8 … 21.7</t>
+  </si>
+  <si>
+    <t>0.6 … 4.1</t>
+  </si>
+  <si>
+    <t>1.5 … 3.2</t>
+  </si>
+  <si>
+    <t>0.6 … 4.2</t>
+  </si>
+  <si>
+    <t>1.5 … 3.3</t>
+  </si>
+  <si>
+    <t>54.9 … 72.8</t>
+  </si>
+  <si>
+    <t>59.4 … 68.3</t>
+  </si>
+  <si>
+    <t>3.4 … 9.1</t>
+  </si>
+  <si>
+    <t>4.8 … 7.7</t>
+  </si>
+  <si>
+    <t>12.7 … 22.3</t>
+  </si>
+  <si>
+    <t>15.1 … 19.9</t>
+  </si>
+  <si>
+    <t>-0.3 … 1.6</t>
+  </si>
+  <si>
+    <t>3 … 8.4</t>
+  </si>
+  <si>
+    <t>56.6 … 74.3</t>
+  </si>
+  <si>
+    <t>61 … 69.9</t>
+  </si>
+  <si>
+    <t>9.3 … 17.5</t>
+  </si>
+  <si>
+    <t>11.3 … 15.4</t>
+  </si>
+  <si>
+    <t>13.9 … 24.0</t>
+  </si>
+  <si>
+    <t>16.4 … 21.5</t>
+  </si>
+  <si>
+    <t>9.6 … 18.0</t>
+  </si>
+  <si>
+    <t>11.7 … 15.9</t>
+  </si>
+  <si>
+    <t>4.8 … 11.4</t>
+  </si>
+  <si>
+    <t>6.5 … 9.7</t>
+  </si>
+  <si>
+    <t>18.3 … 29.5</t>
+  </si>
+  <si>
+    <t>21.1 … 26.7</t>
+  </si>
+  <si>
+    <t>4.5 … 10.7</t>
+  </si>
+  <si>
+    <t>6.1 … 9.2</t>
+  </si>
+  <si>
+    <t>10.1 … 18.6</t>
+  </si>
+  <si>
+    <t>12.2 … 16.5</t>
+  </si>
+  <si>
+    <t>7.5 … 15.3</t>
+  </si>
+  <si>
+    <t>9.5 … 13.3</t>
+  </si>
+  <si>
+    <t>5.6 … 12.5</t>
+  </si>
+  <si>
+    <t>7.3 … 10.7</t>
+  </si>
+  <si>
+    <t>37.6 … 51.0</t>
+  </si>
+  <si>
+    <t>41 … 47.7</t>
+  </si>
+  <si>
+    <t>3.9 … 9.9</t>
+  </si>
+  <si>
+    <t>5.4 … 8.4</t>
+  </si>
+  <si>
+    <t>36.2 … 51.2</t>
+  </si>
+  <si>
+    <t>40 … 47.4</t>
+  </si>
+  <si>
+    <t>34.7 … 49.0</t>
+  </si>
+  <si>
+    <t>38.3 … 45.4</t>
+  </si>
+  <si>
+    <t>0 … 2.9</t>
+  </si>
+  <si>
+    <t>0.7 … 2.2</t>
+  </si>
+  <si>
+    <t>16.6 … 27.0</t>
+  </si>
+  <si>
+    <t>19.2 … 24.4</t>
+  </si>
+  <si>
+    <t>447.2 … 487.1</t>
+  </si>
+  <si>
+    <t>457.2 … 477.2</t>
+  </si>
+  <si>
+    <t>high</t>
+  </si>
+  <si>
+    <t>11.6 … 20.5</t>
+  </si>
+  <si>
+    <t>13.8 … 18.2</t>
+  </si>
+  <si>
+    <t>0.2 … 3.2</t>
+  </si>
+  <si>
+    <t>1 … 2.5</t>
+  </si>
+  <si>
+    <t>2.6 … 8.0</t>
+  </si>
+  <si>
+    <t>4 … 6.6</t>
+  </si>
+  <si>
+    <t>73.1 … 93.4</t>
+  </si>
+  <si>
+    <t>78.1 … 88.3</t>
+  </si>
+  <si>
+    <t>4 … 10.0</t>
+  </si>
+  <si>
+    <t>5.5 … 8.5</t>
+  </si>
+  <si>
+    <t>12.7 … 22.4</t>
+  </si>
+  <si>
+    <t>15.2 … 20.0</t>
+  </si>
+  <si>
+    <t>4.4 … 10.7</t>
+  </si>
+  <si>
+    <t>6 … 9.1</t>
+  </si>
+  <si>
+    <t>53.6 … 71.0</t>
+  </si>
+  <si>
+    <t>58 … 66.6</t>
+  </si>
+  <si>
+    <t>9.3 … 17.4</t>
+  </si>
+  <si>
+    <t>16.9 … 27.5</t>
+  </si>
+  <si>
+    <t>19.5 … 24.9</t>
+  </si>
+  <si>
+    <t>9.7 … 18.2</t>
+  </si>
+  <si>
+    <t>11.8 … 16.1</t>
+  </si>
+  <si>
+    <t>0.4 … 3.8</t>
+  </si>
+  <si>
+    <t>1.3 … 3.0</t>
+  </si>
+  <si>
+    <t>3.9 … 10.0</t>
+  </si>
+  <si>
+    <t>5.4 … 8.5</t>
+  </si>
+  <si>
+    <t>15.6 … 26.0</t>
+  </si>
+  <si>
+    <t>18.2 … 23.4</t>
+  </si>
+  <si>
+    <t>0.2 … 3.3</t>
+  </si>
+  <si>
+    <t>5.6 … 12.4</t>
+  </si>
+  <si>
+    <t>6.7 … 14.3</t>
+  </si>
+  <si>
+    <t>8.6 … 12.4</t>
+  </si>
+  <si>
+    <t>7.2 … 14.5</t>
+  </si>
+  <si>
+    <t>9 … 12.7</t>
+  </si>
+  <si>
+    <t>19.3 … 30.2</t>
+  </si>
+  <si>
+    <t>22 … 27.5</t>
+  </si>
+  <si>
+    <t>4.3 … 7.1</t>
+  </si>
+  <si>
+    <t>25.6 … 38.4</t>
+  </si>
+  <si>
+    <t>28.8 … 35.2</t>
+  </si>
+  <si>
+    <t>34.5 … 48.7</t>
+  </si>
+  <si>
+    <t>38.1 … 45.2</t>
+  </si>
+  <si>
+    <t>0.9 … 5.0</t>
+  </si>
+  <si>
+    <t>1.9 … 4.0</t>
+  </si>
+  <si>
+    <t>17.2 … 27.5</t>
+  </si>
+  <si>
+    <t>19.8 … 24.9</t>
+  </si>
+  <si>
+    <t>422.6 … 461.6</t>
+  </si>
+  <si>
+    <t>432.3 … 451.9</t>
+  </si>
+  <si>
+    <t>total</t>
+  </si>
+  <si>
+    <t>34.5 … 48.6</t>
+  </si>
+  <si>
+    <t>38.1 … 45.1</t>
+  </si>
+  <si>
+    <t>2.5 … 7.6</t>
+  </si>
+  <si>
+    <t>3.8 … 6.3</t>
+  </si>
+  <si>
+    <t>5.4 … 12.2</t>
+  </si>
+  <si>
+    <t>7.1 … 10.5</t>
+  </si>
+  <si>
+    <t>152.4 … 179.8</t>
+  </si>
+  <si>
+    <t>159.3 … 173.0</t>
+  </si>
+  <si>
+    <t>11.9 … 20.9</t>
+  </si>
+  <si>
+    <t>14.2 … 18.6</t>
+  </si>
+  <si>
+    <t>31.5 … 45.2</t>
+  </si>
+  <si>
+    <t>34.9 … 41.8</t>
+  </si>
+  <si>
+    <t>9.7 … 18.1</t>
+  </si>
+  <si>
+    <t>11.8 … 16.0</t>
+  </si>
+  <si>
+    <t>131.5 … 155.5</t>
+  </si>
+  <si>
+    <t>137.5 … 149.5</t>
+  </si>
+  <si>
+    <t>24.1 … 35.7</t>
+  </si>
+  <si>
+    <t>27 … 32.8</t>
+  </si>
+  <si>
+    <t>37 … 51.9</t>
+  </si>
+  <si>
+    <t>40.7 … 48.2</t>
+  </si>
+  <si>
+    <t>25.2 … 36.8</t>
+  </si>
+  <si>
+    <t>28.1 … 33.9</t>
+  </si>
+  <si>
+    <t>3.2 … 8.8</t>
+  </si>
+  <si>
+    <t>4.6 … 7.4</t>
+  </si>
+  <si>
+    <t>13.3 … 22.9</t>
+  </si>
+  <si>
+    <t>15.7 … 20.5</t>
+  </si>
+  <si>
+    <t>40.4 … 55.9</t>
+  </si>
+  <si>
+    <t>44.3 … 52.0</t>
+  </si>
+  <si>
+    <t>8.6 … 16.4</t>
+  </si>
+  <si>
+    <t>10.5 … 14.4</t>
+  </si>
+  <si>
+    <t>23 … 34.9</t>
+  </si>
+  <si>
+    <t>26 … 31.9</t>
+  </si>
+  <si>
+    <t>19 … 30.3</t>
+  </si>
+  <si>
+    <t>21.8 … 27.5</t>
+  </si>
+  <si>
+    <t>18.7 … 29.4</t>
+  </si>
+  <si>
+    <t>21.4 … 26.7</t>
+  </si>
+  <si>
+    <t>89.1 … 103.8</t>
+  </si>
+  <si>
+    <t>92.8 … 100.1</t>
+  </si>
+  <si>
+    <t>10.6 … 19.5</t>
+  </si>
+  <si>
+    <t>12.8 … 17.3</t>
+  </si>
+  <si>
+    <t>75.4 … 95.5</t>
+  </si>
+  <si>
+    <t>80.4 … 90.4</t>
+  </si>
+  <si>
+    <t>85.5 … 105.3</t>
+  </si>
+  <si>
+    <t>90.4 … 100.4</t>
+  </si>
+  <si>
+    <t>2.2 … 7.3</t>
+  </si>
+  <si>
+    <t>3.4 … 6.0</t>
+  </si>
+  <si>
+    <t>41.9 … 56.5</t>
+  </si>
+  <si>
+    <t>45.5 … 52.8</t>
+  </si>
+  <si>
+    <t>1033.5 … 1065.5</t>
+  </si>
+  <si>
+    <t>1041.5 … 1057.5</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 04.03.2026</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1227231/408981</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Waldfläche</t>
+      <t xml:space="preserve">forest area</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
+    <t>All areas designated as forest according to the NFI forest definition. The forest definition includes shrub forest. The target variable "forest area" is also used when classifying the total area as forest or non-forest.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Strukturvielfalt des Bestandes</t>
+      <t xml:space="preserve">habitat quality of the stand (3 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1280</t>
     </r>
   </si>
   <si>
-    <t>Wert des Waldbestandes als Lebensraum in drei Klassen, abgeleitet aus den Merkmalen Entwicklungsstufe, Schlussgrad, Bestandesstruktur, Starkholzanteil, Schädigungsgrad des Bestandes, Vorhandensein von Wald- oder Bestandesrand, Vorkommen und Art von Lücken im Bestand, Deckungsgrad der Krautschicht, Deckungsgrad der Beerensträucher sowie aus dem Vorkommen von Stöcken, liegendem Totholz, Dürrständern und Asthaufen. Grundlage: Feldaufnahme (diverse Merkmale)</t>
+    <t>Value of the forest stand as a habitat – in three classes, derived from the attributes: development stage, crown closure, stand structure, proportion of old timber, degree of damage to the stand, presence of forest or stand edge, occurrence and type of gaps in the stand, degree of cover of the herb layer, degree of cover of berry bushes as well as the occurrence of stumps, lying deadwood, snags and piles of branches. Reference: Field Survey (various attributes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Kanton</t>
+      <t xml:space="preserve">canton</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #827</t>
     </r>
   </si>
   <si>
-    <t>Regionale Gliederung mit den Kantonen als Einheit. Dabei werden die beiden Halbkantone Basel-Landschaft und Basel-Stadt aus statistischen Gründen zu einem Kanton zusammengefasst.</t>
+    <t>Regional demarcation with the cantons as a unit, with the two half-cantons, Basel-Land and Basel-Stadt, combined into one canton for statistical reasons.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
+      <t xml:space="preserve">accessible forest without shrub forest NFI1-NFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Wald, der in den fünf Inventuren LFI1 (1983-1985), LFI2 (1993-1995), LFI3 (2004-2006), LFI4 (2009-2017) und LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
+    <t>Forest that was less than two-thirds covered with shrubs in the five inventories NFI1 (1983-1985), NFI2 (1993-1995), NFI3 (2004-2006), NFI4 (2009-2017) and NFI5 (2018-2026) and was accessible on foot.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -755,154 +1340,258 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BA34"/>
+  <dimension ref="A1:FA34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="38.705" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="11.569" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9.10" bestFit="true" style="0"/>
+    <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
+    <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
+    <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="11.569" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
+    <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
+    <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
+    <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="16" max="16" width="11.569" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="9.10" bestFit="true" style="0"/>
+    <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
+    <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
+    <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="22" max="22" width="11.569" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="25" max="25" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
+    <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
+    <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
+    <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="28" max="28" width="11.569" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="31" max="31" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="28" max="28" width="9.10" bestFit="true" style="0"/>
+    <col min="29" max="29" width="9.10" bestFit="true" style="0"/>
+    <col min="30" max="30" width="9.10" bestFit="true" style="0"/>
+    <col min="31" max="31" width="9.10" bestFit="true" style="0"/>
     <col min="32" max="32" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="34" max="34" width="11.569" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="37" max="37" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="34" max="34" width="9.10" bestFit="true" style="0"/>
+    <col min="35" max="35" width="9.10" bestFit="true" style="0"/>
+    <col min="36" max="36" width="9.10" bestFit="true" style="0"/>
+    <col min="37" max="37" width="9.10" bestFit="true" style="0"/>
     <col min="38" max="38" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="40" max="40" width="11.569" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="43" max="43" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="40" max="40" width="9.10" bestFit="true" style="0"/>
+    <col min="41" max="41" width="9.10" bestFit="true" style="0"/>
+    <col min="42" max="42" width="9.10" bestFit="true" style="0"/>
+    <col min="43" max="43" width="9.10" bestFit="true" style="0"/>
     <col min="44" max="44" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="46" max="46" width="11.569" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="49" max="49" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="46" max="46" width="9.10" bestFit="true" style="0"/>
+    <col min="47" max="47" width="9.10" bestFit="true" style="0"/>
+    <col min="48" max="48" width="9.10" bestFit="true" style="0"/>
+    <col min="49" max="49" width="9.10" bestFit="true" style="0"/>
     <col min="50" max="50" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="52" max="52" width="11.569" bestFit="true" customWidth="true" style="0"/>
-    <col min="53" max="53" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="52" max="52" width="9.10" bestFit="true" style="0"/>
+    <col min="53" max="53" width="9.10" bestFit="true" style="0"/>
+    <col min="54" max="54" width="9.10" bestFit="true" style="0"/>
+    <col min="55" max="55" width="9.10" bestFit="true" style="0"/>
+    <col min="56" max="56" width="11.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="57" max="57" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="58" max="58" width="9.10" bestFit="true" style="0"/>
+    <col min="59" max="59" width="9.10" bestFit="true" style="0"/>
+    <col min="60" max="60" width="9.10" bestFit="true" style="0"/>
+    <col min="61" max="61" width="9.10" bestFit="true" style="0"/>
+    <col min="62" max="62" width="11.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="63" max="63" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="64" max="64" width="9.10" bestFit="true" style="0"/>
+    <col min="65" max="65" width="9.10" bestFit="true" style="0"/>
+    <col min="66" max="66" width="9.10" bestFit="true" style="0"/>
+    <col min="67" max="67" width="9.10" bestFit="true" style="0"/>
+    <col min="68" max="68" width="11.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="69" max="69" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="70" max="70" width="9.10" bestFit="true" style="0"/>
+    <col min="71" max="71" width="9.10" bestFit="true" style="0"/>
+    <col min="72" max="72" width="9.10" bestFit="true" style="0"/>
+    <col min="73" max="73" width="9.10" bestFit="true" style="0"/>
+    <col min="74" max="74" width="11.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="75" max="75" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="76" max="76" width="9.10" bestFit="true" style="0"/>
+    <col min="77" max="77" width="9.10" bestFit="true" style="0"/>
+    <col min="78" max="78" width="9.10" bestFit="true" style="0"/>
+    <col min="79" max="79" width="9.10" bestFit="true" style="0"/>
+    <col min="80" max="80" width="11.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="81" max="81" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="82" max="82" width="9.10" bestFit="true" style="0"/>
+    <col min="83" max="83" width="9.10" bestFit="true" style="0"/>
+    <col min="84" max="84" width="9.10" bestFit="true" style="0"/>
+    <col min="85" max="85" width="9.10" bestFit="true" style="0"/>
+    <col min="86" max="86" width="11.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="87" max="87" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="88" max="88" width="9.10" bestFit="true" style="0"/>
+    <col min="89" max="89" width="9.10" bestFit="true" style="0"/>
+    <col min="90" max="90" width="9.10" bestFit="true" style="0"/>
+    <col min="91" max="91" width="9.10" bestFit="true" style="0"/>
+    <col min="92" max="92" width="11.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="93" max="93" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="94" max="94" width="9.10" bestFit="true" style="0"/>
+    <col min="95" max="95" width="9.10" bestFit="true" style="0"/>
+    <col min="96" max="96" width="9.10" bestFit="true" style="0"/>
+    <col min="97" max="97" width="9.10" bestFit="true" style="0"/>
+    <col min="98" max="98" width="11.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="99" max="99" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="100" max="100" width="9.10" bestFit="true" style="0"/>
+    <col min="101" max="101" width="9.10" bestFit="true" style="0"/>
+    <col min="102" max="102" width="9.10" bestFit="true" style="0"/>
+    <col min="103" max="103" width="9.10" bestFit="true" style="0"/>
+    <col min="104" max="104" width="11.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="105" max="105" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="106" max="106" width="9.10" bestFit="true" style="0"/>
+    <col min="107" max="107" width="9.10" bestFit="true" style="0"/>
+    <col min="108" max="108" width="9.10" bestFit="true" style="0"/>
+    <col min="109" max="109" width="9.10" bestFit="true" style="0"/>
+    <col min="110" max="110" width="11.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="111" max="111" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="112" max="112" width="9.10" bestFit="true" style="0"/>
+    <col min="113" max="113" width="9.10" bestFit="true" style="0"/>
+    <col min="114" max="114" width="9.10" bestFit="true" style="0"/>
+    <col min="115" max="115" width="9.10" bestFit="true" style="0"/>
+    <col min="116" max="116" width="11.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="117" max="117" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="118" max="118" width="9.10" bestFit="true" style="0"/>
+    <col min="119" max="119" width="9.10" bestFit="true" style="0"/>
+    <col min="120" max="120" width="9.10" bestFit="true" style="0"/>
+    <col min="121" max="121" width="9.10" bestFit="true" style="0"/>
+    <col min="122" max="122" width="11.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="123" max="123" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="124" max="124" width="9.10" bestFit="true" style="0"/>
+    <col min="125" max="125" width="9.10" bestFit="true" style="0"/>
+    <col min="126" max="126" width="9.10" bestFit="true" style="0"/>
+    <col min="127" max="127" width="9.10" bestFit="true" style="0"/>
+    <col min="128" max="128" width="11.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="129" max="129" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="130" max="130" width="9.10" bestFit="true" style="0"/>
+    <col min="131" max="131" width="9.10" bestFit="true" style="0"/>
+    <col min="132" max="132" width="9.10" bestFit="true" style="0"/>
+    <col min="133" max="133" width="9.10" bestFit="true" style="0"/>
+    <col min="134" max="134" width="11.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="135" max="135" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="136" max="136" width="9.10" bestFit="true" style="0"/>
+    <col min="137" max="137" width="9.10" bestFit="true" style="0"/>
+    <col min="138" max="138" width="9.10" bestFit="true" style="0"/>
+    <col min="139" max="139" width="9.10" bestFit="true" style="0"/>
+    <col min="140" max="140" width="11.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="141" max="141" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="142" max="142" width="9.10" bestFit="true" style="0"/>
+    <col min="143" max="143" width="9.10" bestFit="true" style="0"/>
+    <col min="144" max="144" width="9.10" bestFit="true" style="0"/>
+    <col min="145" max="145" width="9.10" bestFit="true" style="0"/>
+    <col min="146" max="146" width="11.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="147" max="147" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="148" max="148" width="9.10" bestFit="true" style="0"/>
+    <col min="149" max="149" width="9.10" bestFit="true" style="0"/>
+    <col min="150" max="150" width="9.10" bestFit="true" style="0"/>
+    <col min="151" max="151" width="9.10" bestFit="true" style="0"/>
+    <col min="152" max="152" width="11.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="153" max="153" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="154" max="154" width="9.10" bestFit="true" style="0"/>
+    <col min="155" max="155" width="9.10" bestFit="true" style="0"/>
+    <col min="156" max="156" width="9.10" bestFit="true" style="0"/>
+    <col min="157" max="157" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53">
+    <row r="1" spans="1:157">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:53">
+    <row r="2" spans="1:157">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:53">
+    <row r="3" spans="1:157">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:53">
+    <row r="4" spans="1:157">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="5" spans="1:53">
+    <row r="5" spans="1:157">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="6" spans="1:53">
+    <row r="6" spans="1:157">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="7" spans="1:53">
+    <row r="7" spans="1:157">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="8" spans="1:53">
+    <row r="8" spans="1:157">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="10" spans="1:53">
+    <row r="10" spans="1:157">
       <c r="A10" s="4"/>
       <c r="B10" s="4" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="4"/>
       <c r="E10" s="4"/>
       <c r="F10" s="4"/>
       <c r="G10" s="4"/>
       <c r="H10" s="4"/>
       <c r="I10" s="4"/>
       <c r="J10" s="4"/>
       <c r="K10" s="4"/>
       <c r="L10" s="4"/>
       <c r="M10" s="4"/>
       <c r="N10" s="4"/>
       <c r="O10" s="4"/>
       <c r="P10" s="4"/>
       <c r="Q10" s="4"/>
       <c r="R10" s="4"/>
       <c r="S10" s="4"/>
       <c r="T10" s="4"/>
       <c r="U10" s="4"/>
       <c r="V10" s="4"/>
       <c r="W10" s="4"/>
@@ -914,1138 +1603,3218 @@
       <c r="AC10" s="4"/>
       <c r="AD10" s="4"/>
       <c r="AE10" s="4"/>
       <c r="AF10" s="4"/>
       <c r="AG10" s="4"/>
       <c r="AH10" s="4"/>
       <c r="AI10" s="4"/>
       <c r="AJ10" s="4"/>
       <c r="AK10" s="4"/>
       <c r="AL10" s="4"/>
       <c r="AM10" s="4"/>
       <c r="AN10" s="4"/>
       <c r="AO10" s="4"/>
       <c r="AP10" s="4"/>
       <c r="AQ10" s="4"/>
       <c r="AR10" s="4"/>
       <c r="AS10" s="4"/>
       <c r="AT10" s="4"/>
       <c r="AU10" s="4"/>
       <c r="AV10" s="4"/>
       <c r="AW10" s="4"/>
       <c r="AX10" s="4"/>
       <c r="AY10" s="4"/>
       <c r="AZ10" s="4"/>
       <c r="BA10" s="4"/>
+      <c r="BB10" s="4"/>
+      <c r="BC10" s="4"/>
+      <c r="BD10" s="4"/>
+      <c r="BE10" s="4"/>
+      <c r="BF10" s="4"/>
+      <c r="BG10" s="4"/>
+      <c r="BH10" s="4"/>
+      <c r="BI10" s="4"/>
+      <c r="BJ10" s="4"/>
+      <c r="BK10" s="4"/>
+      <c r="BL10" s="4"/>
+      <c r="BM10" s="4"/>
+      <c r="BN10" s="4"/>
+      <c r="BO10" s="4"/>
+      <c r="BP10" s="4"/>
+      <c r="BQ10" s="4"/>
+      <c r="BR10" s="4"/>
+      <c r="BS10" s="4"/>
+      <c r="BT10" s="4"/>
+      <c r="BU10" s="4"/>
+      <c r="BV10" s="4"/>
+      <c r="BW10" s="4"/>
+      <c r="BX10" s="4"/>
+      <c r="BY10" s="4"/>
+      <c r="BZ10" s="4"/>
+      <c r="CA10" s="4"/>
+      <c r="CB10" s="4"/>
+      <c r="CC10" s="4"/>
+      <c r="CD10" s="4"/>
+      <c r="CE10" s="4"/>
+      <c r="CF10" s="4"/>
+      <c r="CG10" s="4"/>
+      <c r="CH10" s="4"/>
+      <c r="CI10" s="4"/>
+      <c r="CJ10" s="4"/>
+      <c r="CK10" s="4"/>
+      <c r="CL10" s="4"/>
+      <c r="CM10" s="4"/>
+      <c r="CN10" s="4"/>
+      <c r="CO10" s="4"/>
+      <c r="CP10" s="4"/>
+      <c r="CQ10" s="4"/>
+      <c r="CR10" s="4"/>
+      <c r="CS10" s="4"/>
+      <c r="CT10" s="4"/>
+      <c r="CU10" s="4"/>
+      <c r="CV10" s="4"/>
+      <c r="CW10" s="4"/>
+      <c r="CX10" s="4"/>
+      <c r="CY10" s="4"/>
+      <c r="CZ10" s="4"/>
+      <c r="DA10" s="4"/>
+      <c r="DB10" s="4"/>
+      <c r="DC10" s="4"/>
+      <c r="DD10" s="4"/>
+      <c r="DE10" s="4"/>
+      <c r="DF10" s="4"/>
+      <c r="DG10" s="4"/>
+      <c r="DH10" s="4"/>
+      <c r="DI10" s="4"/>
+      <c r="DJ10" s="4"/>
+      <c r="DK10" s="4"/>
+      <c r="DL10" s="4"/>
+      <c r="DM10" s="4"/>
+      <c r="DN10" s="4"/>
+      <c r="DO10" s="4"/>
+      <c r="DP10" s="4"/>
+      <c r="DQ10" s="4"/>
+      <c r="DR10" s="4"/>
+      <c r="DS10" s="4"/>
+      <c r="DT10" s="4"/>
+      <c r="DU10" s="4"/>
+      <c r="DV10" s="4"/>
+      <c r="DW10" s="4"/>
+      <c r="DX10" s="4"/>
+      <c r="DY10" s="4"/>
+      <c r="DZ10" s="4"/>
+      <c r="EA10" s="4"/>
+      <c r="EB10" s="4"/>
+      <c r="EC10" s="4"/>
+      <c r="ED10" s="4"/>
+      <c r="EE10" s="4"/>
+      <c r="EF10" s="4"/>
+      <c r="EG10" s="4"/>
+      <c r="EH10" s="4"/>
+      <c r="EI10" s="4"/>
+      <c r="EJ10" s="4"/>
+      <c r="EK10" s="4"/>
+      <c r="EL10" s="4"/>
+      <c r="EM10" s="4"/>
+      <c r="EN10" s="4"/>
+      <c r="EO10" s="4"/>
+      <c r="EP10" s="4"/>
+      <c r="EQ10" s="4"/>
+      <c r="ER10" s="4"/>
+      <c r="ES10" s="4"/>
+      <c r="ET10" s="4"/>
+      <c r="EU10" s="4"/>
+      <c r="EV10" s="4"/>
+      <c r="EW10" s="4"/>
+      <c r="EX10" s="4"/>
+      <c r="EY10" s="4"/>
+      <c r="EZ10" s="4"/>
+      <c r="FA10" s="4"/>
     </row>
-    <row r="11" spans="1:53">
+    <row r="11" spans="1:157">
       <c r="A11" s="4"/>
       <c r="B11" s="4" t="s">
         <v>9</v>
       </c>
       <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D11" s="4"/>
       <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F11" s="4"/>
       <c r="G11" s="4"/>
       <c r="H11" s="4" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J11" s="4"/>
       <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L11" s="4"/>
       <c r="M11" s="4"/>
       <c r="N11" s="4" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="O11" s="4"/>
-      <c r="P11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P11" s="4"/>
       <c r="Q11" s="4"/>
-      <c r="R11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="R11" s="4"/>
       <c r="S11" s="4"/>
       <c r="T11" s="4" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="U11" s="4"/>
-      <c r="V11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="V11" s="4"/>
       <c r="W11" s="4"/>
-      <c r="X11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="X11" s="4"/>
       <c r="Y11" s="4"/>
       <c r="Z11" s="4" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="AA11" s="4"/>
-      <c r="AB11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AB11" s="4"/>
       <c r="AC11" s="4"/>
-      <c r="AD11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AD11" s="4"/>
       <c r="AE11" s="4"/>
       <c r="AF11" s="4" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="AG11" s="4"/>
-      <c r="AH11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AH11" s="4"/>
       <c r="AI11" s="4"/>
-      <c r="AJ11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AJ11" s="4"/>
       <c r="AK11" s="4"/>
       <c r="AL11" s="4" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="AM11" s="4"/>
-      <c r="AN11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AN11" s="4"/>
       <c r="AO11" s="4"/>
-      <c r="AP11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AP11" s="4"/>
       <c r="AQ11" s="4"/>
       <c r="AR11" s="4" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
       <c r="AS11" s="4"/>
-      <c r="AT11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AT11" s="4"/>
       <c r="AU11" s="4"/>
-      <c r="AV11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AV11" s="4"/>
       <c r="AW11" s="4"/>
       <c r="AX11" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="AY11" s="4"/>
+      <c r="AZ11" s="4"/>
+      <c r="BA11" s="4"/>
+      <c r="BB11" s="4"/>
+      <c r="BC11" s="4"/>
+      <c r="BD11" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="BE11" s="4"/>
+      <c r="BF11" s="4"/>
+      <c r="BG11" s="4"/>
+      <c r="BH11" s="4"/>
+      <c r="BI11" s="4"/>
+      <c r="BJ11" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="BK11" s="4"/>
+      <c r="BL11" s="4"/>
+      <c r="BM11" s="4"/>
+      <c r="BN11" s="4"/>
+      <c r="BO11" s="4"/>
+      <c r="BP11" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="BQ11" s="4"/>
+      <c r="BR11" s="4"/>
+      <c r="BS11" s="4"/>
+      <c r="BT11" s="4"/>
+      <c r="BU11" s="4"/>
+      <c r="BV11" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="BW11" s="4"/>
+      <c r="BX11" s="4"/>
+      <c r="BY11" s="4"/>
+      <c r="BZ11" s="4"/>
+      <c r="CA11" s="4"/>
+      <c r="CB11" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="CC11" s="4"/>
+      <c r="CD11" s="4"/>
+      <c r="CE11" s="4"/>
+      <c r="CF11" s="4"/>
+      <c r="CG11" s="4"/>
+      <c r="CH11" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="CI11" s="4"/>
+      <c r="CJ11" s="4"/>
+      <c r="CK11" s="4"/>
+      <c r="CL11" s="4"/>
+      <c r="CM11" s="4"/>
+      <c r="CN11" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="CO11" s="4"/>
+      <c r="CP11" s="4"/>
+      <c r="CQ11" s="4"/>
+      <c r="CR11" s="4"/>
+      <c r="CS11" s="4"/>
+      <c r="CT11" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="CU11" s="4"/>
+      <c r="CV11" s="4"/>
+      <c r="CW11" s="4"/>
+      <c r="CX11" s="4"/>
+      <c r="CY11" s="4"/>
+      <c r="CZ11" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="DA11" s="4"/>
+      <c r="DB11" s="4"/>
+      <c r="DC11" s="4"/>
+      <c r="DD11" s="4"/>
+      <c r="DE11" s="4"/>
+      <c r="DF11" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="DG11" s="4"/>
+      <c r="DH11" s="4"/>
+      <c r="DI11" s="4"/>
+      <c r="DJ11" s="4"/>
+      <c r="DK11" s="4"/>
+      <c r="DL11" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="DM11" s="4"/>
+      <c r="DN11" s="4"/>
+      <c r="DO11" s="4"/>
+      <c r="DP11" s="4"/>
+      <c r="DQ11" s="4"/>
+      <c r="DR11" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="DS11" s="4"/>
+      <c r="DT11" s="4"/>
+      <c r="DU11" s="4"/>
+      <c r="DV11" s="4"/>
+      <c r="DW11" s="4"/>
+      <c r="DX11" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="DY11" s="4"/>
+      <c r="DZ11" s="4"/>
+      <c r="EA11" s="4"/>
+      <c r="EB11" s="4"/>
+      <c r="EC11" s="4"/>
+      <c r="ED11" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="EE11" s="4"/>
+      <c r="EF11" s="4"/>
+      <c r="EG11" s="4"/>
+      <c r="EH11" s="4"/>
+      <c r="EI11" s="4"/>
+      <c r="EJ11" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="EK11" s="4"/>
+      <c r="EL11" s="4"/>
+      <c r="EM11" s="4"/>
+      <c r="EN11" s="4"/>
+      <c r="EO11" s="4"/>
+      <c r="EP11" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="AY11" s="4"/>
-      <c r="AZ11" s="4" t="s">
+      <c r="EQ11" s="4"/>
+      <c r="ER11" s="4"/>
+      <c r="ES11" s="4"/>
+      <c r="ET11" s="4"/>
+      <c r="EU11" s="4"/>
+      <c r="EV11" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="BA11" s="4"/>
+      <c r="EW11" s="4"/>
+      <c r="EX11" s="4"/>
+      <c r="EY11" s="4"/>
+      <c r="EZ11" s="4"/>
+      <c r="FA11" s="4"/>
     </row>
-    <row r="12" spans="1:53">
+    <row r="12" spans="1:157">
       <c r="A12" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>35</v>
       </c>
       <c r="C12" s="4" t="s">
         <v>36</v>
       </c>
       <c r="D12" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="E12" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="F12" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="G12" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="H12" s="4" t="s">
         <v>35</v>
       </c>
       <c r="I12" s="4" t="s">
         <v>36</v>
       </c>
       <c r="J12" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>35</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P12" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="Q12" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="R12" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="S12" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="T12" s="4" t="s">
         <v>35</v>
       </c>
       <c r="U12" s="4" t="s">
         <v>36</v>
       </c>
       <c r="V12" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="W12" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="X12" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="Y12" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="Z12" s="4" t="s">
         <v>35</v>
       </c>
       <c r="AA12" s="4" t="s">
         <v>36</v>
       </c>
       <c r="AB12" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="AC12" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="AD12" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="AE12" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="AF12" s="4" t="s">
         <v>35</v>
       </c>
       <c r="AG12" s="4" t="s">
         <v>36</v>
       </c>
       <c r="AH12" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="AI12" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="AJ12" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="AK12" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="AL12" s="4" t="s">
         <v>35</v>
       </c>
       <c r="AM12" s="4" t="s">
         <v>36</v>
       </c>
       <c r="AN12" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="AO12" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="AP12" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="AQ12" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="AR12" s="4" t="s">
         <v>35</v>
       </c>
       <c r="AS12" s="4" t="s">
         <v>36</v>
       </c>
       <c r="AT12" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="AU12" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="AV12" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="AW12" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="AX12" s="4" t="s">
         <v>35</v>
       </c>
       <c r="AY12" s="4" t="s">
         <v>36</v>
       </c>
       <c r="AZ12" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="BA12" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="BB12" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="BC12" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="BD12" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="BA12" s="4" t="s">
+      <c r="BE12" s="4" t="s">
         <v>36</v>
       </c>
+      <c r="BF12" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="BG12" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="BH12" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="BI12" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="BJ12" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="BK12" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="BL12" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="BM12" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="BN12" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="BO12" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="BP12" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="BQ12" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="BR12" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="BS12" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="BT12" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="BU12" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="BV12" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="BW12" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="BX12" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="BY12" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="BZ12" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="CA12" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="CB12" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="CC12" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="CD12" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="CE12" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="CF12" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="CG12" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="CH12" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="CI12" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="CJ12" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="CK12" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="CL12" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="CM12" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="CN12" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="CO12" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="CP12" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="CQ12" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="CR12" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="CS12" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="CT12" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="CU12" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="CV12" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="CW12" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="CX12" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="CY12" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="CZ12" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="DA12" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="DB12" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="DC12" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="DD12" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="DE12" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="DF12" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="DG12" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="DH12" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="DI12" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="DJ12" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="DK12" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="DL12" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="DM12" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="DN12" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="DO12" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="DP12" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="DQ12" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="DR12" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="DS12" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="DT12" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="DU12" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="DV12" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="DW12" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="DX12" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="DY12" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="DZ12" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="EA12" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="EB12" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="EC12" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="ED12" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="EE12" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="EF12" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="EG12" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="EH12" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="EI12" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="EJ12" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="EK12" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="EL12" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="EM12" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="EN12" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="EO12" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="EP12" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="EQ12" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="ER12" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="ES12" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="ET12" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="EU12" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="EV12" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="EW12" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="EX12" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="EY12" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="EZ12" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="FA12" s="4" t="s">
+        <v>40</v>
+      </c>
     </row>
-    <row r="13" spans="1:53">
+    <row r="13" spans="1:157">
       <c r="A13" s="5" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="B13" s="6">
         <v>0.0</v>
       </c>
       <c r="C13" s="6" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>42</v>
+      </c>
+      <c r="D13" s="6" t="s">
+        <v>42</v>
       </c>
       <c r="E13" s="6" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>42</v>
+      </c>
+      <c r="F13" s="6" t="s">
+        <v>42</v>
       </c>
       <c r="G13" s="6" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="H13" s="6">
         <v>0.0</v>
       </c>
       <c r="I13" s="6" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>42</v>
+      </c>
+      <c r="J13" s="6" t="s">
+        <v>42</v>
       </c>
       <c r="K13" s="6" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>42</v>
+      </c>
+      <c r="L13" s="6" t="s">
+        <v>42</v>
       </c>
       <c r="M13" s="6" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="N13" s="6">
         <v>0.0</v>
       </c>
       <c r="O13" s="6" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>42</v>
+      </c>
+      <c r="P13" s="6" t="s">
+        <v>42</v>
       </c>
       <c r="Q13" s="6" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>42</v>
+      </c>
+      <c r="R13" s="6" t="s">
+        <v>42</v>
       </c>
       <c r="S13" s="6" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="T13" s="6">
         <v>0.0</v>
       </c>
       <c r="U13" s="6" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>42</v>
+      </c>
+      <c r="V13" s="6" t="s">
+        <v>42</v>
       </c>
       <c r="W13" s="6" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>42</v>
+      </c>
+      <c r="X13" s="6" t="s">
+        <v>42</v>
       </c>
       <c r="Y13" s="6" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="Z13" s="6">
         <v>0.0</v>
       </c>
       <c r="AA13" s="6" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>42</v>
+      </c>
+      <c r="AB13" s="6" t="s">
+        <v>42</v>
       </c>
       <c r="AC13" s="6" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>42</v>
+      </c>
+      <c r="AD13" s="6" t="s">
+        <v>42</v>
       </c>
       <c r="AE13" s="6" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="AF13" s="6">
         <v>0.0</v>
       </c>
       <c r="AG13" s="6" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>42</v>
+      </c>
+      <c r="AH13" s="6" t="s">
+        <v>42</v>
       </c>
       <c r="AI13" s="6" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>42</v>
+      </c>
+      <c r="AJ13" s="6" t="s">
+        <v>42</v>
       </c>
       <c r="AK13" s="6" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="AL13" s="6">
         <v>0.0</v>
       </c>
       <c r="AM13" s="6" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>42</v>
+      </c>
+      <c r="AN13" s="6" t="s">
+        <v>42</v>
       </c>
       <c r="AO13" s="6" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>42</v>
+      </c>
+      <c r="AP13" s="6" t="s">
+        <v>42</v>
       </c>
       <c r="AQ13" s="6" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="AR13" s="6">
         <v>0.0</v>
       </c>
       <c r="AS13" s="6" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>42</v>
+      </c>
+      <c r="AT13" s="6" t="s">
+        <v>42</v>
       </c>
       <c r="AU13" s="6" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>42</v>
+      </c>
+      <c r="AV13" s="6" t="s">
+        <v>42</v>
       </c>
       <c r="AW13" s="6" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="AX13" s="6">
         <v>0.0</v>
       </c>
       <c r="AY13" s="6" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="AZ13" s="6">
+        <v>42</v>
+      </c>
+      <c r="AZ13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="BA13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="BB13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="BC13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="BD13" s="6">
         <v>0.0</v>
       </c>
-      <c r="BA13" s="6" t="s">
-        <v>38</v>
+      <c r="BE13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="BF13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="BG13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="BH13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="BI13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="BJ13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="BK13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="BL13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="BM13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="BN13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="BO13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="BP13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="BQ13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="BR13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="BS13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="BT13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="BU13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="BV13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="BW13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="BX13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="BY13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="BZ13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="CA13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="CB13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="CC13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="CD13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="CE13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="CF13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="CG13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="CH13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="CI13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="CJ13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="CK13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="CL13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="CM13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="CN13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="CO13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="CP13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="CQ13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="CR13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="CS13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="CT13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="CU13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="CV13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="CW13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="CX13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="CY13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="CZ13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="DA13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="DB13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="DC13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="DD13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="DE13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="DF13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="DG13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="DH13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="DI13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="DJ13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="DK13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="DL13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="DM13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="DN13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="DO13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="DP13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="DQ13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="DR13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="DS13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="DT13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="DU13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="DV13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="DW13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="DX13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="DY13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="DZ13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="EA13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="EB13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="EC13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="ED13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="EE13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="EF13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="EG13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="EH13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="EI13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="EJ13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="EK13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="EL13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="EM13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="EN13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="EO13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="EP13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="EQ13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="ER13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="ES13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="ET13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="EU13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="EV13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="EW13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="EX13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="EY13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="EZ13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="FA13" s="6" t="s">
+        <v>42</v>
       </c>
     </row>
-    <row r="14" spans="1:53">
+    <row r="14" spans="1:157">
       <c r="A14" s="5" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="B14" s="6">
         <v>6.3</v>
       </c>
       <c r="C14" s="6">
         <v>23</v>
       </c>
-      <c r="D14" s="6">
+      <c r="D14" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="E14" s="6">
+        <v>9.2</v>
+      </c>
+      <c r="F14" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="G14" s="6">
+        <v>7.8</v>
+      </c>
+      <c r="H14" s="6">
         <v>1.0</v>
       </c>
-      <c r="E14" s="6">
+      <c r="I14" s="6">
         <v>58</v>
       </c>
-      <c r="F14" s="6">
+      <c r="J14" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="K14" s="6">
+        <v>2.1</v>
+      </c>
+      <c r="L14" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="M14" s="6">
+        <v>1.5</v>
+      </c>
+      <c r="N14" s="6">
         <v>1.1</v>
       </c>
-      <c r="G14" s="6">
+      <c r="O14" s="6">
         <v>58</v>
       </c>
-      <c r="H14" s="6">
+      <c r="P14" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="Q14" s="6">
+        <v>2.4</v>
+      </c>
+      <c r="R14" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="S14" s="6">
+        <v>1.7</v>
+      </c>
+      <c r="T14" s="6">
         <v>19.1</v>
       </c>
-      <c r="I14" s="6">
+      <c r="U14" s="6">
         <v>13</v>
       </c>
-      <c r="J14" s="6">
+      <c r="V14" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="W14" s="6">
+        <v>24.1</v>
+      </c>
+      <c r="X14" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="Y14" s="6">
+        <v>21.6</v>
+      </c>
+      <c r="Z14" s="6">
         <v>3.1</v>
       </c>
-      <c r="K14" s="6">
+      <c r="AA14" s="6">
         <v>33</v>
       </c>
-      <c r="L14" s="6">
+      <c r="AB14" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="AC14" s="6">
+        <v>5.2</v>
+      </c>
+      <c r="AD14" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="AE14" s="6">
+        <v>4.2</v>
+      </c>
+      <c r="AF14" s="6">
         <v>3.3</v>
       </c>
-      <c r="M14" s="6">
+      <c r="AG14" s="6">
         <v>32</v>
       </c>
-      <c r="N14" s="6">
+      <c r="AH14" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="AI14" s="6">
+        <v>5.3</v>
+      </c>
+      <c r="AJ14" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="AK14" s="6">
+        <v>4.3</v>
+      </c>
+      <c r="AL14" s="6">
         <v>0.4</v>
       </c>
-      <c r="O14" s="6" t="s">
+      <c r="AM14" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="AN14" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="AO14" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="AP14" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="AQ14" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="AR14" s="6">
+        <v>0.7</v>
+      </c>
+      <c r="AS14" s="6">
+        <v>71</v>
+      </c>
+      <c r="AT14" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="AU14" s="6">
+        <v>1.7</v>
+      </c>
+      <c r="AV14" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="AW14" s="6">
+        <v>1.2</v>
+      </c>
+      <c r="AX14" s="6">
+        <v>15.8</v>
+      </c>
+      <c r="AY14" s="6">
+        <v>15</v>
+      </c>
+      <c r="AZ14" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="BA14" s="6">
+        <v>20.4</v>
+      </c>
+      <c r="BB14" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="BC14" s="6">
+        <v>18.1</v>
+      </c>
+      <c r="BD14" s="6">
+        <v>3.2</v>
+      </c>
+      <c r="BE14" s="6">
+        <v>33</v>
+      </c>
+      <c r="BF14" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="BG14" s="6">
+        <v>5.3</v>
+      </c>
+      <c r="BH14" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="BI14" s="6">
+        <v>4.2</v>
+      </c>
+      <c r="BJ14" s="6">
+        <v>3.3</v>
+      </c>
+      <c r="BK14" s="6">
+        <v>33</v>
+      </c>
+      <c r="BL14" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="BM14" s="6">
+        <v>5.5</v>
+      </c>
+      <c r="BN14" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="BO14" s="6">
+        <v>4.4</v>
+      </c>
+      <c r="BP14" s="6">
+        <v>3.2</v>
+      </c>
+      <c r="BQ14" s="6">
+        <v>33</v>
+      </c>
+      <c r="BR14" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="BS14" s="6">
+        <v>5.4</v>
+      </c>
+      <c r="BT14" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="BU14" s="6">
+        <v>4.3</v>
+      </c>
+      <c r="BV14" s="6">
+        <v>0.8</v>
+      </c>
+      <c r="BW14" s="6">
+        <v>71</v>
+      </c>
+      <c r="BX14" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="BY14" s="6">
+        <v>1.8</v>
+      </c>
+      <c r="BZ14" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="CA14" s="6">
+        <v>1.3</v>
+      </c>
+      <c r="CB14" s="6">
+        <v>3.0</v>
+      </c>
+      <c r="CC14" s="6">
+        <v>35</v>
+      </c>
+      <c r="CD14" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="CE14" s="6">
+        <v>5.1</v>
+      </c>
+      <c r="CF14" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="CG14" s="6">
+        <v>4.1</v>
+      </c>
+      <c r="CH14" s="6">
+        <v>3.5</v>
+      </c>
+      <c r="CI14" s="6">
+        <v>32</v>
+      </c>
+      <c r="CJ14" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="CK14" s="6">
+        <v>5.6</v>
+      </c>
+      <c r="CL14" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="CM14" s="6">
+        <v>4.5</v>
+      </c>
+      <c r="CN14" s="6">
+        <v>3.1</v>
+      </c>
+      <c r="CO14" s="6">
+        <v>33</v>
+      </c>
+      <c r="CP14" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="CQ14" s="6">
+        <v>5.1</v>
+      </c>
+      <c r="CR14" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="CS14" s="6">
+        <v>4.1</v>
+      </c>
+      <c r="CT14" s="6">
+        <v>5.7</v>
+      </c>
+      <c r="CU14" s="6">
+        <v>25</v>
+      </c>
+      <c r="CV14" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="CW14" s="6">
+        <v>8.4</v>
+      </c>
+      <c r="CX14" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="CY14" s="6">
+        <v>7.0</v>
+      </c>
+      <c r="CZ14" s="6">
+        <v>2.8</v>
+      </c>
+      <c r="DA14" s="6">
+        <v>36</v>
+      </c>
+      <c r="DB14" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="DC14" s="6">
+        <v>4.7</v>
+      </c>
+      <c r="DD14" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="DE14" s="6">
+        <v>3.7</v>
+      </c>
+      <c r="DF14" s="6">
+        <v>4.2</v>
+      </c>
+      <c r="DG14" s="6">
+        <v>29</v>
+      </c>
+      <c r="DH14" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="DI14" s="6">
+        <v>6.5</v>
+      </c>
+      <c r="DJ14" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="DK14" s="6">
+        <v>5.4</v>
+      </c>
+      <c r="DL14" s="6">
+        <v>27.4</v>
+      </c>
+      <c r="DM14" s="6">
+        <v>10</v>
+      </c>
+      <c r="DN14" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="DO14" s="6">
+        <v>32.9</v>
+      </c>
+      <c r="DP14" s="6" t="s">
+        <v>80</v>
+      </c>
+      <c r="DQ14" s="6">
+        <v>30.1</v>
+      </c>
+      <c r="DR14" s="6">
+        <v>2.5</v>
+      </c>
+      <c r="DS14" s="6">
         <v>38</v>
       </c>
-      <c r="P14" s="6">
-[...83 lines deleted...]
-      <c r="AR14" s="6">
+      <c r="DT14" s="6" t="s">
+        <v>81</v>
+      </c>
+      <c r="DU14" s="6">
+        <v>4.3</v>
+      </c>
+      <c r="DV14" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="DW14" s="6">
+        <v>3.4</v>
+      </c>
+      <c r="DX14" s="6">
         <v>9.7</v>
       </c>
-      <c r="AS14" s="6">
+      <c r="DY14" s="6">
         <v>19</v>
       </c>
-      <c r="AT14" s="6">
+      <c r="DZ14" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="EA14" s="6">
+        <v>13.3</v>
+      </c>
+      <c r="EB14" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="EC14" s="6">
+        <v>11.5</v>
+      </c>
+      <c r="ED14" s="6">
         <v>11.9</v>
       </c>
-      <c r="AU14" s="6">
+      <c r="EE14" s="6">
         <v>17</v>
       </c>
-      <c r="AV14" s="6">
+      <c r="EF14" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="EG14" s="6">
+        <v>15.9</v>
+      </c>
+      <c r="EH14" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="EI14" s="6">
+        <v>13.9</v>
+      </c>
+      <c r="EJ14" s="6">
         <v>0.3</v>
       </c>
-      <c r="AW14" s="6" t="s">
-[...2 lines deleted...]
-      <c r="AX14" s="6">
+      <c r="EK14" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="EL14" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="EM14" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="EN14" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="EO14" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="EP14" s="6">
         <v>5.0</v>
       </c>
-      <c r="AY14" s="6">
+      <c r="EQ14" s="6">
         <v>26</v>
       </c>
-      <c r="AZ14" s="6">
+      <c r="ER14" s="6" t="s">
+        <v>87</v>
+      </c>
+      <c r="ES14" s="6">
+        <v>7.6</v>
+      </c>
+      <c r="ET14" s="6" t="s">
+        <v>88</v>
+      </c>
+      <c r="EU14" s="6">
+        <v>6.3</v>
+      </c>
+      <c r="EV14" s="6">
         <v>140.2</v>
       </c>
-      <c r="BA14" s="6">
+      <c r="EW14" s="6">
         <v>5</v>
       </c>
+      <c r="EX14" s="6" t="s">
+        <v>89</v>
+      </c>
+      <c r="EY14" s="6">
+        <v>153.0</v>
+      </c>
+      <c r="EZ14" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="FA14" s="6">
+        <v>146.6</v>
+      </c>
     </row>
-    <row r="15" spans="1:53">
+    <row r="15" spans="1:157">
       <c r="A15" s="5" t="s">
-        <v>40</v>
+        <v>91</v>
       </c>
       <c r="B15" s="6">
         <v>19.2</v>
       </c>
       <c r="C15" s="6">
         <v>13</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="E15" s="6">
+        <v>24.2</v>
+      </c>
+      <c r="F15" s="6" t="s">
+        <v>93</v>
+      </c>
+      <c r="G15" s="6">
+        <v>21.7</v>
+      </c>
+      <c r="H15" s="6">
         <v>2.4</v>
       </c>
-      <c r="E15" s="6">
+      <c r="I15" s="6">
         <v>38</v>
       </c>
-      <c r="F15" s="6">
+      <c r="J15" s="6" t="s">
+        <v>94</v>
+      </c>
+      <c r="K15" s="6">
+        <v>4.1</v>
+      </c>
+      <c r="L15" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="M15" s="6">
+        <v>3.2</v>
+      </c>
+      <c r="N15" s="6">
         <v>2.4</v>
       </c>
-      <c r="G15" s="6">
+      <c r="O15" s="6">
         <v>38</v>
       </c>
-      <c r="H15" s="6">
+      <c r="P15" s="6" t="s">
+        <v>96</v>
+      </c>
+      <c r="Q15" s="6">
+        <v>4.2</v>
+      </c>
+      <c r="R15" s="6" t="s">
+        <v>97</v>
+      </c>
+      <c r="S15" s="6">
+        <v>3.3</v>
+      </c>
+      <c r="T15" s="6">
         <v>63.9</v>
       </c>
-      <c r="I15" s="6">
+      <c r="U15" s="6">
         <v>7</v>
       </c>
-      <c r="J15" s="6">
+      <c r="V15" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="W15" s="6">
+        <v>72.8</v>
+      </c>
+      <c r="X15" s="6" t="s">
+        <v>99</v>
+      </c>
+      <c r="Y15" s="6">
+        <v>68.3</v>
+      </c>
+      <c r="Z15" s="6">
         <v>6.3</v>
       </c>
-      <c r="K15" s="6">
+      <c r="AA15" s="6">
         <v>23</v>
       </c>
-      <c r="L15" s="6">
+      <c r="AB15" s="6" t="s">
+        <v>100</v>
+      </c>
+      <c r="AC15" s="6">
+        <v>9.1</v>
+      </c>
+      <c r="AD15" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="AE15" s="6">
+        <v>7.7</v>
+      </c>
+      <c r="AF15" s="6">
         <v>17.5</v>
       </c>
-      <c r="M15" s="6">
+      <c r="AG15" s="6">
         <v>14</v>
       </c>
-      <c r="N15" s="6">
+      <c r="AH15" s="6" t="s">
+        <v>102</v>
+      </c>
+      <c r="AI15" s="6">
+        <v>22.3</v>
+      </c>
+      <c r="AJ15" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="AK15" s="6">
+        <v>19.9</v>
+      </c>
+      <c r="AL15" s="6">
         <v>0.7</v>
       </c>
-      <c r="O15" s="6">
+      <c r="AM15" s="6">
         <v>71</v>
       </c>
-      <c r="P15" s="6">
+      <c r="AN15" s="6" t="s">
+        <v>104</v>
+      </c>
+      <c r="AO15" s="6">
+        <v>1.6</v>
+      </c>
+      <c r="AP15" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="AQ15" s="6">
+        <v>1.2</v>
+      </c>
+      <c r="AR15" s="6">
         <v>5.7</v>
       </c>
-      <c r="Q15" s="6">
+      <c r="AS15" s="6">
         <v>24</v>
       </c>
-      <c r="R15" s="6">
+      <c r="AT15" s="6" t="s">
+        <v>105</v>
+      </c>
+      <c r="AU15" s="6">
+        <v>8.4</v>
+      </c>
+      <c r="AV15" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="AW15" s="6">
+        <v>7.0</v>
+      </c>
+      <c r="AX15" s="6">
         <v>65.4</v>
       </c>
-      <c r="S15" s="6">
+      <c r="AY15" s="6">
         <v>7</v>
       </c>
-      <c r="T15" s="6">
+      <c r="AZ15" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="BA15" s="6">
+        <v>74.3</v>
+      </c>
+      <c r="BB15" s="6" t="s">
+        <v>107</v>
+      </c>
+      <c r="BC15" s="6">
+        <v>69.9</v>
+      </c>
+      <c r="BD15" s="6">
         <v>13.4</v>
       </c>
-      <c r="U15" s="6">
+      <c r="BE15" s="6">
         <v>16</v>
       </c>
-      <c r="V15" s="6">
+      <c r="BF15" s="6" t="s">
+        <v>108</v>
+      </c>
+      <c r="BG15" s="6">
+        <v>17.5</v>
+      </c>
+      <c r="BH15" s="6" t="s">
+        <v>109</v>
+      </c>
+      <c r="BI15" s="6">
+        <v>15.4</v>
+      </c>
+      <c r="BJ15" s="6">
         <v>18.9</v>
       </c>
-      <c r="W15" s="6">
+      <c r="BK15" s="6">
         <v>14</v>
       </c>
-      <c r="X15" s="6">
+      <c r="BL15" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="BM15" s="6">
+        <v>24.0</v>
+      </c>
+      <c r="BN15" s="6" t="s">
+        <v>111</v>
+      </c>
+      <c r="BO15" s="6">
+        <v>21.5</v>
+      </c>
+      <c r="BP15" s="6">
         <v>13.8</v>
       </c>
-      <c r="Y15" s="6">
+      <c r="BQ15" s="6">
         <v>15</v>
       </c>
-      <c r="Z15" s="6">
+      <c r="BR15" s="6" t="s">
+        <v>112</v>
+      </c>
+      <c r="BS15" s="6">
+        <v>18.0</v>
+      </c>
+      <c r="BT15" s="6" t="s">
+        <v>113</v>
+      </c>
+      <c r="BU15" s="6">
+        <v>15.9</v>
+      </c>
+      <c r="BV15" s="6">
         <v>3.1</v>
       </c>
-      <c r="AA15" s="6">
+      <c r="BW15" s="6">
         <v>33</v>
       </c>
-      <c r="AB15" s="6">
+      <c r="BX15" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="BY15" s="6">
+        <v>5.2</v>
+      </c>
+      <c r="BZ15" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="CA15" s="6">
+        <v>4.1</v>
+      </c>
+      <c r="CB15" s="6">
         <v>8.1</v>
       </c>
-      <c r="AC15" s="6">
+      <c r="CC15" s="6">
         <v>21</v>
       </c>
-      <c r="AD15" s="6">
+      <c r="CD15" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="CE15" s="6">
+        <v>11.4</v>
+      </c>
+      <c r="CF15" s="6" t="s">
+        <v>115</v>
+      </c>
+      <c r="CG15" s="6">
+        <v>9.7</v>
+      </c>
+      <c r="CH15" s="6">
         <v>23.9</v>
       </c>
-      <c r="AE15" s="6">
+      <c r="CI15" s="6">
         <v>12</v>
       </c>
-      <c r="AF15" s="6">
+      <c r="CJ15" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="CK15" s="6">
+        <v>29.5</v>
+      </c>
+      <c r="CL15" s="6" t="s">
+        <v>117</v>
+      </c>
+      <c r="CM15" s="6">
+        <v>26.7</v>
+      </c>
+      <c r="CN15" s="6">
         <v>7.6</v>
       </c>
-      <c r="AG15" s="6">
+      <c r="CO15" s="6">
         <v>21</v>
       </c>
-      <c r="AH15" s="6">
+      <c r="CP15" s="6" t="s">
+        <v>118</v>
+      </c>
+      <c r="CQ15" s="6">
+        <v>10.7</v>
+      </c>
+      <c r="CR15" s="6" t="s">
+        <v>119</v>
+      </c>
+      <c r="CS15" s="6">
+        <v>9.2</v>
+      </c>
+      <c r="CT15" s="6">
         <v>14.4</v>
       </c>
-      <c r="AI15" s="6">
+      <c r="CU15" s="6">
         <v>15</v>
       </c>
-      <c r="AJ15" s="6">
+      <c r="CV15" s="6" t="s">
+        <v>120</v>
+      </c>
+      <c r="CW15" s="6">
+        <v>18.6</v>
+      </c>
+      <c r="CX15" s="6" t="s">
+        <v>121</v>
+      </c>
+      <c r="CY15" s="6">
+        <v>16.5</v>
+      </c>
+      <c r="CZ15" s="6">
         <v>11.4</v>
       </c>
-      <c r="AK15" s="6">
+      <c r="DA15" s="6">
         <v>17</v>
       </c>
-      <c r="AL15" s="6">
+      <c r="DB15" s="6" t="s">
+        <v>122</v>
+      </c>
+      <c r="DC15" s="6">
+        <v>15.3</v>
+      </c>
+      <c r="DD15" s="6" t="s">
+        <v>123</v>
+      </c>
+      <c r="DE15" s="6">
+        <v>13.3</v>
+      </c>
+      <c r="DF15" s="6">
         <v>9.0</v>
       </c>
-      <c r="AM15" s="6">
+      <c r="DG15" s="6">
         <v>19</v>
       </c>
-      <c r="AN15" s="6">
+      <c r="DH15" s="6" t="s">
+        <v>124</v>
+      </c>
+      <c r="DI15" s="6">
+        <v>12.5</v>
+      </c>
+      <c r="DJ15" s="6" t="s">
+        <v>125</v>
+      </c>
+      <c r="DK15" s="6">
+        <v>10.7</v>
+      </c>
+      <c r="DL15" s="6">
         <v>44.3</v>
       </c>
-      <c r="AO15" s="6">
+      <c r="DM15" s="6">
         <v>8</v>
       </c>
-      <c r="AP15" s="6">
+      <c r="DN15" s="6" t="s">
+        <v>126</v>
+      </c>
+      <c r="DO15" s="6">
+        <v>51.0</v>
+      </c>
+      <c r="DP15" s="6" t="s">
+        <v>127</v>
+      </c>
+      <c r="DQ15" s="6">
+        <v>47.7</v>
+      </c>
+      <c r="DR15" s="6">
         <v>6.9</v>
       </c>
-      <c r="AQ15" s="6">
+      <c r="DS15" s="6">
         <v>22</v>
       </c>
-      <c r="AR15" s="6">
+      <c r="DT15" s="6" t="s">
+        <v>128</v>
+      </c>
+      <c r="DU15" s="6">
+        <v>9.9</v>
+      </c>
+      <c r="DV15" s="6" t="s">
+        <v>129</v>
+      </c>
+      <c r="DW15" s="6">
+        <v>8.4</v>
+      </c>
+      <c r="DX15" s="6">
         <v>43.7</v>
       </c>
-      <c r="AS15" s="6">
+      <c r="DY15" s="6">
         <v>9</v>
       </c>
-      <c r="AT15" s="6">
+      <c r="DZ15" s="6" t="s">
+        <v>130</v>
+      </c>
+      <c r="EA15" s="6">
+        <v>51.2</v>
+      </c>
+      <c r="EB15" s="6" t="s">
+        <v>131</v>
+      </c>
+      <c r="EC15" s="6">
+        <v>47.4</v>
+      </c>
+      <c r="ED15" s="6">
         <v>41.9</v>
       </c>
-      <c r="AU15" s="6">
+      <c r="EE15" s="6">
         <v>9</v>
       </c>
-      <c r="AV15" s="6">
+      <c r="EF15" s="6" t="s">
+        <v>132</v>
+      </c>
+      <c r="EG15" s="6">
+        <v>49.0</v>
+      </c>
+      <c r="EH15" s="6" t="s">
+        <v>133</v>
+      </c>
+      <c r="EI15" s="6">
+        <v>45.4</v>
+      </c>
+      <c r="EJ15" s="6">
         <v>1.5</v>
       </c>
-      <c r="AW15" s="6">
+      <c r="EK15" s="6">
         <v>50</v>
       </c>
-      <c r="AX15" s="6">
+      <c r="EL15" s="6" t="s">
+        <v>134</v>
+      </c>
+      <c r="EM15" s="6">
+        <v>2.9</v>
+      </c>
+      <c r="EN15" s="6" t="s">
+        <v>135</v>
+      </c>
+      <c r="EO15" s="6">
+        <v>2.2</v>
+      </c>
+      <c r="EP15" s="6">
         <v>21.8</v>
       </c>
-      <c r="AY15" s="6">
+      <c r="EQ15" s="6">
         <v>12</v>
       </c>
-      <c r="AZ15" s="6">
+      <c r="ER15" s="6" t="s">
+        <v>136</v>
+      </c>
+      <c r="ES15" s="6">
+        <v>27.0</v>
+      </c>
+      <c r="ET15" s="6" t="s">
+        <v>137</v>
+      </c>
+      <c r="EU15" s="6">
+        <v>24.4</v>
+      </c>
+      <c r="EV15" s="6">
         <v>467.2</v>
       </c>
-      <c r="BA15" s="6">
+      <c r="EW15" s="6">
         <v>2</v>
       </c>
+      <c r="EX15" s="6" t="s">
+        <v>138</v>
+      </c>
+      <c r="EY15" s="6">
+        <v>487.1</v>
+      </c>
+      <c r="EZ15" s="6" t="s">
+        <v>139</v>
+      </c>
+      <c r="FA15" s="6">
+        <v>477.2</v>
+      </c>
     </row>
-    <row r="16" spans="1:53">
+    <row r="16" spans="1:157">
       <c r="A16" s="5" t="s">
-        <v>41</v>
+        <v>140</v>
       </c>
       <c r="B16" s="6">
         <v>16.0</v>
       </c>
       <c r="C16" s="6">
         <v>14</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="6" t="s">
+        <v>141</v>
+      </c>
+      <c r="E16" s="6">
+        <v>20.5</v>
+      </c>
+      <c r="F16" s="6" t="s">
+        <v>142</v>
+      </c>
+      <c r="G16" s="6">
+        <v>18.2</v>
+      </c>
+      <c r="H16" s="6">
         <v>1.7</v>
       </c>
-      <c r="E16" s="6">
+      <c r="I16" s="6">
         <v>44</v>
       </c>
-      <c r="F16" s="6">
+      <c r="J16" s="6" t="s">
+        <v>143</v>
+      </c>
+      <c r="K16" s="6">
+        <v>3.2</v>
+      </c>
+      <c r="L16" s="6" t="s">
+        <v>144</v>
+      </c>
+      <c r="M16" s="6">
+        <v>2.5</v>
+      </c>
+      <c r="N16" s="6">
         <v>5.3</v>
       </c>
-      <c r="G16" s="6">
+      <c r="O16" s="6">
         <v>26</v>
       </c>
-      <c r="H16" s="6">
+      <c r="P16" s="6" t="s">
+        <v>145</v>
+      </c>
+      <c r="Q16" s="6">
+        <v>8.0</v>
+      </c>
+      <c r="R16" s="6" t="s">
+        <v>146</v>
+      </c>
+      <c r="S16" s="6">
+        <v>6.6</v>
+      </c>
+      <c r="T16" s="6">
         <v>83.2</v>
       </c>
-      <c r="I16" s="6">
+      <c r="U16" s="6">
         <v>6</v>
       </c>
-      <c r="J16" s="6">
+      <c r="V16" s="6" t="s">
+        <v>147</v>
+      </c>
+      <c r="W16" s="6">
+        <v>93.4</v>
+      </c>
+      <c r="X16" s="6" t="s">
+        <v>148</v>
+      </c>
+      <c r="Y16" s="6">
+        <v>88.3</v>
+      </c>
+      <c r="Z16" s="6">
         <v>7.0</v>
       </c>
-      <c r="K16" s="6">
+      <c r="AA16" s="6">
         <v>22</v>
       </c>
-      <c r="L16" s="6">
+      <c r="AB16" s="6" t="s">
+        <v>149</v>
+      </c>
+      <c r="AC16" s="6">
+        <v>10.0</v>
+      </c>
+      <c r="AD16" s="6" t="s">
+        <v>150</v>
+      </c>
+      <c r="AE16" s="6">
+        <v>8.5</v>
+      </c>
+      <c r="AF16" s="6">
         <v>17.6</v>
       </c>
-      <c r="M16" s="6">
+      <c r="AG16" s="6">
         <v>14</v>
       </c>
-      <c r="N16" s="6">
+      <c r="AH16" s="6" t="s">
+        <v>151</v>
+      </c>
+      <c r="AI16" s="6">
+        <v>22.4</v>
+      </c>
+      <c r="AJ16" s="6" t="s">
+        <v>152</v>
+      </c>
+      <c r="AK16" s="6">
+        <v>20.0</v>
+      </c>
+      <c r="AL16" s="6">
         <v>0.7</v>
       </c>
-      <c r="O16" s="6">
+      <c r="AM16" s="6">
         <v>71</v>
       </c>
-      <c r="P16" s="6">
+      <c r="AN16" s="6" t="s">
+        <v>104</v>
+      </c>
+      <c r="AO16" s="6">
+        <v>1.6</v>
+      </c>
+      <c r="AP16" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="AQ16" s="6">
+        <v>1.2</v>
+      </c>
+      <c r="AR16" s="6">
         <v>7.5</v>
       </c>
-      <c r="Q16" s="6">
+      <c r="AS16" s="6">
         <v>21</v>
       </c>
-      <c r="R16" s="6">
+      <c r="AT16" s="6" t="s">
+        <v>153</v>
+      </c>
+      <c r="AU16" s="6">
+        <v>10.7</v>
+      </c>
+      <c r="AV16" s="6" t="s">
+        <v>154</v>
+      </c>
+      <c r="AW16" s="6">
+        <v>9.1</v>
+      </c>
+      <c r="AX16" s="6">
         <v>62.3</v>
       </c>
-      <c r="S16" s="6">
+      <c r="AY16" s="6">
         <v>7</v>
       </c>
-      <c r="T16" s="6">
+      <c r="AZ16" s="6" t="s">
+        <v>155</v>
+      </c>
+      <c r="BA16" s="6">
+        <v>71.0</v>
+      </c>
+      <c r="BB16" s="6" t="s">
+        <v>156</v>
+      </c>
+      <c r="BC16" s="6">
+        <v>66.6</v>
+      </c>
+      <c r="BD16" s="6">
         <v>13.3</v>
       </c>
-      <c r="U16" s="6">
+      <c r="BE16" s="6">
         <v>16</v>
       </c>
-      <c r="V16" s="6">
+      <c r="BF16" s="6" t="s">
+        <v>157</v>
+      </c>
+      <c r="BG16" s="6">
+        <v>17.4</v>
+      </c>
+      <c r="BH16" s="6" t="s">
+        <v>109</v>
+      </c>
+      <c r="BI16" s="6">
+        <v>15.4</v>
+      </c>
+      <c r="BJ16" s="6">
         <v>22.2</v>
       </c>
-      <c r="W16" s="6">
+      <c r="BK16" s="6">
         <v>12</v>
       </c>
-      <c r="X16" s="6">
+      <c r="BL16" s="6" t="s">
+        <v>158</v>
+      </c>
+      <c r="BM16" s="6">
+        <v>27.5</v>
+      </c>
+      <c r="BN16" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="BO16" s="6">
+        <v>24.9</v>
+      </c>
+      <c r="BP16" s="6">
         <v>13.9</v>
       </c>
-      <c r="Y16" s="6">
+      <c r="BQ16" s="6">
         <v>15</v>
       </c>
-      <c r="Z16" s="6">
+      <c r="BR16" s="6" t="s">
+        <v>160</v>
+      </c>
+      <c r="BS16" s="6">
+        <v>18.2</v>
+      </c>
+      <c r="BT16" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="BU16" s="6">
+        <v>16.1</v>
+      </c>
+      <c r="BV16" s="6">
         <v>2.1</v>
       </c>
-      <c r="AA16" s="6">
+      <c r="BW16" s="6">
         <v>41</v>
       </c>
-      <c r="AB16" s="6">
+      <c r="BX16" s="6" t="s">
+        <v>162</v>
+      </c>
+      <c r="BY16" s="6">
+        <v>3.8</v>
+      </c>
+      <c r="BZ16" s="6" t="s">
+        <v>163</v>
+      </c>
+      <c r="CA16" s="6">
+        <v>3.0</v>
+      </c>
+      <c r="CB16" s="6">
         <v>7.0</v>
       </c>
-      <c r="AC16" s="6">
+      <c r="CC16" s="6">
         <v>22</v>
       </c>
-      <c r="AD16" s="6">
+      <c r="CD16" s="6" t="s">
+        <v>164</v>
+      </c>
+      <c r="CE16" s="6">
+        <v>10.0</v>
+      </c>
+      <c r="CF16" s="6" t="s">
+        <v>165</v>
+      </c>
+      <c r="CG16" s="6">
+        <v>8.5</v>
+      </c>
+      <c r="CH16" s="6">
         <v>20.8</v>
       </c>
-      <c r="AE16" s="6">
+      <c r="CI16" s="6">
         <v>13</v>
       </c>
-      <c r="AF16" s="6">
+      <c r="CJ16" s="6" t="s">
+        <v>166</v>
+      </c>
+      <c r="CK16" s="6">
+        <v>26.0</v>
+      </c>
+      <c r="CL16" s="6" t="s">
+        <v>167</v>
+      </c>
+      <c r="CM16" s="6">
+        <v>23.4</v>
+      </c>
+      <c r="CN16" s="6">
         <v>1.7</v>
       </c>
-      <c r="AG16" s="6">
+      <c r="CO16" s="6">
         <v>44</v>
       </c>
-      <c r="AH16" s="6">
+      <c r="CP16" s="6" t="s">
+        <v>168</v>
+      </c>
+      <c r="CQ16" s="6">
+        <v>3.3</v>
+      </c>
+      <c r="CR16" s="6" t="s">
+        <v>144</v>
+      </c>
+      <c r="CS16" s="6">
+        <v>2.5</v>
+      </c>
+      <c r="CT16" s="6">
         <v>9.0</v>
       </c>
-      <c r="AI16" s="6">
+      <c r="CU16" s="6">
         <v>19</v>
       </c>
-      <c r="AJ16" s="6">
+      <c r="CV16" s="6" t="s">
+        <v>169</v>
+      </c>
+      <c r="CW16" s="6">
+        <v>12.4</v>
+      </c>
+      <c r="CX16" s="6" t="s">
+        <v>125</v>
+      </c>
+      <c r="CY16" s="6">
+        <v>10.7</v>
+      </c>
+      <c r="CZ16" s="6">
         <v>10.5</v>
       </c>
-      <c r="AK16" s="6">
+      <c r="DA16" s="6">
         <v>18</v>
       </c>
-      <c r="AL16" s="6">
+      <c r="DB16" s="6" t="s">
+        <v>170</v>
+      </c>
+      <c r="DC16" s="6">
+        <v>14.3</v>
+      </c>
+      <c r="DD16" s="6" t="s">
+        <v>171</v>
+      </c>
+      <c r="DE16" s="6">
+        <v>12.4</v>
+      </c>
+      <c r="DF16" s="6">
         <v>10.8</v>
       </c>
-      <c r="AM16" s="6">
+      <c r="DG16" s="6">
         <v>17</v>
       </c>
-      <c r="AN16" s="6">
+      <c r="DH16" s="6" t="s">
+        <v>172</v>
+      </c>
+      <c r="DI16" s="6">
+        <v>14.5</v>
+      </c>
+      <c r="DJ16" s="6" t="s">
+        <v>173</v>
+      </c>
+      <c r="DK16" s="6">
+        <v>12.7</v>
+      </c>
+      <c r="DL16" s="6">
         <v>24.8</v>
       </c>
-      <c r="AO16" s="6">
+      <c r="DM16" s="6">
         <v>11</v>
       </c>
-      <c r="AP16" s="6">
+      <c r="DN16" s="6" t="s">
+        <v>174</v>
+      </c>
+      <c r="DO16" s="6">
+        <v>30.2</v>
+      </c>
+      <c r="DP16" s="6" t="s">
+        <v>175</v>
+      </c>
+      <c r="DQ16" s="6">
+        <v>27.5</v>
+      </c>
+      <c r="DR16" s="6">
         <v>5.7</v>
       </c>
-      <c r="AQ16" s="6">
+      <c r="DS16" s="6">
         <v>25</v>
       </c>
-      <c r="AR16" s="6">
+      <c r="DT16" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="DU16" s="6">
+        <v>8.4</v>
+      </c>
+      <c r="DV16" s="6" t="s">
+        <v>176</v>
+      </c>
+      <c r="DW16" s="6">
+        <v>7.1</v>
+      </c>
+      <c r="DX16" s="6">
         <v>32.0</v>
       </c>
-      <c r="AS16" s="6">
+      <c r="DY16" s="6">
         <v>10</v>
       </c>
-      <c r="AT16" s="6">
+      <c r="DZ16" s="6" t="s">
+        <v>177</v>
+      </c>
+      <c r="EA16" s="6">
+        <v>38.4</v>
+      </c>
+      <c r="EB16" s="6" t="s">
+        <v>178</v>
+      </c>
+      <c r="EC16" s="6">
+        <v>35.2</v>
+      </c>
+      <c r="ED16" s="6">
         <v>41.6</v>
       </c>
-      <c r="AU16" s="6">
+      <c r="EE16" s="6">
         <v>9</v>
       </c>
-      <c r="AV16" s="6">
+      <c r="EF16" s="6" t="s">
+        <v>179</v>
+      </c>
+      <c r="EG16" s="6">
+        <v>48.7</v>
+      </c>
+      <c r="EH16" s="6" t="s">
+        <v>180</v>
+      </c>
+      <c r="EI16" s="6">
+        <v>45.2</v>
+      </c>
+      <c r="EJ16" s="6">
         <v>3.0</v>
       </c>
-      <c r="AW16" s="6">
+      <c r="EK16" s="6">
         <v>35</v>
       </c>
-      <c r="AX16" s="6">
+      <c r="EL16" s="6" t="s">
+        <v>181</v>
+      </c>
+      <c r="EM16" s="6">
+        <v>5.0</v>
+      </c>
+      <c r="EN16" s="6" t="s">
+        <v>182</v>
+      </c>
+      <c r="EO16" s="6">
+        <v>4.0</v>
+      </c>
+      <c r="EP16" s="6">
         <v>22.4</v>
       </c>
-      <c r="AY16" s="6">
+      <c r="EQ16" s="6">
         <v>12</v>
       </c>
-      <c r="AZ16" s="6">
+      <c r="ER16" s="6" t="s">
+        <v>183</v>
+      </c>
+      <c r="ES16" s="6">
+        <v>27.5</v>
+      </c>
+      <c r="ET16" s="6" t="s">
+        <v>184</v>
+      </c>
+      <c r="EU16" s="6">
+        <v>24.9</v>
+      </c>
+      <c r="EV16" s="6">
         <v>442.1</v>
       </c>
-      <c r="BA16" s="6">
+      <c r="EW16" s="6">
         <v>2</v>
       </c>
+      <c r="EX16" s="6" t="s">
+        <v>185</v>
+      </c>
+      <c r="EY16" s="6">
+        <v>461.6</v>
+      </c>
+      <c r="EZ16" s="6" t="s">
+        <v>186</v>
+      </c>
+      <c r="FA16" s="6">
+        <v>451.9</v>
+      </c>
     </row>
-    <row r="17" spans="1:53">
+    <row r="17" spans="1:157">
       <c r="A17" s="5" t="s">
-        <v>42</v>
+        <v>187</v>
       </c>
       <c r="B17" s="6">
         <v>41.6</v>
       </c>
       <c r="C17" s="6">
         <v>9</v>
       </c>
-      <c r="D17" s="6">
+      <c r="D17" s="6" t="s">
+        <v>188</v>
+      </c>
+      <c r="E17" s="6">
+        <v>48.6</v>
+      </c>
+      <c r="F17" s="6" t="s">
+        <v>189</v>
+      </c>
+      <c r="G17" s="6">
+        <v>45.1</v>
+      </c>
+      <c r="H17" s="6">
         <v>5.1</v>
       </c>
-      <c r="E17" s="6">
+      <c r="I17" s="6">
         <v>26</v>
       </c>
-      <c r="F17" s="6">
+      <c r="J17" s="6" t="s">
+        <v>190</v>
+      </c>
+      <c r="K17" s="6">
+        <v>7.6</v>
+      </c>
+      <c r="L17" s="6" t="s">
+        <v>191</v>
+      </c>
+      <c r="M17" s="6">
+        <v>6.3</v>
+      </c>
+      <c r="N17" s="6">
         <v>8.8</v>
       </c>
-      <c r="G17" s="6">
+      <c r="O17" s="6">
         <v>20</v>
       </c>
-      <c r="H17" s="6">
+      <c r="P17" s="6" t="s">
+        <v>192</v>
+      </c>
+      <c r="Q17" s="6">
+        <v>12.2</v>
+      </c>
+      <c r="R17" s="6" t="s">
+        <v>193</v>
+      </c>
+      <c r="S17" s="6">
+        <v>10.5</v>
+      </c>
+      <c r="T17" s="6">
         <v>166.1</v>
       </c>
-      <c r="I17" s="6">
+      <c r="U17" s="6">
         <v>4</v>
       </c>
-      <c r="J17" s="6">
+      <c r="V17" s="6" t="s">
+        <v>194</v>
+      </c>
+      <c r="W17" s="6">
+        <v>179.8</v>
+      </c>
+      <c r="X17" s="6" t="s">
+        <v>195</v>
+      </c>
+      <c r="Y17" s="6">
+        <v>173.0</v>
+      </c>
+      <c r="Z17" s="6">
         <v>16.4</v>
       </c>
-      <c r="K17" s="6">
+      <c r="AA17" s="6">
         <v>14</v>
       </c>
-      <c r="L17" s="6">
+      <c r="AB17" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="AC17" s="6">
+        <v>20.9</v>
+      </c>
+      <c r="AD17" s="6" t="s">
+        <v>197</v>
+      </c>
+      <c r="AE17" s="6">
+        <v>18.6</v>
+      </c>
+      <c r="AF17" s="6">
         <v>38.3</v>
       </c>
-      <c r="M17" s="6">
+      <c r="AG17" s="6">
         <v>9</v>
       </c>
-      <c r="N17" s="6">
+      <c r="AH17" s="6" t="s">
+        <v>198</v>
+      </c>
+      <c r="AI17" s="6">
+        <v>45.2</v>
+      </c>
+      <c r="AJ17" s="6" t="s">
+        <v>199</v>
+      </c>
+      <c r="AK17" s="6">
+        <v>41.8</v>
+      </c>
+      <c r="AL17" s="6">
         <v>1.8</v>
       </c>
-      <c r="O17" s="6">
+      <c r="AM17" s="6">
         <v>45</v>
       </c>
-      <c r="P17" s="6">
+      <c r="AN17" s="6" t="s">
+        <v>168</v>
+      </c>
+      <c r="AO17" s="6">
+        <v>3.3</v>
+      </c>
+      <c r="AP17" s="6" t="s">
+        <v>144</v>
+      </c>
+      <c r="AQ17" s="6">
+        <v>2.5</v>
+      </c>
+      <c r="AR17" s="6">
         <v>13.9</v>
       </c>
-      <c r="Q17" s="6">
+      <c r="AS17" s="6">
         <v>15</v>
       </c>
-      <c r="R17" s="6">
+      <c r="AT17" s="6" t="s">
+        <v>200</v>
+      </c>
+      <c r="AU17" s="6">
+        <v>18.1</v>
+      </c>
+      <c r="AV17" s="6" t="s">
+        <v>201</v>
+      </c>
+      <c r="AW17" s="6">
+        <v>16.0</v>
+      </c>
+      <c r="AX17" s="6">
         <v>143.5</v>
       </c>
-      <c r="S17" s="6">
+      <c r="AY17" s="6">
         <v>4</v>
       </c>
-      <c r="T17" s="6">
+      <c r="AZ17" s="6" t="s">
+        <v>202</v>
+      </c>
+      <c r="BA17" s="6">
+        <v>155.5</v>
+      </c>
+      <c r="BB17" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="BC17" s="6">
+        <v>149.5</v>
+      </c>
+      <c r="BD17" s="6">
         <v>29.9</v>
       </c>
-      <c r="U17" s="6">
+      <c r="BE17" s="6">
         <v>10</v>
       </c>
-      <c r="V17" s="6">
+      <c r="BF17" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="BG17" s="6">
+        <v>35.7</v>
+      </c>
+      <c r="BH17" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="BI17" s="6">
+        <v>32.8</v>
+      </c>
+      <c r="BJ17" s="6">
         <v>44.4</v>
       </c>
-      <c r="W17" s="6">
+      <c r="BK17" s="6">
         <v>9</v>
       </c>
-      <c r="X17" s="6">
+      <c r="BL17" s="6" t="s">
+        <v>206</v>
+      </c>
+      <c r="BM17" s="6">
+        <v>51.9</v>
+      </c>
+      <c r="BN17" s="6" t="s">
+        <v>207</v>
+      </c>
+      <c r="BO17" s="6">
+        <v>48.2</v>
+      </c>
+      <c r="BP17" s="6">
         <v>31.0</v>
       </c>
-      <c r="Y17" s="6">
+      <c r="BQ17" s="6">
         <v>10</v>
       </c>
-      <c r="Z17" s="6">
+      <c r="BR17" s="6" t="s">
+        <v>208</v>
+      </c>
+      <c r="BS17" s="6">
+        <v>36.8</v>
+      </c>
+      <c r="BT17" s="6" t="s">
+        <v>209</v>
+      </c>
+      <c r="BU17" s="6">
+        <v>33.9</v>
+      </c>
+      <c r="BV17" s="6">
         <v>6.0</v>
       </c>
-      <c r="AA17" s="6">
+      <c r="BW17" s="6">
         <v>24</v>
       </c>
-      <c r="AB17" s="6">
+      <c r="BX17" s="6" t="s">
+        <v>210</v>
+      </c>
+      <c r="BY17" s="6">
+        <v>8.8</v>
+      </c>
+      <c r="BZ17" s="6" t="s">
+        <v>211</v>
+      </c>
+      <c r="CA17" s="6">
+        <v>7.4</v>
+      </c>
+      <c r="CB17" s="6">
         <v>18.1</v>
       </c>
-      <c r="AC17" s="6">
+      <c r="CC17" s="6">
         <v>14</v>
       </c>
-      <c r="AD17" s="6">
+      <c r="CD17" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="CE17" s="6">
+        <v>22.9</v>
+      </c>
+      <c r="CF17" s="6" t="s">
+        <v>213</v>
+      </c>
+      <c r="CG17" s="6">
+        <v>20.5</v>
+      </c>
+      <c r="CH17" s="6">
         <v>48.1</v>
       </c>
-      <c r="AE17" s="6">
+      <c r="CI17" s="6">
         <v>8</v>
       </c>
-      <c r="AF17" s="6">
+      <c r="CJ17" s="6" t="s">
+        <v>214</v>
+      </c>
+      <c r="CK17" s="6">
+        <v>55.9</v>
+      </c>
+      <c r="CL17" s="6" t="s">
+        <v>215</v>
+      </c>
+      <c r="CM17" s="6">
+        <v>52.0</v>
+      </c>
+      <c r="CN17" s="6">
         <v>12.5</v>
       </c>
-      <c r="AG17" s="6">
+      <c r="CO17" s="6">
         <v>16</v>
       </c>
-      <c r="AH17" s="6">
+      <c r="CP17" s="6" t="s">
+        <v>216</v>
+      </c>
+      <c r="CQ17" s="6">
+        <v>16.4</v>
+      </c>
+      <c r="CR17" s="6" t="s">
+        <v>217</v>
+      </c>
+      <c r="CS17" s="6">
+        <v>14.4</v>
+      </c>
+      <c r="CT17" s="6">
         <v>29.0</v>
       </c>
-      <c r="AI17" s="6">
+      <c r="CU17" s="6">
         <v>10</v>
       </c>
-      <c r="AJ17" s="6">
+      <c r="CV17" s="6" t="s">
+        <v>218</v>
+      </c>
+      <c r="CW17" s="6">
+        <v>34.9</v>
+      </c>
+      <c r="CX17" s="6" t="s">
+        <v>219</v>
+      </c>
+      <c r="CY17" s="6">
+        <v>31.9</v>
+      </c>
+      <c r="CZ17" s="6">
         <v>24.6</v>
       </c>
-      <c r="AK17" s="6">
+      <c r="DA17" s="6">
         <v>12</v>
       </c>
-      <c r="AL17" s="6">
+      <c r="DB17" s="6" t="s">
+        <v>220</v>
+      </c>
+      <c r="DC17" s="6">
+        <v>30.3</v>
+      </c>
+      <c r="DD17" s="6" t="s">
+        <v>221</v>
+      </c>
+      <c r="DE17" s="6">
+        <v>27.5</v>
+      </c>
+      <c r="DF17" s="6">
         <v>24.1</v>
       </c>
-      <c r="AM17" s="6">
+      <c r="DG17" s="6">
         <v>11</v>
       </c>
-      <c r="AN17" s="6">
+      <c r="DH17" s="6" t="s">
+        <v>222</v>
+      </c>
+      <c r="DI17" s="6">
+        <v>29.4</v>
+      </c>
+      <c r="DJ17" s="6" t="s">
+        <v>223</v>
+      </c>
+      <c r="DK17" s="6">
+        <v>26.7</v>
+      </c>
+      <c r="DL17" s="6">
         <v>96.5</v>
       </c>
-      <c r="AO17" s="6">
+      <c r="DM17" s="6">
         <v>4</v>
       </c>
-      <c r="AP17" s="6">
+      <c r="DN17" s="6" t="s">
+        <v>224</v>
+      </c>
+      <c r="DO17" s="6">
+        <v>103.8</v>
+      </c>
+      <c r="DP17" s="6" t="s">
+        <v>225</v>
+      </c>
+      <c r="DQ17" s="6">
+        <v>100.1</v>
+      </c>
+      <c r="DR17" s="6">
         <v>15.1</v>
       </c>
-      <c r="AQ17" s="6">
+      <c r="DS17" s="6">
         <v>15</v>
       </c>
-      <c r="AR17" s="6">
+      <c r="DT17" s="6" t="s">
+        <v>226</v>
+      </c>
+      <c r="DU17" s="6">
+        <v>19.5</v>
+      </c>
+      <c r="DV17" s="6" t="s">
+        <v>227</v>
+      </c>
+      <c r="DW17" s="6">
+        <v>17.3</v>
+      </c>
+      <c r="DX17" s="6">
         <v>85.4</v>
       </c>
-      <c r="AS17" s="6">
+      <c r="DY17" s="6">
         <v>6</v>
       </c>
-      <c r="AT17" s="6">
+      <c r="DZ17" s="6" t="s">
+        <v>228</v>
+      </c>
+      <c r="EA17" s="6">
+        <v>95.5</v>
+      </c>
+      <c r="EB17" s="6" t="s">
+        <v>229</v>
+      </c>
+      <c r="EC17" s="6">
+        <v>90.4</v>
+      </c>
+      <c r="ED17" s="6">
         <v>95.4</v>
       </c>
-      <c r="AU17" s="6">
+      <c r="EE17" s="6">
         <v>5</v>
       </c>
-      <c r="AV17" s="6">
+      <c r="EF17" s="6" t="s">
+        <v>230</v>
+      </c>
+      <c r="EG17" s="6">
+        <v>105.3</v>
+      </c>
+      <c r="EH17" s="6" t="s">
+        <v>231</v>
+      </c>
+      <c r="EI17" s="6">
+        <v>100.4</v>
+      </c>
+      <c r="EJ17" s="6">
         <v>4.7</v>
       </c>
-      <c r="AW17" s="6">
+      <c r="EK17" s="6">
         <v>28</v>
       </c>
-      <c r="AX17" s="6">
+      <c r="EL17" s="6" t="s">
+        <v>232</v>
+      </c>
+      <c r="EM17" s="6">
+        <v>7.3</v>
+      </c>
+      <c r="EN17" s="6" t="s">
+        <v>233</v>
+      </c>
+      <c r="EO17" s="6">
+        <v>6.0</v>
+      </c>
+      <c r="EP17" s="6">
         <v>49.2</v>
       </c>
-      <c r="AY17" s="6">
+      <c r="EQ17" s="6">
         <v>8</v>
       </c>
-      <c r="AZ17" s="6">
+      <c r="ER17" s="6" t="s">
+        <v>234</v>
+      </c>
+      <c r="ES17" s="6">
+        <v>56.5</v>
+      </c>
+      <c r="ET17" s="6" t="s">
+        <v>235</v>
+      </c>
+      <c r="EU17" s="6">
+        <v>52.8</v>
+      </c>
+      <c r="EV17" s="6">
         <v>1049.5</v>
       </c>
-      <c r="BA17" s="6">
+      <c r="EW17" s="6">
         <v>1</v>
       </c>
+      <c r="EX17" s="6" t="s">
+        <v>236</v>
+      </c>
+      <c r="EY17" s="6">
+        <v>1065.5</v>
+      </c>
+      <c r="EZ17" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="FA17" s="6">
+        <v>1057.5</v>
+      </c>
     </row>
-    <row r="18" spans="1:53" customHeight="1" ht="21.75">
+    <row r="18" spans="1:157" customHeight="1" ht="21.75">
       <c r="A18" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 04.03.2026</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1227231/408981</t>
           </r>
         </is>
       </c>
       <c r="B18" s="3"/>
       <c r="C18" s="3"/>
       <c r="D18" s="3"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="3"/>
       <c r="K18" s="3"/>
@@ -2069,274 +4838,690 @@
       <c r="AC18" s="3"/>
       <c r="AD18" s="3"/>
       <c r="AE18" s="3"/>
       <c r="AF18" s="3"/>
       <c r="AG18" s="3"/>
       <c r="AH18" s="3"/>
       <c r="AI18" s="3"/>
       <c r="AJ18" s="3"/>
       <c r="AK18" s="3"/>
       <c r="AL18" s="3"/>
       <c r="AM18" s="3"/>
       <c r="AN18" s="3"/>
       <c r="AO18" s="3"/>
       <c r="AP18" s="3"/>
       <c r="AQ18" s="3"/>
       <c r="AR18" s="3"/>
       <c r="AS18" s="3"/>
       <c r="AT18" s="3"/>
       <c r="AU18" s="3"/>
       <c r="AV18" s="3"/>
       <c r="AW18" s="3"/>
       <c r="AX18" s="3"/>
       <c r="AY18" s="3"/>
       <c r="AZ18" s="3"/>
       <c r="BA18" s="3"/>
+      <c r="BB18" s="3"/>
+      <c r="BC18" s="3"/>
+      <c r="BD18" s="3"/>
+      <c r="BE18" s="3"/>
+      <c r="BF18" s="3"/>
+      <c r="BG18" s="3"/>
+      <c r="BH18" s="3"/>
+      <c r="BI18" s="3"/>
+      <c r="BJ18" s="3"/>
+      <c r="BK18" s="3"/>
+      <c r="BL18" s="3"/>
+      <c r="BM18" s="3"/>
+      <c r="BN18" s="3"/>
+      <c r="BO18" s="3"/>
+      <c r="BP18" s="3"/>
+      <c r="BQ18" s="3"/>
+      <c r="BR18" s="3"/>
+      <c r="BS18" s="3"/>
+      <c r="BT18" s="3"/>
+      <c r="BU18" s="3"/>
+      <c r="BV18" s="3"/>
+      <c r="BW18" s="3"/>
+      <c r="BX18" s="3"/>
+      <c r="BY18" s="3"/>
+      <c r="BZ18" s="3"/>
+      <c r="CA18" s="3"/>
+      <c r="CB18" s="3"/>
+      <c r="CC18" s="3"/>
+      <c r="CD18" s="3"/>
+      <c r="CE18" s="3"/>
+      <c r="CF18" s="3"/>
+      <c r="CG18" s="3"/>
+      <c r="CH18" s="3"/>
+      <c r="CI18" s="3"/>
+      <c r="CJ18" s="3"/>
+      <c r="CK18" s="3"/>
+      <c r="CL18" s="3"/>
+      <c r="CM18" s="3"/>
+      <c r="CN18" s="3"/>
+      <c r="CO18" s="3"/>
+      <c r="CP18" s="3"/>
+      <c r="CQ18" s="3"/>
+      <c r="CR18" s="3"/>
+      <c r="CS18" s="3"/>
+      <c r="CT18" s="3"/>
+      <c r="CU18" s="3"/>
+      <c r="CV18" s="3"/>
+      <c r="CW18" s="3"/>
+      <c r="CX18" s="3"/>
+      <c r="CY18" s="3"/>
+      <c r="CZ18" s="3"/>
+      <c r="DA18" s="3"/>
+      <c r="DB18" s="3"/>
+      <c r="DC18" s="3"/>
+      <c r="DD18" s="3"/>
+      <c r="DE18" s="3"/>
+      <c r="DF18" s="3"/>
+      <c r="DG18" s="3"/>
+      <c r="DH18" s="3"/>
+      <c r="DI18" s="3"/>
+      <c r="DJ18" s="3"/>
+      <c r="DK18" s="3"/>
+      <c r="DL18" s="3"/>
+      <c r="DM18" s="3"/>
+      <c r="DN18" s="3"/>
+      <c r="DO18" s="3"/>
+      <c r="DP18" s="3"/>
+      <c r="DQ18" s="3"/>
+      <c r="DR18" s="3"/>
+      <c r="DS18" s="3"/>
+      <c r="DT18" s="3"/>
+      <c r="DU18" s="3"/>
+      <c r="DV18" s="3"/>
+      <c r="DW18" s="3"/>
+      <c r="DX18" s="3"/>
+      <c r="DY18" s="3"/>
+      <c r="DZ18" s="3"/>
+      <c r="EA18" s="3"/>
+      <c r="EB18" s="3"/>
+      <c r="EC18" s="3"/>
+      <c r="ED18" s="3"/>
+      <c r="EE18" s="3"/>
+      <c r="EF18" s="3"/>
+      <c r="EG18" s="3"/>
+      <c r="EH18" s="3"/>
+      <c r="EI18" s="3"/>
+      <c r="EJ18" s="3"/>
+      <c r="EK18" s="3"/>
+      <c r="EL18" s="3"/>
+      <c r="EM18" s="3"/>
+      <c r="EN18" s="3"/>
+      <c r="EO18" s="3"/>
+      <c r="EP18" s="3"/>
+      <c r="EQ18" s="3"/>
+      <c r="ER18" s="3"/>
+      <c r="ES18" s="3"/>
+      <c r="ET18" s="3"/>
+      <c r="EU18" s="3"/>
+      <c r="EV18" s="3"/>
+      <c r="EW18" s="3"/>
+      <c r="EX18" s="3"/>
+      <c r="EY18" s="3"/>
+      <c r="EZ18" s="3"/>
+      <c r="FA18" s="3"/>
     </row>
-    <row r="21" spans="1:53">
+    <row r="21" spans="1:157">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Waldfläche</t>
+            <t xml:space="preserve">forest area</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
-    <row r="22" spans="1:53" customHeight="1" ht="29">
+    <row r="22" spans="1:157" customHeight="1" ht="29">
       <c r="A22" s="1" t="s">
-        <v>45</v>
+        <v>240</v>
       </c>
     </row>
-    <row r="24" spans="1:53">
+    <row r="24" spans="1:157">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Strukturvielfalt des Bestandes</t>
+            <t xml:space="preserve">habitat quality of the stand (3 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1280</t>
           </r>
         </is>
       </c>
     </row>
-    <row r="25" spans="1:53" customHeight="1" ht="29">
+    <row r="25" spans="1:157" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
-        <v>47</v>
+        <v>242</v>
       </c>
     </row>
-    <row r="27" spans="1:53">
+    <row r="27" spans="1:157">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Kanton</t>
+            <t xml:space="preserve">canton</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #827</t>
           </r>
         </is>
       </c>
     </row>
-    <row r="28" spans="1:53" customHeight="1" ht="29">
+    <row r="28" spans="1:157" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
-        <v>49</v>
+        <v>244</v>
       </c>
     </row>
-    <row r="30" spans="1:53">
+    <row r="30" spans="1:157">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
+            <t xml:space="preserve">accessible forest without shrub forest NFI1-NFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
-    <row r="31" spans="1:53" customHeight="1" ht="29">
+    <row r="31" spans="1:157" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
-        <v>51</v>
+        <v>246</v>
       </c>
     </row>
-    <row r="33" spans="1:53">
+    <row r="33" spans="1:157">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
-    <row r="34" spans="1:53" customHeight="1" ht="29">
+    <row r="34" spans="1:157" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
-        <v>53</v>
+        <v>248</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:BA1"/>
-[...44 lines deleted...]
-    <mergeCell ref="A34:BA34"/>
+    <mergeCell ref="A1:FA1"/>
+    <mergeCell ref="A2:FA2"/>
+    <mergeCell ref="A3:FA3"/>
+    <mergeCell ref="A4:FA4"/>
+    <mergeCell ref="A5:FA5"/>
+    <mergeCell ref="A6:FA6"/>
+    <mergeCell ref="A7:FA7"/>
+    <mergeCell ref="A8:FA8"/>
+    <mergeCell ref="B10:FA10"/>
+    <mergeCell ref="B11:G11"/>
+    <mergeCell ref="H11:M11"/>
+    <mergeCell ref="N11:S11"/>
+    <mergeCell ref="T11:Y11"/>
+    <mergeCell ref="Z11:AE11"/>
+    <mergeCell ref="AF11:AK11"/>
+    <mergeCell ref="AL11:AQ11"/>
+    <mergeCell ref="AR11:AW11"/>
+    <mergeCell ref="AX11:BC11"/>
+    <mergeCell ref="BD11:BI11"/>
+    <mergeCell ref="BJ11:BO11"/>
+    <mergeCell ref="BP11:BU11"/>
+    <mergeCell ref="BV11:CA11"/>
+    <mergeCell ref="CB11:CG11"/>
+    <mergeCell ref="CH11:CM11"/>
+    <mergeCell ref="CN11:CS11"/>
+    <mergeCell ref="CT11:CY11"/>
+    <mergeCell ref="CZ11:DE11"/>
+    <mergeCell ref="DF11:DK11"/>
+    <mergeCell ref="DL11:DQ11"/>
+    <mergeCell ref="DR11:DW11"/>
+    <mergeCell ref="DX11:EC11"/>
+    <mergeCell ref="ED11:EI11"/>
+    <mergeCell ref="EJ11:EO11"/>
+    <mergeCell ref="EP11:EU11"/>
+    <mergeCell ref="EV11:FA11"/>
+    <mergeCell ref="D12:E12"/>
+    <mergeCell ref="F12:G12"/>
+    <mergeCell ref="J12:K12"/>
+    <mergeCell ref="L12:M12"/>
+    <mergeCell ref="P12:Q12"/>
+    <mergeCell ref="R12:S12"/>
+    <mergeCell ref="V12:W12"/>
+    <mergeCell ref="X12:Y12"/>
+    <mergeCell ref="AB12:AC12"/>
+    <mergeCell ref="AD12:AE12"/>
+    <mergeCell ref="AH12:AI12"/>
+    <mergeCell ref="AJ12:AK12"/>
+    <mergeCell ref="AN12:AO12"/>
+    <mergeCell ref="AP12:AQ12"/>
+    <mergeCell ref="AT12:AU12"/>
+    <mergeCell ref="AV12:AW12"/>
+    <mergeCell ref="AZ12:BA12"/>
+    <mergeCell ref="BB12:BC12"/>
+    <mergeCell ref="BF12:BG12"/>
+    <mergeCell ref="BH12:BI12"/>
+    <mergeCell ref="BL12:BM12"/>
+    <mergeCell ref="BN12:BO12"/>
+    <mergeCell ref="BR12:BS12"/>
+    <mergeCell ref="BT12:BU12"/>
+    <mergeCell ref="BX12:BY12"/>
+    <mergeCell ref="BZ12:CA12"/>
+    <mergeCell ref="CD12:CE12"/>
+    <mergeCell ref="CF12:CG12"/>
+    <mergeCell ref="CJ12:CK12"/>
+    <mergeCell ref="CL12:CM12"/>
+    <mergeCell ref="CP12:CQ12"/>
+    <mergeCell ref="CR12:CS12"/>
+    <mergeCell ref="CV12:CW12"/>
+    <mergeCell ref="CX12:CY12"/>
+    <mergeCell ref="DB12:DC12"/>
+    <mergeCell ref="DD12:DE12"/>
+    <mergeCell ref="DH12:DI12"/>
+    <mergeCell ref="DJ12:DK12"/>
+    <mergeCell ref="DN12:DO12"/>
+    <mergeCell ref="DP12:DQ12"/>
+    <mergeCell ref="DT12:DU12"/>
+    <mergeCell ref="DV12:DW12"/>
+    <mergeCell ref="DZ12:EA12"/>
+    <mergeCell ref="EB12:EC12"/>
+    <mergeCell ref="EF12:EG12"/>
+    <mergeCell ref="EH12:EI12"/>
+    <mergeCell ref="EL12:EM12"/>
+    <mergeCell ref="EN12:EO12"/>
+    <mergeCell ref="ER12:ES12"/>
+    <mergeCell ref="ET12:EU12"/>
+    <mergeCell ref="EX12:EY12"/>
+    <mergeCell ref="EZ12:FA12"/>
+    <mergeCell ref="D13:E13"/>
+    <mergeCell ref="F13:G13"/>
+    <mergeCell ref="J13:K13"/>
+    <mergeCell ref="L13:M13"/>
+    <mergeCell ref="P13:Q13"/>
+    <mergeCell ref="R13:S13"/>
+    <mergeCell ref="V13:W13"/>
+    <mergeCell ref="X13:Y13"/>
+    <mergeCell ref="AB13:AC13"/>
+    <mergeCell ref="AD13:AE13"/>
+    <mergeCell ref="AH13:AI13"/>
+    <mergeCell ref="AJ13:AK13"/>
+    <mergeCell ref="AN13:AO13"/>
+    <mergeCell ref="AP13:AQ13"/>
+    <mergeCell ref="AT13:AU13"/>
+    <mergeCell ref="AV13:AW13"/>
+    <mergeCell ref="AZ13:BA13"/>
+    <mergeCell ref="BB13:BC13"/>
+    <mergeCell ref="BF13:BG13"/>
+    <mergeCell ref="BH13:BI13"/>
+    <mergeCell ref="BL13:BM13"/>
+    <mergeCell ref="BN13:BO13"/>
+    <mergeCell ref="BR13:BS13"/>
+    <mergeCell ref="BT13:BU13"/>
+    <mergeCell ref="BX13:BY13"/>
+    <mergeCell ref="BZ13:CA13"/>
+    <mergeCell ref="CD13:CE13"/>
+    <mergeCell ref="CF13:CG13"/>
+    <mergeCell ref="CJ13:CK13"/>
+    <mergeCell ref="CL13:CM13"/>
+    <mergeCell ref="CP13:CQ13"/>
+    <mergeCell ref="CR13:CS13"/>
+    <mergeCell ref="CV13:CW13"/>
+    <mergeCell ref="CX13:CY13"/>
+    <mergeCell ref="DB13:DC13"/>
+    <mergeCell ref="DD13:DE13"/>
+    <mergeCell ref="DH13:DI13"/>
+    <mergeCell ref="DJ13:DK13"/>
+    <mergeCell ref="DN13:DO13"/>
+    <mergeCell ref="DP13:DQ13"/>
+    <mergeCell ref="DT13:DU13"/>
+    <mergeCell ref="DV13:DW13"/>
+    <mergeCell ref="DZ13:EA13"/>
+    <mergeCell ref="EB13:EC13"/>
+    <mergeCell ref="EF13:EG13"/>
+    <mergeCell ref="EH13:EI13"/>
+    <mergeCell ref="EL13:EM13"/>
+    <mergeCell ref="EN13:EO13"/>
+    <mergeCell ref="ER13:ES13"/>
+    <mergeCell ref="ET13:EU13"/>
+    <mergeCell ref="EX13:EY13"/>
+    <mergeCell ref="EZ13:FA13"/>
+    <mergeCell ref="D14:E14"/>
+    <mergeCell ref="F14:G14"/>
+    <mergeCell ref="J14:K14"/>
+    <mergeCell ref="L14:M14"/>
+    <mergeCell ref="P14:Q14"/>
+    <mergeCell ref="R14:S14"/>
+    <mergeCell ref="V14:W14"/>
+    <mergeCell ref="X14:Y14"/>
+    <mergeCell ref="AB14:AC14"/>
+    <mergeCell ref="AD14:AE14"/>
+    <mergeCell ref="AH14:AI14"/>
+    <mergeCell ref="AJ14:AK14"/>
+    <mergeCell ref="AN14:AO14"/>
+    <mergeCell ref="AP14:AQ14"/>
+    <mergeCell ref="AT14:AU14"/>
+    <mergeCell ref="AV14:AW14"/>
+    <mergeCell ref="AZ14:BA14"/>
+    <mergeCell ref="BB14:BC14"/>
+    <mergeCell ref="BF14:BG14"/>
+    <mergeCell ref="BH14:BI14"/>
+    <mergeCell ref="BL14:BM14"/>
+    <mergeCell ref="BN14:BO14"/>
+    <mergeCell ref="BR14:BS14"/>
+    <mergeCell ref="BT14:BU14"/>
+    <mergeCell ref="BX14:BY14"/>
+    <mergeCell ref="BZ14:CA14"/>
+    <mergeCell ref="CD14:CE14"/>
+    <mergeCell ref="CF14:CG14"/>
+    <mergeCell ref="CJ14:CK14"/>
+    <mergeCell ref="CL14:CM14"/>
+    <mergeCell ref="CP14:CQ14"/>
+    <mergeCell ref="CR14:CS14"/>
+    <mergeCell ref="CV14:CW14"/>
+    <mergeCell ref="CX14:CY14"/>
+    <mergeCell ref="DB14:DC14"/>
+    <mergeCell ref="DD14:DE14"/>
+    <mergeCell ref="DH14:DI14"/>
+    <mergeCell ref="DJ14:DK14"/>
+    <mergeCell ref="DN14:DO14"/>
+    <mergeCell ref="DP14:DQ14"/>
+    <mergeCell ref="DT14:DU14"/>
+    <mergeCell ref="DV14:DW14"/>
+    <mergeCell ref="DZ14:EA14"/>
+    <mergeCell ref="EB14:EC14"/>
+    <mergeCell ref="EF14:EG14"/>
+    <mergeCell ref="EH14:EI14"/>
+    <mergeCell ref="EL14:EM14"/>
+    <mergeCell ref="EN14:EO14"/>
+    <mergeCell ref="ER14:ES14"/>
+    <mergeCell ref="ET14:EU14"/>
+    <mergeCell ref="EX14:EY14"/>
+    <mergeCell ref="EZ14:FA14"/>
+    <mergeCell ref="D15:E15"/>
+    <mergeCell ref="F15:G15"/>
+    <mergeCell ref="J15:K15"/>
+    <mergeCell ref="L15:M15"/>
+    <mergeCell ref="P15:Q15"/>
+    <mergeCell ref="R15:S15"/>
+    <mergeCell ref="V15:W15"/>
+    <mergeCell ref="X15:Y15"/>
+    <mergeCell ref="AB15:AC15"/>
+    <mergeCell ref="AD15:AE15"/>
+    <mergeCell ref="AH15:AI15"/>
+    <mergeCell ref="AJ15:AK15"/>
+    <mergeCell ref="AN15:AO15"/>
+    <mergeCell ref="AP15:AQ15"/>
+    <mergeCell ref="AT15:AU15"/>
+    <mergeCell ref="AV15:AW15"/>
+    <mergeCell ref="AZ15:BA15"/>
+    <mergeCell ref="BB15:BC15"/>
+    <mergeCell ref="BF15:BG15"/>
+    <mergeCell ref="BH15:BI15"/>
+    <mergeCell ref="BL15:BM15"/>
+    <mergeCell ref="BN15:BO15"/>
+    <mergeCell ref="BR15:BS15"/>
+    <mergeCell ref="BT15:BU15"/>
+    <mergeCell ref="BX15:BY15"/>
+    <mergeCell ref="BZ15:CA15"/>
+    <mergeCell ref="CD15:CE15"/>
+    <mergeCell ref="CF15:CG15"/>
+    <mergeCell ref="CJ15:CK15"/>
+    <mergeCell ref="CL15:CM15"/>
+    <mergeCell ref="CP15:CQ15"/>
+    <mergeCell ref="CR15:CS15"/>
+    <mergeCell ref="CV15:CW15"/>
+    <mergeCell ref="CX15:CY15"/>
+    <mergeCell ref="DB15:DC15"/>
+    <mergeCell ref="DD15:DE15"/>
+    <mergeCell ref="DH15:DI15"/>
+    <mergeCell ref="DJ15:DK15"/>
+    <mergeCell ref="DN15:DO15"/>
+    <mergeCell ref="DP15:DQ15"/>
+    <mergeCell ref="DT15:DU15"/>
+    <mergeCell ref="DV15:DW15"/>
+    <mergeCell ref="DZ15:EA15"/>
+    <mergeCell ref="EB15:EC15"/>
+    <mergeCell ref="EF15:EG15"/>
+    <mergeCell ref="EH15:EI15"/>
+    <mergeCell ref="EL15:EM15"/>
+    <mergeCell ref="EN15:EO15"/>
+    <mergeCell ref="ER15:ES15"/>
+    <mergeCell ref="ET15:EU15"/>
+    <mergeCell ref="EX15:EY15"/>
+    <mergeCell ref="EZ15:FA15"/>
+    <mergeCell ref="D16:E16"/>
+    <mergeCell ref="F16:G16"/>
+    <mergeCell ref="J16:K16"/>
+    <mergeCell ref="L16:M16"/>
+    <mergeCell ref="P16:Q16"/>
+    <mergeCell ref="R16:S16"/>
+    <mergeCell ref="V16:W16"/>
+    <mergeCell ref="X16:Y16"/>
+    <mergeCell ref="AB16:AC16"/>
+    <mergeCell ref="AD16:AE16"/>
+    <mergeCell ref="AH16:AI16"/>
+    <mergeCell ref="AJ16:AK16"/>
+    <mergeCell ref="AN16:AO16"/>
+    <mergeCell ref="AP16:AQ16"/>
+    <mergeCell ref="AT16:AU16"/>
+    <mergeCell ref="AV16:AW16"/>
+    <mergeCell ref="AZ16:BA16"/>
+    <mergeCell ref="BB16:BC16"/>
+    <mergeCell ref="BF16:BG16"/>
+    <mergeCell ref="BH16:BI16"/>
+    <mergeCell ref="BL16:BM16"/>
+    <mergeCell ref="BN16:BO16"/>
+    <mergeCell ref="BR16:BS16"/>
+    <mergeCell ref="BT16:BU16"/>
+    <mergeCell ref="BX16:BY16"/>
+    <mergeCell ref="BZ16:CA16"/>
+    <mergeCell ref="CD16:CE16"/>
+    <mergeCell ref="CF16:CG16"/>
+    <mergeCell ref="CJ16:CK16"/>
+    <mergeCell ref="CL16:CM16"/>
+    <mergeCell ref="CP16:CQ16"/>
+    <mergeCell ref="CR16:CS16"/>
+    <mergeCell ref="CV16:CW16"/>
+    <mergeCell ref="CX16:CY16"/>
+    <mergeCell ref="DB16:DC16"/>
+    <mergeCell ref="DD16:DE16"/>
+    <mergeCell ref="DH16:DI16"/>
+    <mergeCell ref="DJ16:DK16"/>
+    <mergeCell ref="DN16:DO16"/>
+    <mergeCell ref="DP16:DQ16"/>
+    <mergeCell ref="DT16:DU16"/>
+    <mergeCell ref="DV16:DW16"/>
+    <mergeCell ref="DZ16:EA16"/>
+    <mergeCell ref="EB16:EC16"/>
+    <mergeCell ref="EF16:EG16"/>
+    <mergeCell ref="EH16:EI16"/>
+    <mergeCell ref="EL16:EM16"/>
+    <mergeCell ref="EN16:EO16"/>
+    <mergeCell ref="ER16:ES16"/>
+    <mergeCell ref="ET16:EU16"/>
+    <mergeCell ref="EX16:EY16"/>
+    <mergeCell ref="EZ16:FA16"/>
+    <mergeCell ref="D17:E17"/>
+    <mergeCell ref="F17:G17"/>
+    <mergeCell ref="J17:K17"/>
+    <mergeCell ref="L17:M17"/>
+    <mergeCell ref="P17:Q17"/>
+    <mergeCell ref="R17:S17"/>
+    <mergeCell ref="V17:W17"/>
+    <mergeCell ref="X17:Y17"/>
+    <mergeCell ref="AB17:AC17"/>
+    <mergeCell ref="AD17:AE17"/>
+    <mergeCell ref="AH17:AI17"/>
+    <mergeCell ref="AJ17:AK17"/>
+    <mergeCell ref="AN17:AO17"/>
+    <mergeCell ref="AP17:AQ17"/>
+    <mergeCell ref="AT17:AU17"/>
+    <mergeCell ref="AV17:AW17"/>
+    <mergeCell ref="AZ17:BA17"/>
+    <mergeCell ref="BB17:BC17"/>
+    <mergeCell ref="BF17:BG17"/>
+    <mergeCell ref="BH17:BI17"/>
+    <mergeCell ref="BL17:BM17"/>
+    <mergeCell ref="BN17:BO17"/>
+    <mergeCell ref="BR17:BS17"/>
+    <mergeCell ref="BT17:BU17"/>
+    <mergeCell ref="BX17:BY17"/>
+    <mergeCell ref="BZ17:CA17"/>
+    <mergeCell ref="CD17:CE17"/>
+    <mergeCell ref="CF17:CG17"/>
+    <mergeCell ref="CJ17:CK17"/>
+    <mergeCell ref="CL17:CM17"/>
+    <mergeCell ref="CP17:CQ17"/>
+    <mergeCell ref="CR17:CS17"/>
+    <mergeCell ref="CV17:CW17"/>
+    <mergeCell ref="CX17:CY17"/>
+    <mergeCell ref="DB17:DC17"/>
+    <mergeCell ref="DD17:DE17"/>
+    <mergeCell ref="DH17:DI17"/>
+    <mergeCell ref="DJ17:DK17"/>
+    <mergeCell ref="DN17:DO17"/>
+    <mergeCell ref="DP17:DQ17"/>
+    <mergeCell ref="DT17:DU17"/>
+    <mergeCell ref="DV17:DW17"/>
+    <mergeCell ref="DZ17:EA17"/>
+    <mergeCell ref="EB17:EC17"/>
+    <mergeCell ref="EF17:EG17"/>
+    <mergeCell ref="EH17:EI17"/>
+    <mergeCell ref="EL17:EM17"/>
+    <mergeCell ref="EN17:EO17"/>
+    <mergeCell ref="ER17:ES17"/>
+    <mergeCell ref="ET17:EU17"/>
+    <mergeCell ref="EX17:EY17"/>
+    <mergeCell ref="EZ17:FA17"/>
+    <mergeCell ref="A18:FA18"/>
+    <mergeCell ref="A21:FA21"/>
+    <mergeCell ref="A22:FA22"/>
+    <mergeCell ref="A24:FA24"/>
+    <mergeCell ref="A25:FA25"/>
+    <mergeCell ref="A27:FA27"/>
+    <mergeCell ref="A28:FA28"/>
+    <mergeCell ref="A30:FA30"/>
+    <mergeCell ref="A31:FA31"/>
+    <mergeCell ref="A33:FA33"/>
+    <mergeCell ref="A34:FA34"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>