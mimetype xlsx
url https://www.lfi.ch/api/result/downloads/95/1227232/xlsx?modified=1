--- v1 (2026-01-23)
+++ v2 (2026-07-10)
@@ -12,349 +12,529 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
-[...7 lines deleted...]
-    <t>diversità strutturale del popolamento</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
+  <si>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Waldfläche</t>
+  </si>
+  <si>
+    <t>Lebensraumqualität des Bestandes (3 Klassen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: regione dei boschi di protezione</t>
+      <t xml:space="preserve">: Schutzwaldregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
       <t xml:space="preserve">: 1000 ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
-[...23 lines deleted...]
-    <t>Svizzera</t>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Schutzwaldregion</t>
+  </si>
+  <si>
+    <t>Jura + Mittelland</t>
+  </si>
+  <si>
+    <t>Nordalpen West</t>
+  </si>
+  <si>
+    <t>Nordalpen Ost</t>
+  </si>
+  <si>
+    <t>Alpen Südwest</t>
+  </si>
+  <si>
+    <t>Alpen Südost</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>1000 ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>ci95</t>
+  </si>
+  <si>
+    <t>ci95ub</t>
+  </si>
+  <si>
+    <t>ci68</t>
+  </si>
+  <si>
+    <t>ci68ub</t>
+  </si>
+  <si>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>debole</t>
-[...8 lines deleted...]
-    <t>totale</t>
+    <t>gering</t>
+  </si>
+  <si>
+    <t>49.2 … 65.3</t>
+  </si>
+  <si>
+    <t>53.2 … 61.3</t>
+  </si>
+  <si>
+    <t>12.1 … 21.6</t>
+  </si>
+  <si>
+    <t>14.4 … 19.2</t>
+  </si>
+  <si>
+    <t>7.3 … 14.9</t>
+  </si>
+  <si>
+    <t>9.2 … 13.0</t>
+  </si>
+  <si>
+    <t>8 … 15.9</t>
+  </si>
+  <si>
+    <t>10 … 13.9</t>
+  </si>
+  <si>
+    <t>8.1 … 16.1</t>
+  </si>
+  <si>
+    <t>10.1 … 14.1</t>
+  </si>
+  <si>
+    <t>25.2 … 36.8</t>
+  </si>
+  <si>
+    <t>28.1 … 33.9</t>
+  </si>
+  <si>
+    <t>127.5 … 153.0</t>
+  </si>
+  <si>
+    <t>133.8 … 146.6</t>
+  </si>
+  <si>
+    <t>mittel</t>
+  </si>
+  <si>
+    <t>173 … 197.2</t>
+  </si>
+  <si>
+    <t>179.1 … 191.2</t>
+  </si>
+  <si>
+    <t>68.3 … 87.1</t>
+  </si>
+  <si>
+    <t>73 … 82.4</t>
+  </si>
+  <si>
+    <t>44.7 … 60.7</t>
+  </si>
+  <si>
+    <t>48.7 … 56.7</t>
+  </si>
+  <si>
+    <t>34.7 … 49.0</t>
+  </si>
+  <si>
+    <t>38.3 … 45.4</t>
+  </si>
+  <si>
+    <t>45.6 … 61.5</t>
+  </si>
+  <si>
+    <t>49.5 … 57.5</t>
+  </si>
+  <si>
+    <t>49.1 … 63.4</t>
+  </si>
+  <si>
+    <t>52.7 … 59.8</t>
+  </si>
+  <si>
+    <t>447.2 … 487.1</t>
+  </si>
+  <si>
+    <t>457.2 … 477.2</t>
+  </si>
+  <si>
+    <t>hoch</t>
+  </si>
+  <si>
+    <t>156.4 … 179.5</t>
+  </si>
+  <si>
+    <t>162.2 … 173.7</t>
+  </si>
+  <si>
+    <t>81.6 … 101.4</t>
+  </si>
+  <si>
+    <t>86.6 … 96.5</t>
+  </si>
+  <si>
+    <t>45.8 … 62.0</t>
+  </si>
+  <si>
+    <t>49.9 … 58.0</t>
+  </si>
+  <si>
+    <t>34.5 … 48.7</t>
+  </si>
+  <si>
+    <t>38.1 … 45.2</t>
+  </si>
+  <si>
+    <t>45.6 … 61.6</t>
+  </si>
+  <si>
+    <t>49.6 … 57.6</t>
+  </si>
+  <si>
+    <t>27.3 … 39.6</t>
+  </si>
+  <si>
+    <t>30.4 … 36.5</t>
+  </si>
+  <si>
+    <t>422.6 … 461.6</t>
+  </si>
+  <si>
+    <t>432.3 … 451.9</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>402.7 … 417.9</t>
+  </si>
+  <si>
+    <t>406.5 … 414.1</t>
+  </si>
+  <si>
+    <t>174 … 198.1</t>
+  </si>
+  <si>
+    <t>180 … 192.1</t>
+  </si>
+  <si>
+    <t>106.6 … 128.9</t>
+  </si>
+  <si>
+    <t>112.2 … 123.3</t>
+  </si>
+  <si>
+    <t>85.5 … 105.3</t>
+  </si>
+  <si>
+    <t>90.4 … 100.4</t>
+  </si>
+  <si>
+    <t>108.4 … 130.1</t>
+  </si>
+  <si>
+    <t>113.8 … 124.7</t>
+  </si>
+  <si>
+    <t>114.2 … 127.2</t>
+  </si>
+  <si>
+    <t>117.5 … 123.9</t>
+  </si>
+  <si>
+    <t>1033.5 … 1065.5</t>
+  </si>
+  <si>
+    <t>1041.5 … 1057.5</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 04.03.2026</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1227232/408982</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">superficie forestale</t>
+      <t xml:space="preserve">Waldfläche</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
+    <t>Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">diversità strutturale del popolamento</t>
+      <t xml:space="preserve">Lebensraumqualität des Bestandes (3 Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1280</t>
     </r>
   </si>
   <si>
-    <t>Valore del popolamento forestale come habitat in tre classi, derivato dagli attributi stadio di sviluppo, grado di chiusura, struttura del popolamento, proporzione di legname grosso, grado di danneggiamento del popolamento, presenza di margine boschivo o del popolamento, presenza e tipo di chiarie nel popolamento, grado di copertura dello strato arbustivo, grado di copertura degli arbusti produttori di bacche, così come anche la presenza di ceppaie, legname morto a terra, alberi morti in piedi e mucchi di rami. Fonte: rilievo sul terreno (diversi attributi)</t>
+    <t>Wert des Waldbestandes als Lebensraum in drei Klassen, abgeleitet aus den Merkmalen Entwicklungsstufe, Schlussgrad, Bestandesstruktur, Starkholzanteil, Schädigungsgrad des Bestandes, Vorhandensein von Wald- oder Bestandesrand, Vorkommen und Art von Lücken im Bestand, Deckungsgrad der Krautschicht, Deckungsgrad der Beerensträucher sowie aus dem Vorkommen von Stöcken, liegendem Totholz, Dürrständern und Asthaufen. Grundlage: Feldaufnahme (diverse Merkmale)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione dei boschi di protezione</t>
+      <t xml:space="preserve">Schutzwaldregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera utilizzata nell'IFN per l'analisi dei boschi di protezione. Le sei regioni dei boschi di protezione sono state formate a partire dalle regioni economiche raggruppando alcune regioni in base ad aspetti naturalistici e statistici.</t>
+    <t>Gliederung der Schweiz, die im LFI für Schutzwaldanalysen verwendet wird. Die sechs Schutzwaldregionen wurden aus den Wirtschaftsregionen durch Zusammenfassung einzelner Regionen nach naturräumlichen und statistischen Aspekten gebildet.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Bosco che sia nell'IFN1 (1983-1985) che nell'IFN2 (1993-1995), nell'IFN3 (2004-2006), nell'IFN4 (2009-2017) e nell'IFN5 (2018-2026) era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+    <t>Wald, der in den fünf Inventuren LFI1 (1983-1985), LFI2 (1993-1995), LFI3 (2004-2006), LFI4 (2009-2017) und LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -698,695 +878,1395 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O34"/>
+  <dimension ref="A1:AQ34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="46.989" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="55.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="11.569" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9.10" bestFit="true" style="0"/>
+    <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
+    <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
+    <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="11.569" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
+    <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
+    <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
+    <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="9.10" bestFit="true" style="0"/>
+    <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
+    <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
+    <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
+    <col min="20" max="20" width="11.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
+    <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
+    <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
+    <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
+    <col min="26" max="26" width="11.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="27" max="27" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="28" max="28" width="9.10" bestFit="true" style="0"/>
+    <col min="29" max="29" width="9.10" bestFit="true" style="0"/>
+    <col min="30" max="30" width="9.10" bestFit="true" style="0"/>
+    <col min="31" max="31" width="9.10" bestFit="true" style="0"/>
+    <col min="32" max="32" width="11.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="33" max="33" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="34" max="34" width="9.10" bestFit="true" style="0"/>
+    <col min="35" max="35" width="9.10" bestFit="true" style="0"/>
+    <col min="36" max="36" width="9.10" bestFit="true" style="0"/>
+    <col min="37" max="37" width="9.10" bestFit="true" style="0"/>
+    <col min="38" max="38" width="11.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="39" max="39" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="40" max="40" width="9.10" bestFit="true" style="0"/>
+    <col min="41" max="41" width="9.10" bestFit="true" style="0"/>
+    <col min="42" max="42" width="9.10" bestFit="true" style="0"/>
+    <col min="43" max="43" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15">
+    <row r="1" spans="1:43">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:15">
+    <row r="2" spans="1:43">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:15">
+    <row r="3" spans="1:43">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:15">
+    <row r="4" spans="1:43">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="5" spans="1:15">
+    <row r="5" spans="1:43">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="6" spans="1:15">
+    <row r="6" spans="1:43">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="7" spans="1:15">
+    <row r="7" spans="1:43">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="8" spans="1:15">
+    <row r="8" spans="1:43">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="10" spans="1:15">
+    <row r="10" spans="1:43">
       <c r="A10" s="4"/>
       <c r="B10" s="4" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="4"/>
       <c r="E10" s="4"/>
       <c r="F10" s="4"/>
       <c r="G10" s="4"/>
       <c r="H10" s="4"/>
       <c r="I10" s="4"/>
       <c r="J10" s="4"/>
       <c r="K10" s="4"/>
       <c r="L10" s="4"/>
       <c r="M10" s="4"/>
       <c r="N10" s="4"/>
       <c r="O10" s="4"/>
-    </row>
-    <row r="11" spans="1:15">
+      <c r="P10" s="4"/>
+      <c r="Q10" s="4"/>
+      <c r="R10" s="4"/>
+      <c r="S10" s="4"/>
+      <c r="T10" s="4"/>
+      <c r="U10" s="4"/>
+      <c r="V10" s="4"/>
+      <c r="W10" s="4"/>
+      <c r="X10" s="4"/>
+      <c r="Y10" s="4"/>
+      <c r="Z10" s="4"/>
+      <c r="AA10" s="4"/>
+      <c r="AB10" s="4"/>
+      <c r="AC10" s="4"/>
+      <c r="AD10" s="4"/>
+      <c r="AE10" s="4"/>
+      <c r="AF10" s="4"/>
+      <c r="AG10" s="4"/>
+      <c r="AH10" s="4"/>
+      <c r="AI10" s="4"/>
+      <c r="AJ10" s="4"/>
+      <c r="AK10" s="4"/>
+      <c r="AL10" s="4"/>
+      <c r="AM10" s="4"/>
+      <c r="AN10" s="4"/>
+      <c r="AO10" s="4"/>
+      <c r="AP10" s="4"/>
+      <c r="AQ10" s="4"/>
+    </row>
+    <row r="11" spans="1:43">
       <c r="A11" s="4"/>
       <c r="B11" s="4" t="s">
         <v>9</v>
       </c>
       <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D11" s="4"/>
       <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F11" s="4"/>
       <c r="G11" s="4"/>
       <c r="H11" s="4" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J11" s="4"/>
       <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L11" s="4"/>
       <c r="M11" s="4"/>
       <c r="N11" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="O11" s="4"/>
+      <c r="P11" s="4"/>
+      <c r="Q11" s="4"/>
+      <c r="R11" s="4"/>
+      <c r="S11" s="4"/>
+      <c r="T11" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="U11" s="4"/>
+      <c r="V11" s="4"/>
+      <c r="W11" s="4"/>
+      <c r="X11" s="4"/>
+      <c r="Y11" s="4"/>
+      <c r="Z11" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA11" s="4"/>
+      <c r="AB11" s="4"/>
+      <c r="AC11" s="4"/>
+      <c r="AD11" s="4"/>
+      <c r="AE11" s="4"/>
+      <c r="AF11" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="AG11" s="4"/>
+      <c r="AH11" s="4"/>
+      <c r="AI11" s="4"/>
+      <c r="AJ11" s="4"/>
+      <c r="AK11" s="4"/>
+      <c r="AL11" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="O11" s="4"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:15">
+      <c r="AM11" s="4"/>
+      <c r="AN11" s="4"/>
+      <c r="AO11" s="4"/>
+      <c r="AP11" s="4"/>
+      <c r="AQ11" s="4"/>
+    </row>
+    <row r="12" spans="1:43">
       <c r="A12" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="D12" s="4" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="E12" s="4" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="F12" s="4" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G12" s="4" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="H12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="J12" s="4" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>17</v>
       </c>
-    </row>
-    <row r="13" spans="1:15">
+      <c r="P12" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q12" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="R12" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="S12" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="T12" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="U12" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="V12" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="W12" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="X12" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="Y12" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="Z12" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA12" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="AB12" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="AC12" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="AD12" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="AE12" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="AF12" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG12" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="AH12" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="AI12" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="AJ12" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="AK12" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="AL12" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="AM12" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="AN12" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="AO12" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="AP12" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="AQ12" s="4" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="13" spans="1:43">
       <c r="A13" s="5" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B13" s="6">
         <v>0.0</v>
       </c>
       <c r="C13" s="6" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>23</v>
+      </c>
+      <c r="D13" s="6" t="s">
+        <v>23</v>
       </c>
       <c r="E13" s="6" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>23</v>
+      </c>
+      <c r="F13" s="6" t="s">
+        <v>23</v>
       </c>
       <c r="G13" s="6" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="H13" s="6">
         <v>0.0</v>
       </c>
       <c r="I13" s="6" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>23</v>
+      </c>
+      <c r="J13" s="6" t="s">
+        <v>23</v>
       </c>
       <c r="K13" s="6" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>23</v>
+      </c>
+      <c r="L13" s="6" t="s">
+        <v>23</v>
       </c>
       <c r="M13" s="6" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="N13" s="6">
         <v>0.0</v>
       </c>
       <c r="O13" s="6" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:15">
+        <v>23</v>
+      </c>
+      <c r="P13" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q13" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="R13" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="S13" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="T13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="U13" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="V13" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="W13" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="X13" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y13" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="Z13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="AA13" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="AB13" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="AC13" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="AD13" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="AE13" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="AF13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="AG13" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="AH13" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="AI13" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="AJ13" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="AK13" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="AL13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="AM13" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="AN13" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="AO13" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="AP13" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="AQ13" s="6" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="14" spans="1:43">
       <c r="A14" s="5" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="B14" s="6">
         <v>57.2</v>
       </c>
       <c r="C14" s="6">
         <v>7</v>
       </c>
-      <c r="D14" s="6">
+      <c r="D14" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="E14" s="6">
+        <v>65.3</v>
+      </c>
+      <c r="F14" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="G14" s="6">
+        <v>61.3</v>
+      </c>
+      <c r="H14" s="6">
         <v>16.8</v>
       </c>
-      <c r="E14" s="6">
+      <c r="I14" s="6">
         <v>14</v>
       </c>
-      <c r="F14" s="6">
+      <c r="J14" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="K14" s="6">
+        <v>21.6</v>
+      </c>
+      <c r="L14" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="M14" s="6">
+        <v>19.2</v>
+      </c>
+      <c r="N14" s="6">
         <v>11.1</v>
       </c>
-      <c r="G14" s="6">
+      <c r="O14" s="6">
         <v>18</v>
       </c>
-      <c r="H14" s="6">
+      <c r="P14" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q14" s="6">
+        <v>14.9</v>
+      </c>
+      <c r="R14" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="S14" s="6">
+        <v>13.0</v>
+      </c>
+      <c r="T14" s="6">
         <v>11.9</v>
       </c>
-      <c r="I14" s="6">
+      <c r="U14" s="6">
         <v>17</v>
       </c>
-      <c r="J14" s="6">
+      <c r="V14" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="W14" s="6">
+        <v>15.9</v>
+      </c>
+      <c r="X14" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="Y14" s="6">
+        <v>13.9</v>
+      </c>
+      <c r="Z14" s="6">
         <v>12.1</v>
       </c>
-      <c r="K14" s="6">
+      <c r="AA14" s="6">
         <v>17</v>
       </c>
-      <c r="L14" s="6">
+      <c r="AB14" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="AC14" s="6">
+        <v>16.1</v>
+      </c>
+      <c r="AD14" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="AE14" s="6">
+        <v>14.1</v>
+      </c>
+      <c r="AF14" s="6">
         <v>31.0</v>
       </c>
-      <c r="M14" s="6">
+      <c r="AG14" s="6">
         <v>10</v>
       </c>
-      <c r="N14" s="6">
+      <c r="AH14" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="AI14" s="6">
+        <v>36.8</v>
+      </c>
+      <c r="AJ14" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="AK14" s="6">
+        <v>33.9</v>
+      </c>
+      <c r="AL14" s="6">
         <v>140.2</v>
       </c>
-      <c r="O14" s="6">
+      <c r="AM14" s="6">
         <v>5</v>
       </c>
-    </row>
-    <row r="15" spans="1:15">
+      <c r="AN14" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="AO14" s="6">
+        <v>153.0</v>
+      </c>
+      <c r="AP14" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AQ14" s="6">
+        <v>146.6</v>
+      </c>
+    </row>
+    <row r="15" spans="1:43">
       <c r="A15" s="5" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="B15" s="6">
         <v>185.1</v>
       </c>
       <c r="C15" s="6">
         <v>3</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="E15" s="6">
+        <v>197.2</v>
+      </c>
+      <c r="F15" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="G15" s="6">
+        <v>191.2</v>
+      </c>
+      <c r="H15" s="6">
         <v>77.7</v>
       </c>
-      <c r="E15" s="6">
+      <c r="I15" s="6">
         <v>6</v>
       </c>
-      <c r="F15" s="6">
+      <c r="J15" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="K15" s="6">
+        <v>87.1</v>
+      </c>
+      <c r="L15" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="M15" s="6">
+        <v>82.4</v>
+      </c>
+      <c r="N15" s="6">
         <v>52.7</v>
       </c>
-      <c r="G15" s="6">
+      <c r="O15" s="6">
         <v>8</v>
       </c>
-      <c r="H15" s="6">
+      <c r="P15" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q15" s="6">
+        <v>60.7</v>
+      </c>
+      <c r="R15" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="S15" s="6">
+        <v>56.7</v>
+      </c>
+      <c r="T15" s="6">
         <v>41.9</v>
       </c>
-      <c r="I15" s="6">
+      <c r="U15" s="6">
         <v>9</v>
       </c>
-      <c r="J15" s="6">
+      <c r="V15" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="W15" s="6">
+        <v>49.0</v>
+      </c>
+      <c r="X15" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="Y15" s="6">
+        <v>45.4</v>
+      </c>
+      <c r="Z15" s="6">
         <v>53.5</v>
       </c>
-      <c r="K15" s="6">
+      <c r="AA15" s="6">
         <v>8</v>
       </c>
-      <c r="L15" s="6">
+      <c r="AB15" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="AC15" s="6">
+        <v>61.5</v>
+      </c>
+      <c r="AD15" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE15" s="6">
+        <v>57.5</v>
+      </c>
+      <c r="AF15" s="6">
         <v>56.2</v>
       </c>
-      <c r="M15" s="6">
+      <c r="AG15" s="6">
         <v>6</v>
       </c>
-      <c r="N15" s="6">
+      <c r="AH15" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="AI15" s="6">
+        <v>63.4</v>
+      </c>
+      <c r="AJ15" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="AK15" s="6">
+        <v>59.8</v>
+      </c>
+      <c r="AL15" s="6">
         <v>467.2</v>
       </c>
-      <c r="O15" s="6">
+      <c r="AM15" s="6">
         <v>2</v>
       </c>
-    </row>
-    <row r="16" spans="1:15">
+      <c r="AN15" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="AO15" s="6">
+        <v>487.1</v>
+      </c>
+      <c r="AP15" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="AQ15" s="6">
+        <v>477.2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:43">
       <c r="A16" s="5" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="B16" s="6">
         <v>168.0</v>
       </c>
       <c r="C16" s="6">
         <v>4</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="E16" s="6">
+        <v>179.5</v>
+      </c>
+      <c r="F16" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="G16" s="6">
+        <v>173.7</v>
+      </c>
+      <c r="H16" s="6">
         <v>91.5</v>
       </c>
-      <c r="E16" s="6">
+      <c r="I16" s="6">
         <v>6</v>
       </c>
-      <c r="F16" s="6">
+      <c r="J16" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="K16" s="6">
+        <v>101.4</v>
+      </c>
+      <c r="L16" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="M16" s="6">
+        <v>96.5</v>
+      </c>
+      <c r="N16" s="6">
         <v>53.9</v>
       </c>
-      <c r="G16" s="6">
+      <c r="O16" s="6">
         <v>8</v>
       </c>
-      <c r="H16" s="6">
+      <c r="P16" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="Q16" s="6">
+        <v>62.0</v>
+      </c>
+      <c r="R16" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="S16" s="6">
+        <v>58.0</v>
+      </c>
+      <c r="T16" s="6">
         <v>41.6</v>
       </c>
-      <c r="I16" s="6">
+      <c r="U16" s="6">
         <v>9</v>
       </c>
-      <c r="J16" s="6">
+      <c r="V16" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="W16" s="6">
+        <v>48.7</v>
+      </c>
+      <c r="X16" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="Y16" s="6">
+        <v>45.2</v>
+      </c>
+      <c r="Z16" s="6">
         <v>53.6</v>
       </c>
-      <c r="K16" s="6">
+      <c r="AA16" s="6">
         <v>8</v>
       </c>
-      <c r="L16" s="6">
+      <c r="AB16" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="AC16" s="6">
+        <v>61.6</v>
+      </c>
+      <c r="AD16" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="AE16" s="6">
+        <v>57.6</v>
+      </c>
+      <c r="AF16" s="6">
         <v>33.4</v>
       </c>
-      <c r="M16" s="6">
+      <c r="AG16" s="6">
         <v>9</v>
       </c>
-      <c r="N16" s="6">
+      <c r="AH16" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="AI16" s="6">
+        <v>39.6</v>
+      </c>
+      <c r="AJ16" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="AK16" s="6">
+        <v>36.5</v>
+      </c>
+      <c r="AL16" s="6">
         <v>442.1</v>
       </c>
-      <c r="O16" s="6">
+      <c r="AM16" s="6">
         <v>2</v>
       </c>
-    </row>
-    <row r="17" spans="1:15">
+      <c r="AN16" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AO16" s="6">
+        <v>461.6</v>
+      </c>
+      <c r="AP16" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="AQ16" s="6">
+        <v>451.9</v>
+      </c>
+    </row>
+    <row r="17" spans="1:43">
       <c r="A17" s="5" t="s">
-        <v>23</v>
+        <v>69</v>
       </c>
       <c r="B17" s="6">
         <v>410.3</v>
       </c>
       <c r="C17" s="6">
         <v>1</v>
       </c>
-      <c r="D17" s="6">
+      <c r="D17" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="E17" s="6">
+        <v>417.9</v>
+      </c>
+      <c r="F17" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="G17" s="6">
+        <v>414.1</v>
+      </c>
+      <c r="H17" s="6">
         <v>186.1</v>
       </c>
-      <c r="E17" s="6">
+      <c r="I17" s="6">
         <v>3</v>
       </c>
-      <c r="F17" s="6">
+      <c r="J17" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="K17" s="6">
+        <v>198.1</v>
+      </c>
+      <c r="L17" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="M17" s="6">
+        <v>192.1</v>
+      </c>
+      <c r="N17" s="6">
         <v>117.8</v>
       </c>
-      <c r="G17" s="6">
+      <c r="O17" s="6">
         <v>5</v>
       </c>
-      <c r="H17" s="6">
+      <c r="P17" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="Q17" s="6">
+        <v>128.9</v>
+      </c>
+      <c r="R17" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="S17" s="6">
+        <v>123.3</v>
+      </c>
+      <c r="T17" s="6">
         <v>95.4</v>
       </c>
-      <c r="I17" s="6">
+      <c r="U17" s="6">
         <v>5</v>
       </c>
-      <c r="J17" s="6">
+      <c r="V17" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="W17" s="6">
+        <v>105.3</v>
+      </c>
+      <c r="X17" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="Y17" s="6">
+        <v>100.4</v>
+      </c>
+      <c r="Z17" s="6">
         <v>119.2</v>
       </c>
-      <c r="K17" s="6">
+      <c r="AA17" s="6">
         <v>5</v>
       </c>
-      <c r="L17" s="6">
+      <c r="AB17" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="AC17" s="6">
+        <v>130.1</v>
+      </c>
+      <c r="AD17" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="AE17" s="6">
+        <v>124.7</v>
+      </c>
+      <c r="AF17" s="6">
         <v>120.7</v>
       </c>
-      <c r="M17" s="6">
+      <c r="AG17" s="6">
         <v>3</v>
       </c>
-      <c r="N17" s="6">
+      <c r="AH17" s="6" t="s">
+        <v>80</v>
+      </c>
+      <c r="AI17" s="6">
+        <v>127.2</v>
+      </c>
+      <c r="AJ17" s="6" t="s">
+        <v>81</v>
+      </c>
+      <c r="AK17" s="6">
+        <v>123.9</v>
+      </c>
+      <c r="AL17" s="6">
         <v>1049.5</v>
       </c>
-      <c r="O17" s="6">
+      <c r="AM17" s="6">
         <v>1</v>
       </c>
-    </row>
-    <row r="18" spans="1:15" customHeight="1" ht="21.75">
+      <c r="AN17" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="AO17" s="6">
+        <v>1065.5</v>
+      </c>
+      <c r="AP17" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="AQ17" s="6">
+        <v>1057.5</v>
+      </c>
+    </row>
+    <row r="18" spans="1:43" customHeight="1" ht="21.75">
       <c r="A18" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 04.03.2026</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1227232/408982</t>
           </r>
         </is>
       </c>
       <c r="B18" s="3"/>
       <c r="C18" s="3"/>
       <c r="D18" s="3"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="3"/>
       <c r="K18" s="3"/>
       <c r="L18" s="3"/>
       <c r="M18" s="3"/>
       <c r="N18" s="3"/>
       <c r="O18" s="3"/>
-    </row>
-    <row r="21" spans="1:15">
+      <c r="P18" s="3"/>
+      <c r="Q18" s="3"/>
+      <c r="R18" s="3"/>
+      <c r="S18" s="3"/>
+      <c r="T18" s="3"/>
+      <c r="U18" s="3"/>
+      <c r="V18" s="3"/>
+      <c r="W18" s="3"/>
+      <c r="X18" s="3"/>
+      <c r="Y18" s="3"/>
+      <c r="Z18" s="3"/>
+      <c r="AA18" s="3"/>
+      <c r="AB18" s="3"/>
+      <c r="AC18" s="3"/>
+      <c r="AD18" s="3"/>
+      <c r="AE18" s="3"/>
+      <c r="AF18" s="3"/>
+      <c r="AG18" s="3"/>
+      <c r="AH18" s="3"/>
+      <c r="AI18" s="3"/>
+      <c r="AJ18" s="3"/>
+      <c r="AK18" s="3"/>
+      <c r="AL18" s="3"/>
+      <c r="AM18" s="3"/>
+      <c r="AN18" s="3"/>
+      <c r="AO18" s="3"/>
+      <c r="AP18" s="3"/>
+      <c r="AQ18" s="3"/>
+    </row>
+    <row r="21" spans="1:43">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">superficie forestale</t>
+            <t xml:space="preserve">Waldfläche</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
-    <row r="22" spans="1:15" customHeight="1" ht="29">
+    <row r="22" spans="1:43" customHeight="1" ht="29">
       <c r="A22" s="1" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:15">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="24" spans="1:43">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">diversità strutturale del popolamento</t>
+            <t xml:space="preserve">Lebensraumqualität des Bestandes (3 Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1280</t>
           </r>
         </is>
       </c>
     </row>
-    <row r="25" spans="1:15" customHeight="1" ht="29">
+    <row r="25" spans="1:43" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:15">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="27" spans="1:43">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione dei boschi di protezione</t>
+            <t xml:space="preserve">Schutzwaldregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
-    <row r="28" spans="1:15" customHeight="1" ht="29">
+    <row r="28" spans="1:43" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:15">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="30" spans="1:43">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
-    <row r="31" spans="1:15" customHeight="1" ht="29">
+    <row r="31" spans="1:43" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:15">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="33" spans="1:43">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
-    <row r="34" spans="1:15" customHeight="1" ht="29">
+    <row r="34" spans="1:43" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
-        <v>34</v>
+        <v>94</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:O1"/>
-[...25 lines deleted...]
-    <mergeCell ref="A34:O34"/>
+    <mergeCell ref="A1:AQ1"/>
+    <mergeCell ref="A2:AQ2"/>
+    <mergeCell ref="A3:AQ3"/>
+    <mergeCell ref="A4:AQ4"/>
+    <mergeCell ref="A5:AQ5"/>
+    <mergeCell ref="A6:AQ6"/>
+    <mergeCell ref="A7:AQ7"/>
+    <mergeCell ref="A8:AQ8"/>
+    <mergeCell ref="B10:AQ10"/>
+    <mergeCell ref="B11:G11"/>
+    <mergeCell ref="H11:M11"/>
+    <mergeCell ref="N11:S11"/>
+    <mergeCell ref="T11:Y11"/>
+    <mergeCell ref="Z11:AE11"/>
+    <mergeCell ref="AF11:AK11"/>
+    <mergeCell ref="AL11:AQ11"/>
+    <mergeCell ref="D12:E12"/>
+    <mergeCell ref="F12:G12"/>
+    <mergeCell ref="J12:K12"/>
+    <mergeCell ref="L12:M12"/>
+    <mergeCell ref="P12:Q12"/>
+    <mergeCell ref="R12:S12"/>
+    <mergeCell ref="V12:W12"/>
+    <mergeCell ref="X12:Y12"/>
+    <mergeCell ref="AB12:AC12"/>
+    <mergeCell ref="AD12:AE12"/>
+    <mergeCell ref="AH12:AI12"/>
+    <mergeCell ref="AJ12:AK12"/>
+    <mergeCell ref="AN12:AO12"/>
+    <mergeCell ref="AP12:AQ12"/>
+    <mergeCell ref="D13:E13"/>
+    <mergeCell ref="F13:G13"/>
+    <mergeCell ref="J13:K13"/>
+    <mergeCell ref="L13:M13"/>
+    <mergeCell ref="P13:Q13"/>
+    <mergeCell ref="R13:S13"/>
+    <mergeCell ref="V13:W13"/>
+    <mergeCell ref="X13:Y13"/>
+    <mergeCell ref="AB13:AC13"/>
+    <mergeCell ref="AD13:AE13"/>
+    <mergeCell ref="AH13:AI13"/>
+    <mergeCell ref="AJ13:AK13"/>
+    <mergeCell ref="AN13:AO13"/>
+    <mergeCell ref="AP13:AQ13"/>
+    <mergeCell ref="D14:E14"/>
+    <mergeCell ref="F14:G14"/>
+    <mergeCell ref="J14:K14"/>
+    <mergeCell ref="L14:M14"/>
+    <mergeCell ref="P14:Q14"/>
+    <mergeCell ref="R14:S14"/>
+    <mergeCell ref="V14:W14"/>
+    <mergeCell ref="X14:Y14"/>
+    <mergeCell ref="AB14:AC14"/>
+    <mergeCell ref="AD14:AE14"/>
+    <mergeCell ref="AH14:AI14"/>
+    <mergeCell ref="AJ14:AK14"/>
+    <mergeCell ref="AN14:AO14"/>
+    <mergeCell ref="AP14:AQ14"/>
+    <mergeCell ref="D15:E15"/>
+    <mergeCell ref="F15:G15"/>
+    <mergeCell ref="J15:K15"/>
+    <mergeCell ref="L15:M15"/>
+    <mergeCell ref="P15:Q15"/>
+    <mergeCell ref="R15:S15"/>
+    <mergeCell ref="V15:W15"/>
+    <mergeCell ref="X15:Y15"/>
+    <mergeCell ref="AB15:AC15"/>
+    <mergeCell ref="AD15:AE15"/>
+    <mergeCell ref="AH15:AI15"/>
+    <mergeCell ref="AJ15:AK15"/>
+    <mergeCell ref="AN15:AO15"/>
+    <mergeCell ref="AP15:AQ15"/>
+    <mergeCell ref="D16:E16"/>
+    <mergeCell ref="F16:G16"/>
+    <mergeCell ref="J16:K16"/>
+    <mergeCell ref="L16:M16"/>
+    <mergeCell ref="P16:Q16"/>
+    <mergeCell ref="R16:S16"/>
+    <mergeCell ref="V16:W16"/>
+    <mergeCell ref="X16:Y16"/>
+    <mergeCell ref="AB16:AC16"/>
+    <mergeCell ref="AD16:AE16"/>
+    <mergeCell ref="AH16:AI16"/>
+    <mergeCell ref="AJ16:AK16"/>
+    <mergeCell ref="AN16:AO16"/>
+    <mergeCell ref="AP16:AQ16"/>
+    <mergeCell ref="D17:E17"/>
+    <mergeCell ref="F17:G17"/>
+    <mergeCell ref="J17:K17"/>
+    <mergeCell ref="L17:M17"/>
+    <mergeCell ref="P17:Q17"/>
+    <mergeCell ref="R17:S17"/>
+    <mergeCell ref="V17:W17"/>
+    <mergeCell ref="X17:Y17"/>
+    <mergeCell ref="AB17:AC17"/>
+    <mergeCell ref="AD17:AE17"/>
+    <mergeCell ref="AH17:AI17"/>
+    <mergeCell ref="AJ17:AK17"/>
+    <mergeCell ref="AN17:AO17"/>
+    <mergeCell ref="AP17:AQ17"/>
+    <mergeCell ref="A18:AQ18"/>
+    <mergeCell ref="A21:AQ21"/>
+    <mergeCell ref="A22:AQ22"/>
+    <mergeCell ref="A24:AQ24"/>
+    <mergeCell ref="A25:AQ25"/>
+    <mergeCell ref="A27:AQ27"/>
+    <mergeCell ref="A28:AQ28"/>
+    <mergeCell ref="A30:AQ30"/>
+    <mergeCell ref="A31:AQ31"/>
+    <mergeCell ref="A33:AQ33"/>
+    <mergeCell ref="A34:AQ34"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>