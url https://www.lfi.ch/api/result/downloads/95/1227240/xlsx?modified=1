--- v0 (2025-12-08)
+++ v1 (2026-07-04)
@@ -12,59 +12,59 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
     <t>NFI5</t>
   </si>
   <si>
     <t>forest area</t>
   </si>
   <si>
-    <t>structural diversity of the stand</t>
+    <t>habitat quality of the stand (3 classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">regional demarcation</t>
     </r>
     <r>
       <t xml:space="preserve">: production region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
@@ -121,79 +121,235 @@
   <si>
     <t>Jura</t>
   </si>
   <si>
     <t>Plateau</t>
   </si>
   <si>
     <t>Pre-Alps</t>
   </si>
   <si>
     <t>Alps</t>
   </si>
   <si>
     <t>Southern Alps</t>
   </si>
   <si>
     <t>Switzerland</t>
   </si>
   <si>
     <t>1000 ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
+    <t>ci95</t>
+  </si>
+  <si>
+    <t>ci95ub</t>
+  </si>
+  <si>
+    <t>ci68</t>
+  </si>
+  <si>
+    <t>ci68ub</t>
+  </si>
+  <si>
     <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>low</t>
   </si>
   <si>
+    <t>20.6 … 31.7</t>
+  </si>
+  <si>
+    <t>23.4 … 28.9</t>
+  </si>
+  <si>
+    <t>25.3 … 36.9</t>
+  </si>
+  <si>
+    <t>28.2 … 34.0</t>
+  </si>
+  <si>
+    <t>12.1 … 21.4</t>
+  </si>
+  <si>
+    <t>14.4 … 19.0</t>
+  </si>
+  <si>
+    <t>28.6 … 41.9</t>
+  </si>
+  <si>
+    <t>31.9 … 38.5</t>
+  </si>
+  <si>
+    <t>25.2 … 36.8</t>
+  </si>
+  <si>
+    <t>28.1 … 33.9</t>
+  </si>
+  <si>
+    <t>127.5 … 153.0</t>
+  </si>
+  <si>
+    <t>133.8 … 146.6</t>
+  </si>
+  <si>
     <t>medium</t>
   </si>
   <si>
+    <t>80 … 96.7</t>
+  </si>
+  <si>
+    <t>84.2 … 92.5</t>
+  </si>
+  <si>
+    <t>88 … 105.5</t>
+  </si>
+  <si>
+    <t>92.4 … 101.2</t>
+  </si>
+  <si>
+    <t>73.1 … 90.5</t>
+  </si>
+  <si>
+    <t>77.4 … 86.2</t>
+  </si>
+  <si>
+    <t>132.7 … 155.2</t>
+  </si>
+  <si>
+    <t>138.4 … 149.6</t>
+  </si>
+  <si>
+    <t>49.1 … 63.4</t>
+  </si>
+  <si>
+    <t>52.7 … 59.8</t>
+  </si>
+  <si>
+    <t>447.2 … 487.1</t>
+  </si>
+  <si>
+    <t>457.2 … 477.2</t>
+  </si>
+  <si>
     <t>high</t>
   </si>
   <si>
+    <t>66.7 … 83.0</t>
+  </si>
+  <si>
+    <t>70.8 … 79.0</t>
+  </si>
+  <si>
+    <t>84.9 … 101.3</t>
+  </si>
+  <si>
+    <t>89 … 97.2</t>
+  </si>
+  <si>
+    <t>93.6 … 111.9</t>
+  </si>
+  <si>
+    <t>98.2 … 107.4</t>
+  </si>
+  <si>
+    <t>126.7 … 149.1</t>
+  </si>
+  <si>
+    <t>132.3 … 143.5</t>
+  </si>
+  <si>
+    <t>27.3 … 39.6</t>
+  </si>
+  <si>
+    <t>30.4 … 36.5</t>
+  </si>
+  <si>
+    <t>422.6 … 461.6</t>
+  </si>
+  <si>
+    <t>432.3 … 451.9</t>
+  </si>
+  <si>
     <t>total</t>
+  </si>
+  <si>
+    <t>183.7 … 194.9</t>
+  </si>
+  <si>
+    <t>186.5 … 192.1</t>
+  </si>
+  <si>
+    <t>215.9 … 226.2</t>
+  </si>
+  <si>
+    <t>218.4 … 223.6</t>
+  </si>
+  <si>
+    <t>194.2 … 208.5</t>
+  </si>
+  <si>
+    <t>197.7 … 204.9</t>
+  </si>
+  <si>
+    <t>306.9 … 327.4</t>
+  </si>
+  <si>
+    <t>312 … 322.3</t>
+  </si>
+  <si>
+    <t>114.2 … 127.2</t>
+  </si>
+  <si>
+    <t>117.5 … 123.9</t>
+  </si>
+  <si>
+    <t>1033.5 … 1065.5</t>
+  </si>
+  <si>
+    <t>1041.5 … 1057.5</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 04.03.2026</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1227240/408990</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
@@ -204,51 +360,51 @@
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
     <t>All areas designated as forest according to the NFI forest definition. The forest definition includes shrub forest. The target variable "forest area" is also used when classifying the total area as forest or non-forest.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">structural diversity of the stand</t>
+      <t xml:space="preserve">habitat quality of the stand (3 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1280</t>
     </r>
   </si>
   <si>
     <t>Value of the forest stand as a habitat – in three classes, derived from the attributes: development stage, crown closure, stand structure, proportion of old timber, degree of damage to the stand, presence of forest or stand edge, occurrence and type of gaps in the stand, degree of cover of the herb layer, degree of cover of berry bushes as well as the occurrence of stumps, lying deadwood, snags and piles of branches. Reference: Field Survey (various attributes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
@@ -695,648 +851,1248 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M34"/>
+  <dimension ref="A1:AK34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="42.275" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="11.569" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9.10" bestFit="true" style="0"/>
+    <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
+    <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
+    <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="11.569" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
+    <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
+    <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
+    <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
+    <col min="14" max="14" width="11.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="9.10" bestFit="true" style="0"/>
+    <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
+    <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
+    <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
+    <col min="20" max="20" width="11.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
+    <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
+    <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
+    <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
+    <col min="26" max="26" width="11.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="27" max="27" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="28" max="28" width="9.10" bestFit="true" style="0"/>
+    <col min="29" max="29" width="9.10" bestFit="true" style="0"/>
+    <col min="30" max="30" width="9.10" bestFit="true" style="0"/>
+    <col min="31" max="31" width="9.10" bestFit="true" style="0"/>
+    <col min="32" max="32" width="11.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="33" max="33" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="34" max="34" width="9.10" bestFit="true" style="0"/>
+    <col min="35" max="35" width="9.10" bestFit="true" style="0"/>
+    <col min="36" max="36" width="9.10" bestFit="true" style="0"/>
+    <col min="37" max="37" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:37">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:13">
+    <row r="2" spans="1:37">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:13">
+    <row r="3" spans="1:37">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:13">
+    <row r="4" spans="1:37">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="5" spans="1:13">
+    <row r="5" spans="1:37">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="6" spans="1:13">
+    <row r="6" spans="1:37">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="7" spans="1:13">
+    <row r="7" spans="1:37">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="8" spans="1:13">
+    <row r="8" spans="1:37">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="10" spans="1:13">
+    <row r="10" spans="1:37">
       <c r="A10" s="4"/>
       <c r="B10" s="4" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="4"/>
       <c r="E10" s="4"/>
       <c r="F10" s="4"/>
       <c r="G10" s="4"/>
       <c r="H10" s="4"/>
       <c r="I10" s="4"/>
       <c r="J10" s="4"/>
       <c r="K10" s="4"/>
       <c r="L10" s="4"/>
       <c r="M10" s="4"/>
-    </row>
-    <row r="11" spans="1:13">
+      <c r="N10" s="4"/>
+      <c r="O10" s="4"/>
+      <c r="P10" s="4"/>
+      <c r="Q10" s="4"/>
+      <c r="R10" s="4"/>
+      <c r="S10" s="4"/>
+      <c r="T10" s="4"/>
+      <c r="U10" s="4"/>
+      <c r="V10" s="4"/>
+      <c r="W10" s="4"/>
+      <c r="X10" s="4"/>
+      <c r="Y10" s="4"/>
+      <c r="Z10" s="4"/>
+      <c r="AA10" s="4"/>
+      <c r="AB10" s="4"/>
+      <c r="AC10" s="4"/>
+      <c r="AD10" s="4"/>
+      <c r="AE10" s="4"/>
+      <c r="AF10" s="4"/>
+      <c r="AG10" s="4"/>
+      <c r="AH10" s="4"/>
+      <c r="AI10" s="4"/>
+      <c r="AJ10" s="4"/>
+      <c r="AK10" s="4"/>
+    </row>
+    <row r="11" spans="1:37">
       <c r="A11" s="4"/>
       <c r="B11" s="4" t="s">
         <v>9</v>
       </c>
       <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D11" s="4"/>
       <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F11" s="4"/>
       <c r="G11" s="4"/>
       <c r="H11" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="I11" s="4"/>
+      <c r="J11" s="4"/>
+      <c r="K11" s="4"/>
+      <c r="L11" s="4"/>
+      <c r="M11" s="4"/>
+      <c r="N11" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="O11" s="4"/>
+      <c r="P11" s="4"/>
+      <c r="Q11" s="4"/>
+      <c r="R11" s="4"/>
+      <c r="S11" s="4"/>
+      <c r="T11" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="U11" s="4"/>
+      <c r="V11" s="4"/>
+      <c r="W11" s="4"/>
+      <c r="X11" s="4"/>
+      <c r="Y11" s="4"/>
+      <c r="Z11" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="AA11" s="4"/>
+      <c r="AB11" s="4"/>
+      <c r="AC11" s="4"/>
+      <c r="AD11" s="4"/>
+      <c r="AE11" s="4"/>
+      <c r="AF11" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:13">
+      <c r="AG11" s="4"/>
+      <c r="AH11" s="4"/>
+      <c r="AI11" s="4"/>
+      <c r="AJ11" s="4"/>
+      <c r="AK11" s="4"/>
+    </row>
+    <row r="12" spans="1:37">
       <c r="A12" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="D12" s="4" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="E12" s="4" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="F12" s="4" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="G12" s="4" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="H12" s="4" t="s">
         <v>15</v>
       </c>
       <c r="I12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J12" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="N12" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="P12" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q12" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="R12" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="S12" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="T12" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="U12" s="4" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="13" spans="1:13">
+      <c r="V12" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="W12" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="X12" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="Y12" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="Z12" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="AA12" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB12" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="AC12" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="AD12" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="AE12" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="AF12" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="AG12" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="AH12" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="AI12" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="AJ12" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="AK12" s="4" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="13" spans="1:37">
       <c r="A13" s="5" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="B13" s="6">
         <v>0.0</v>
       </c>
       <c r="C13" s="6" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>22</v>
+      </c>
+      <c r="D13" s="6" t="s">
+        <v>22</v>
       </c>
       <c r="E13" s="6" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>22</v>
+      </c>
+      <c r="F13" s="6" t="s">
+        <v>22</v>
       </c>
       <c r="G13" s="6" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="H13" s="6">
         <v>0.0</v>
       </c>
       <c r="I13" s="6" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="J13" s="6">
+        <v>22</v>
+      </c>
+      <c r="J13" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="K13" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="L13" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="M13" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="N13" s="6">
         <v>0.0</v>
       </c>
-      <c r="K13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="L13" s="6">
+      <c r="O13" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="P13" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="Q13" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="R13" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="S13" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="T13" s="6">
         <v>0.0</v>
       </c>
-      <c r="M13" s="6" t="s">
-[...3 lines deleted...]
-    <row r="14" spans="1:13">
+      <c r="U13" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="V13" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="W13" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="X13" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="Y13" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="Z13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="AA13" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="AB13" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="AC13" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="AD13" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="AE13" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="AF13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="AG13" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="AH13" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="AI13" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="AJ13" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="AK13" s="6" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="14" spans="1:37">
       <c r="A14" s="5" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="B14" s="6">
         <v>26.1</v>
       </c>
       <c r="C14" s="6">
         <v>11</v>
       </c>
-      <c r="D14" s="6">
+      <c r="D14" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="E14" s="6">
+        <v>31.7</v>
+      </c>
+      <c r="F14" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="G14" s="6">
+        <v>28.9</v>
+      </c>
+      <c r="H14" s="6">
         <v>31.1</v>
       </c>
-      <c r="E14" s="6">
+      <c r="I14" s="6">
         <v>9</v>
       </c>
-      <c r="F14" s="6">
+      <c r="J14" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="K14" s="6">
+        <v>36.9</v>
+      </c>
+      <c r="L14" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="M14" s="6">
+        <v>34.0</v>
+      </c>
+      <c r="N14" s="6">
         <v>16.7</v>
       </c>
-      <c r="G14" s="6">
+      <c r="O14" s="6">
         <v>14</v>
       </c>
-      <c r="H14" s="6">
+      <c r="P14" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q14" s="6">
+        <v>21.4</v>
+      </c>
+      <c r="R14" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="S14" s="6">
+        <v>19.0</v>
+      </c>
+      <c r="T14" s="6">
         <v>35.2</v>
       </c>
-      <c r="I14" s="6">
+      <c r="U14" s="6">
         <v>10</v>
       </c>
-      <c r="J14" s="6">
+      <c r="V14" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="W14" s="6">
+        <v>41.9</v>
+      </c>
+      <c r="X14" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="Y14" s="6">
+        <v>38.5</v>
+      </c>
+      <c r="Z14" s="6">
         <v>31.0</v>
       </c>
-      <c r="K14" s="6">
+      <c r="AA14" s="6">
         <v>10</v>
       </c>
-      <c r="L14" s="6">
+      <c r="AB14" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="AC14" s="6">
+        <v>36.8</v>
+      </c>
+      <c r="AD14" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="AE14" s="6">
+        <v>33.9</v>
+      </c>
+      <c r="AF14" s="6">
         <v>140.2</v>
       </c>
-      <c r="M14" s="6">
+      <c r="AG14" s="6">
         <v>5</v>
       </c>
-    </row>
-    <row r="15" spans="1:13">
+      <c r="AH14" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="AI14" s="6">
+        <v>153.0</v>
+      </c>
+      <c r="AJ14" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="AK14" s="6">
+        <v>146.6</v>
+      </c>
+    </row>
+    <row r="15" spans="1:37">
       <c r="A15" s="5" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="B15" s="6">
         <v>88.3</v>
       </c>
       <c r="C15" s="6">
         <v>5</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="E15" s="6">
+        <v>96.7</v>
+      </c>
+      <c r="F15" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="G15" s="6">
+        <v>92.5</v>
+      </c>
+      <c r="H15" s="6">
         <v>96.8</v>
       </c>
-      <c r="E15" s="6">
+      <c r="I15" s="6">
         <v>5</v>
       </c>
-      <c r="F15" s="6">
+      <c r="J15" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="K15" s="6">
+        <v>105.5</v>
+      </c>
+      <c r="L15" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="M15" s="6">
+        <v>101.2</v>
+      </c>
+      <c r="N15" s="6">
         <v>81.8</v>
       </c>
-      <c r="G15" s="6">
+      <c r="O15" s="6">
         <v>5</v>
       </c>
-      <c r="H15" s="6">
+      <c r="P15" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q15" s="6">
+        <v>90.5</v>
+      </c>
+      <c r="R15" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="S15" s="6">
+        <v>86.2</v>
+      </c>
+      <c r="T15" s="6">
         <v>144.0</v>
       </c>
-      <c r="I15" s="6">
+      <c r="U15" s="6">
         <v>4</v>
       </c>
-      <c r="J15" s="6">
+      <c r="V15" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="W15" s="6">
+        <v>155.2</v>
+      </c>
+      <c r="X15" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="Y15" s="6">
+        <v>149.6</v>
+      </c>
+      <c r="Z15" s="6">
         <v>56.2</v>
       </c>
-      <c r="K15" s="6">
+      <c r="AA15" s="6">
         <v>6</v>
       </c>
-      <c r="L15" s="6">
+      <c r="AB15" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="AC15" s="6">
+        <v>63.4</v>
+      </c>
+      <c r="AD15" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="AE15" s="6">
+        <v>59.8</v>
+      </c>
+      <c r="AF15" s="6">
         <v>467.2</v>
       </c>
-      <c r="M15" s="6">
+      <c r="AG15" s="6">
         <v>2</v>
       </c>
-    </row>
-    <row r="16" spans="1:13">
+      <c r="AH15" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="AI15" s="6">
+        <v>487.1</v>
+      </c>
+      <c r="AJ15" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="AK15" s="6">
+        <v>477.2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:37">
       <c r="A16" s="5" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="B16" s="6">
         <v>74.9</v>
       </c>
       <c r="C16" s="6">
         <v>6</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="E16" s="6">
+        <v>83.0</v>
+      </c>
+      <c r="F16" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="G16" s="6">
+        <v>79.0</v>
+      </c>
+      <c r="H16" s="6">
         <v>93.1</v>
-      </c>
-[...10 lines deleted...]
-        <v>137.9</v>
       </c>
       <c r="I16" s="6">
         <v>4</v>
       </c>
-      <c r="J16" s="6">
+      <c r="J16" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="K16" s="6">
+        <v>101.3</v>
+      </c>
+      <c r="L16" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="M16" s="6">
+        <v>97.2</v>
+      </c>
+      <c r="N16" s="6">
+        <v>102.8</v>
+      </c>
+      <c r="O16" s="6">
+        <v>5</v>
+      </c>
+      <c r="P16" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="Q16" s="6">
+        <v>111.9</v>
+      </c>
+      <c r="R16" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="S16" s="6">
+        <v>107.4</v>
+      </c>
+      <c r="T16" s="6">
+        <v>137.9</v>
+      </c>
+      <c r="U16" s="6">
+        <v>4</v>
+      </c>
+      <c r="V16" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="W16" s="6">
+        <v>149.1</v>
+      </c>
+      <c r="X16" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="Y16" s="6">
+        <v>143.5</v>
+      </c>
+      <c r="Z16" s="6">
         <v>33.4</v>
       </c>
-      <c r="K16" s="6">
+      <c r="AA16" s="6">
         <v>9</v>
       </c>
-      <c r="L16" s="6">
+      <c r="AB16" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="AC16" s="6">
+        <v>39.6</v>
+      </c>
+      <c r="AD16" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="AE16" s="6">
+        <v>36.5</v>
+      </c>
+      <c r="AF16" s="6">
         <v>442.1</v>
       </c>
-      <c r="M16" s="6">
+      <c r="AG16" s="6">
         <v>2</v>
       </c>
-    </row>
-    <row r="17" spans="1:13">
+      <c r="AH16" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="AI16" s="6">
+        <v>461.6</v>
+      </c>
+      <c r="AJ16" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="AK16" s="6">
+        <v>451.9</v>
+      </c>
+    </row>
+    <row r="17" spans="1:37">
       <c r="A17" s="5" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="B17" s="6">
         <v>189.3</v>
       </c>
       <c r="C17" s="6">
         <v>2</v>
       </c>
-      <c r="D17" s="6">
+      <c r="D17" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="E17" s="6">
+        <v>194.9</v>
+      </c>
+      <c r="F17" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="G17" s="6">
+        <v>192.1</v>
+      </c>
+      <c r="H17" s="6">
         <v>221.0</v>
       </c>
-      <c r="E17" s="6">
+      <c r="I17" s="6">
         <v>1</v>
       </c>
-      <c r="F17" s="6">
+      <c r="J17" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="K17" s="6">
+        <v>226.2</v>
+      </c>
+      <c r="L17" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="M17" s="6">
+        <v>223.6</v>
+      </c>
+      <c r="N17" s="6">
         <v>201.3</v>
       </c>
-      <c r="G17" s="6">
+      <c r="O17" s="6">
         <v>2</v>
       </c>
-      <c r="H17" s="6">
+      <c r="P17" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="Q17" s="6">
+        <v>208.5</v>
+      </c>
+      <c r="R17" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="S17" s="6">
+        <v>204.9</v>
+      </c>
+      <c r="T17" s="6">
         <v>317.1</v>
       </c>
-      <c r="I17" s="6">
+      <c r="U17" s="6">
         <v>2</v>
       </c>
-      <c r="J17" s="6">
+      <c r="V17" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="W17" s="6">
+        <v>327.4</v>
+      </c>
+      <c r="X17" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="Y17" s="6">
+        <v>322.3</v>
+      </c>
+      <c r="Z17" s="6">
         <v>120.7</v>
       </c>
-      <c r="K17" s="6">
+      <c r="AA17" s="6">
         <v>3</v>
       </c>
-      <c r="L17" s="6">
+      <c r="AB17" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC17" s="6">
+        <v>127.2</v>
+      </c>
+      <c r="AD17" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="AE17" s="6">
+        <v>123.9</v>
+      </c>
+      <c r="AF17" s="6">
         <v>1049.5</v>
       </c>
-      <c r="M17" s="6">
+      <c r="AG17" s="6">
         <v>1</v>
       </c>
-    </row>
-    <row r="18" spans="1:13" customHeight="1" ht="21.75">
+      <c r="AH17" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="AI17" s="6">
+        <v>1065.5</v>
+      </c>
+      <c r="AJ17" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="AK17" s="6">
+        <v>1057.5</v>
+      </c>
+    </row>
+    <row r="18" spans="1:37" customHeight="1" ht="21.75">
       <c r="A18" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 04.03.2026</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1227240/408990</t>
           </r>
         </is>
       </c>
       <c r="B18" s="3"/>
       <c r="C18" s="3"/>
       <c r="D18" s="3"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="3"/>
       <c r="K18" s="3"/>
       <c r="L18" s="3"/>
       <c r="M18" s="3"/>
-    </row>
-    <row r="21" spans="1:13">
+      <c r="N18" s="3"/>
+      <c r="O18" s="3"/>
+      <c r="P18" s="3"/>
+      <c r="Q18" s="3"/>
+      <c r="R18" s="3"/>
+      <c r="S18" s="3"/>
+      <c r="T18" s="3"/>
+      <c r="U18" s="3"/>
+      <c r="V18" s="3"/>
+      <c r="W18" s="3"/>
+      <c r="X18" s="3"/>
+      <c r="Y18" s="3"/>
+      <c r="Z18" s="3"/>
+      <c r="AA18" s="3"/>
+      <c r="AB18" s="3"/>
+      <c r="AC18" s="3"/>
+      <c r="AD18" s="3"/>
+      <c r="AE18" s="3"/>
+      <c r="AF18" s="3"/>
+      <c r="AG18" s="3"/>
+      <c r="AH18" s="3"/>
+      <c r="AI18" s="3"/>
+      <c r="AJ18" s="3"/>
+      <c r="AK18" s="3"/>
+    </row>
+    <row r="21" spans="1:37">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">forest area</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
-    <row r="22" spans="1:13" customHeight="1" ht="29">
+    <row r="22" spans="1:37" customHeight="1" ht="29">
       <c r="A22" s="1" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:13">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="24" spans="1:37">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">structural diversity of the stand</t>
+            <t xml:space="preserve">habitat quality of the stand (3 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1280</t>
           </r>
         </is>
       </c>
     </row>
-    <row r="25" spans="1:13" customHeight="1" ht="29">
+    <row r="25" spans="1:37" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:13">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="27" spans="1:37">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">production region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
-    <row r="28" spans="1:13" customHeight="1" ht="29">
+    <row r="28" spans="1:37" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:13">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="30" spans="1:37">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">accessible forest without shrub forest NFI1-NFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
-    <row r="31" spans="1:13" customHeight="1" ht="29">
+    <row r="31" spans="1:37" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:13">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="33" spans="1:37">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
-    <row r="34" spans="1:13" customHeight="1" ht="29">
+    <row r="34" spans="1:37" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
-        <v>33</v>
+        <v>85</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:M1"/>
-[...24 lines deleted...]
-    <mergeCell ref="A34:M34"/>
+    <mergeCell ref="A1:AK1"/>
+    <mergeCell ref="A2:AK2"/>
+    <mergeCell ref="A3:AK3"/>
+    <mergeCell ref="A4:AK4"/>
+    <mergeCell ref="A5:AK5"/>
+    <mergeCell ref="A6:AK6"/>
+    <mergeCell ref="A7:AK7"/>
+    <mergeCell ref="A8:AK8"/>
+    <mergeCell ref="B10:AK10"/>
+    <mergeCell ref="B11:G11"/>
+    <mergeCell ref="H11:M11"/>
+    <mergeCell ref="N11:S11"/>
+    <mergeCell ref="T11:Y11"/>
+    <mergeCell ref="Z11:AE11"/>
+    <mergeCell ref="AF11:AK11"/>
+    <mergeCell ref="D12:E12"/>
+    <mergeCell ref="F12:G12"/>
+    <mergeCell ref="J12:K12"/>
+    <mergeCell ref="L12:M12"/>
+    <mergeCell ref="P12:Q12"/>
+    <mergeCell ref="R12:S12"/>
+    <mergeCell ref="V12:W12"/>
+    <mergeCell ref="X12:Y12"/>
+    <mergeCell ref="AB12:AC12"/>
+    <mergeCell ref="AD12:AE12"/>
+    <mergeCell ref="AH12:AI12"/>
+    <mergeCell ref="AJ12:AK12"/>
+    <mergeCell ref="D13:E13"/>
+    <mergeCell ref="F13:G13"/>
+    <mergeCell ref="J13:K13"/>
+    <mergeCell ref="L13:M13"/>
+    <mergeCell ref="P13:Q13"/>
+    <mergeCell ref="R13:S13"/>
+    <mergeCell ref="V13:W13"/>
+    <mergeCell ref="X13:Y13"/>
+    <mergeCell ref="AB13:AC13"/>
+    <mergeCell ref="AD13:AE13"/>
+    <mergeCell ref="AH13:AI13"/>
+    <mergeCell ref="AJ13:AK13"/>
+    <mergeCell ref="D14:E14"/>
+    <mergeCell ref="F14:G14"/>
+    <mergeCell ref="J14:K14"/>
+    <mergeCell ref="L14:M14"/>
+    <mergeCell ref="P14:Q14"/>
+    <mergeCell ref="R14:S14"/>
+    <mergeCell ref="V14:W14"/>
+    <mergeCell ref="X14:Y14"/>
+    <mergeCell ref="AB14:AC14"/>
+    <mergeCell ref="AD14:AE14"/>
+    <mergeCell ref="AH14:AI14"/>
+    <mergeCell ref="AJ14:AK14"/>
+    <mergeCell ref="D15:E15"/>
+    <mergeCell ref="F15:G15"/>
+    <mergeCell ref="J15:K15"/>
+    <mergeCell ref="L15:M15"/>
+    <mergeCell ref="P15:Q15"/>
+    <mergeCell ref="R15:S15"/>
+    <mergeCell ref="V15:W15"/>
+    <mergeCell ref="X15:Y15"/>
+    <mergeCell ref="AB15:AC15"/>
+    <mergeCell ref="AD15:AE15"/>
+    <mergeCell ref="AH15:AI15"/>
+    <mergeCell ref="AJ15:AK15"/>
+    <mergeCell ref="D16:E16"/>
+    <mergeCell ref="F16:G16"/>
+    <mergeCell ref="J16:K16"/>
+    <mergeCell ref="L16:M16"/>
+    <mergeCell ref="P16:Q16"/>
+    <mergeCell ref="R16:S16"/>
+    <mergeCell ref="V16:W16"/>
+    <mergeCell ref="X16:Y16"/>
+    <mergeCell ref="AB16:AC16"/>
+    <mergeCell ref="AD16:AE16"/>
+    <mergeCell ref="AH16:AI16"/>
+    <mergeCell ref="AJ16:AK16"/>
+    <mergeCell ref="D17:E17"/>
+    <mergeCell ref="F17:G17"/>
+    <mergeCell ref="J17:K17"/>
+    <mergeCell ref="L17:M17"/>
+    <mergeCell ref="P17:Q17"/>
+    <mergeCell ref="R17:S17"/>
+    <mergeCell ref="V17:W17"/>
+    <mergeCell ref="X17:Y17"/>
+    <mergeCell ref="AB17:AC17"/>
+    <mergeCell ref="AD17:AE17"/>
+    <mergeCell ref="AH17:AI17"/>
+    <mergeCell ref="AJ17:AK17"/>
+    <mergeCell ref="A18:AK18"/>
+    <mergeCell ref="A21:AK21"/>
+    <mergeCell ref="A22:AK22"/>
+    <mergeCell ref="A24:AK24"/>
+    <mergeCell ref="A25:AK25"/>
+    <mergeCell ref="A27:AK27"/>
+    <mergeCell ref="A28:AK28"/>
+    <mergeCell ref="A30:AK30"/>
+    <mergeCell ref="A31:AK31"/>
+    <mergeCell ref="A33:AK33"/>
+    <mergeCell ref="A34:AK34"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>