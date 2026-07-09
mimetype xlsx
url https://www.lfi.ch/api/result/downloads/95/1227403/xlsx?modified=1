--- v1 (2026-01-23)
+++ v2 (2026-07-09)
@@ -12,59 +12,59 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="137">
   <si>
     <t>IFN5</t>
   </si>
   <si>
     <t>superficie forestale</t>
   </si>
   <si>
-    <t>diversità strutturale del popolamento</t>
+    <t>qualità dell'habitat del popolamento (3 classi)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">suddivisione regionale</t>
     </r>
     <r>
       <t xml:space="preserve">: regione economica</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
@@ -148,79 +148,361 @@
   <si>
     <t>Alpi Centro</t>
   </si>
   <si>
     <t>Alpi Nord-Est</t>
   </si>
   <si>
     <t>Alpi Sud-Ovest</t>
   </si>
   <si>
     <t>Alpi Sud-Est</t>
   </si>
   <si>
     <t>Sud delle Alpi</t>
   </si>
   <si>
     <t>Svizzera</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
+    <t>ci95</t>
+  </si>
+  <si>
+    <t>ci95ub</t>
+  </si>
+  <si>
+    <t>ci68</t>
+  </si>
+  <si>
+    <t>ci68ub</t>
+  </si>
+  <si>
     <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>debole</t>
   </si>
   <si>
+    <t>8.8 … 14.9</t>
+  </si>
+  <si>
+    <t>10.3 … 13.4</t>
+  </si>
+  <si>
+    <t>13.4 … 27.6</t>
+  </si>
+  <si>
+    <t>17 … 24.1</t>
+  </si>
+  <si>
+    <t>5.6 … 17.1</t>
+  </si>
+  <si>
+    <t>8.5 … 14.2</t>
+  </si>
+  <si>
+    <t>11.8 … 21.6</t>
+  </si>
+  <si>
+    <t>14.3 … 19.2</t>
+  </si>
+  <si>
+    <t>9 … 16.3</t>
+  </si>
+  <si>
+    <t>10.8 … 14.5</t>
+  </si>
+  <si>
+    <t>3.7 … 13.6</t>
+  </si>
+  <si>
+    <t>6.2 … 11.1</t>
+  </si>
+  <si>
+    <t>5 … 11.6</t>
+  </si>
+  <si>
+    <t>6.6 … 9.9</t>
+  </si>
+  <si>
+    <t>5 … 12.5</t>
+  </si>
+  <si>
+    <t>6.8 … 10.6</t>
+  </si>
+  <si>
+    <t>6.6 … 16.1</t>
+  </si>
+  <si>
+    <t>9 … 13.7</t>
+  </si>
+  <si>
+    <t>4.2 … 17.9</t>
+  </si>
+  <si>
+    <t>7.6 … 14.4</t>
+  </si>
+  <si>
+    <t>1.5 … 11.9</t>
+  </si>
+  <si>
+    <t>4.1 … 9.3</t>
+  </si>
+  <si>
+    <t>9.1 … 16.3</t>
+  </si>
+  <si>
+    <t>10.9 … 14.5</t>
+  </si>
+  <si>
+    <t>8.2 … 14.3</t>
+  </si>
+  <si>
+    <t>9.8 … 12.8</t>
+  </si>
+  <si>
+    <t>21.6 … 29.8</t>
+  </si>
+  <si>
+    <t>23.6 … 27.8</t>
+  </si>
+  <si>
+    <t>12.4 … 14.7</t>
+  </si>
+  <si>
+    <t>13 … 14.1</t>
+  </si>
+  <si>
     <t xml:space="preserve">media </t>
   </si>
   <si>
+    <t>40.2 … 49.6</t>
+  </si>
+  <si>
+    <t>42.5 … 47.2</t>
+  </si>
+  <si>
+    <t>39.5 … 57.2</t>
+  </si>
+  <si>
+    <t>43.9 … 52.8</t>
+  </si>
+  <si>
+    <t>38.4 … 56.4</t>
+  </si>
+  <si>
+    <t>42.9 … 51.9</t>
+  </si>
+  <si>
+    <t>35.7 … 48.8</t>
+  </si>
+  <si>
+    <t>39 … 45.5</t>
+  </si>
+  <si>
+    <t>37.2 … 48.1</t>
+  </si>
+  <si>
+    <t>39.9 … 45.4</t>
+  </si>
+  <si>
+    <t>35.5 … 53.4</t>
+  </si>
+  <si>
+    <t>39.9 … 48.9</t>
+  </si>
+  <si>
+    <t>32.5 … 44.0</t>
+  </si>
+  <si>
+    <t>35.4 … 41.1</t>
+  </si>
+  <si>
+    <t>36.2 … 49.8</t>
+  </si>
+  <si>
+    <t>39.6 … 46.4</t>
+  </si>
+  <si>
+    <t>40.7 … 55.5</t>
+  </si>
+  <si>
+    <t>44.4 … 51.8</t>
+  </si>
+  <si>
+    <t>39.7 … 61.4</t>
+  </si>
+  <si>
+    <t>45.1 … 56.0</t>
+  </si>
+  <si>
+    <t>36.8 … 57.2</t>
+  </si>
+  <si>
+    <t>41.9 … 52.1</t>
+  </si>
+  <si>
+    <t>38.1 … 48.8</t>
+  </si>
+  <si>
+    <t>40.8 … 46.1</t>
+  </si>
+  <si>
+    <t>40.4 … 49.9</t>
+  </si>
+  <si>
+    <t>42.7 … 47.5</t>
+  </si>
+  <si>
+    <t>42.2 … 51.7</t>
+  </si>
+  <si>
+    <t>44.6 … 49.3</t>
+  </si>
+  <si>
+    <t>42.9 … 46.2</t>
+  </si>
+  <si>
+    <t>43.7 … 45.4</t>
+  </si>
+  <si>
     <t>elevata</t>
+  </si>
+  <si>
+    <t>38.5 … 48.0</t>
+  </si>
+  <si>
+    <t>40.9 … 45.6</t>
+  </si>
+  <si>
+    <t>23 … 39.3</t>
+  </si>
+  <si>
+    <t>27.1 … 35.2</t>
+  </si>
+  <si>
+    <t>32.5 … 50.1</t>
+  </si>
+  <si>
+    <t>36.9 … 45.7</t>
+  </si>
+  <si>
+    <t>34.7 … 47.4</t>
+  </si>
+  <si>
+    <t>37.8 … 44.2</t>
+  </si>
+  <si>
+    <t>39.4 … 50.0</t>
+  </si>
+  <si>
+    <t>42 … 47.3</t>
+  </si>
+  <si>
+    <t>37.9 … 55.9</t>
+  </si>
+  <si>
+    <t>42.4 … 51.4</t>
+  </si>
+  <si>
+    <t>47.6 … 59.4</t>
+  </si>
+  <si>
+    <t>50.5 … 56.4</t>
+  </si>
+  <si>
+    <t>41.5 … 55.2</t>
+  </si>
+  <si>
+    <t>44.9 … 51.7</t>
+  </si>
+  <si>
+    <t>33.3 … 47.9</t>
+  </si>
+  <si>
+    <t>37 … 44.2</t>
+  </si>
+  <si>
+    <t>27.8 … 49.0</t>
+  </si>
+  <si>
+    <t>33.1 … 43.7</t>
+  </si>
+  <si>
+    <t>36.1 … 56.4</t>
+  </si>
+  <si>
+    <t>41.2 … 51.4</t>
+  </si>
+  <si>
+    <t>38.5 … 49.2</t>
+  </si>
+  <si>
+    <t>41.2 … 46.5</t>
+  </si>
+  <si>
+    <t>38.8 … 48.3</t>
+  </si>
+  <si>
+    <t>41.2 … 46.0</t>
+  </si>
+  <si>
+    <t>23.1 … 31.6</t>
+  </si>
+  <si>
+    <t>25.2 … 29.5</t>
+  </si>
+  <si>
+    <t>40.3 … 43.6</t>
+  </si>
+  <si>
+    <t>41.1 … 42.7</t>
   </si>
   <si>
     <t>totale</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 04.03.2026</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1227403/409153</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
@@ -231,51 +513,51 @@
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
     <t>Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">diversità strutturale del popolamento</t>
+      <t xml:space="preserve">qualità dell'habitat del popolamento (3 classi)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1280</t>
     </r>
   </si>
   <si>
     <t>Valore del popolamento forestale come habitat in tre classi, derivato dagli attributi stadio di sviluppo, grado di chiusura, struttura del popolamento, proporzione di legname grosso, grado di danneggiamento del popolamento, presenza di margine boschivo o del popolamento, presenza e tipo di chiarie nel popolamento, grado di copertura dello strato arbustivo, grado di copertura degli arbusti produttori di bacche, così come anche la presenza di ceppaie, legname morto a terra, alberi morti in piedi e mucchi di rami. Fonte: rilievo sul terreno (diversi attributi)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
@@ -318,67 +600,67 @@
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
     <t>Bosco che, sia nell'IFN4 (2009-2017) sia nell'IFN5 (2018-2026), era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1–5 di 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sottoreticoli 1, 2, 3, 4 e 5 di 9 sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -722,1071 +1004,2571 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AE34"/>
+  <dimension ref="A1:CM34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="46.989" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9.10" bestFit="true" style="0"/>
+    <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
+    <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
+    <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
+    <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
+    <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
+    <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="19" max="19" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="9.10" bestFit="true" style="0"/>
+    <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
+    <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
+    <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="22" max="22" width="5.856" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
+    <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
+    <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
+    <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="28" max="28" width="5.856" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="31" max="31" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="28" max="28" width="9.10" bestFit="true" style="0"/>
+    <col min="29" max="29" width="9.10" bestFit="true" style="0"/>
+    <col min="30" max="30" width="9.10" bestFit="true" style="0"/>
+    <col min="31" max="31" width="9.10" bestFit="true" style="0"/>
+    <col min="32" max="32" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="33" max="33" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="34" max="34" width="9.10" bestFit="true" style="0"/>
+    <col min="35" max="35" width="9.10" bestFit="true" style="0"/>
+    <col min="36" max="36" width="9.10" bestFit="true" style="0"/>
+    <col min="37" max="37" width="9.10" bestFit="true" style="0"/>
+    <col min="38" max="38" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="39" max="39" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="40" max="40" width="9.10" bestFit="true" style="0"/>
+    <col min="41" max="41" width="9.10" bestFit="true" style="0"/>
+    <col min="42" max="42" width="9.10" bestFit="true" style="0"/>
+    <col min="43" max="43" width="9.10" bestFit="true" style="0"/>
+    <col min="44" max="44" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="45" max="45" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="46" max="46" width="9.10" bestFit="true" style="0"/>
+    <col min="47" max="47" width="9.10" bestFit="true" style="0"/>
+    <col min="48" max="48" width="9.10" bestFit="true" style="0"/>
+    <col min="49" max="49" width="9.10" bestFit="true" style="0"/>
+    <col min="50" max="50" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="51" max="51" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="52" max="52" width="9.10" bestFit="true" style="0"/>
+    <col min="53" max="53" width="9.10" bestFit="true" style="0"/>
+    <col min="54" max="54" width="9.10" bestFit="true" style="0"/>
+    <col min="55" max="55" width="9.10" bestFit="true" style="0"/>
+    <col min="56" max="56" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="57" max="57" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="58" max="58" width="9.10" bestFit="true" style="0"/>
+    <col min="59" max="59" width="9.10" bestFit="true" style="0"/>
+    <col min="60" max="60" width="9.10" bestFit="true" style="0"/>
+    <col min="61" max="61" width="9.10" bestFit="true" style="0"/>
+    <col min="62" max="62" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="63" max="63" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="64" max="64" width="9.10" bestFit="true" style="0"/>
+    <col min="65" max="65" width="9.10" bestFit="true" style="0"/>
+    <col min="66" max="66" width="9.10" bestFit="true" style="0"/>
+    <col min="67" max="67" width="9.10" bestFit="true" style="0"/>
+    <col min="68" max="68" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="69" max="69" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="70" max="70" width="9.10" bestFit="true" style="0"/>
+    <col min="71" max="71" width="9.10" bestFit="true" style="0"/>
+    <col min="72" max="72" width="9.10" bestFit="true" style="0"/>
+    <col min="73" max="73" width="9.10" bestFit="true" style="0"/>
+    <col min="74" max="74" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="75" max="75" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="76" max="76" width="9.10" bestFit="true" style="0"/>
+    <col min="77" max="77" width="9.10" bestFit="true" style="0"/>
+    <col min="78" max="78" width="9.10" bestFit="true" style="0"/>
+    <col min="79" max="79" width="9.10" bestFit="true" style="0"/>
+    <col min="80" max="80" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="81" max="81" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="82" max="82" width="9.10" bestFit="true" style="0"/>
+    <col min="83" max="83" width="9.10" bestFit="true" style="0"/>
+    <col min="84" max="84" width="9.10" bestFit="true" style="0"/>
+    <col min="85" max="85" width="9.10" bestFit="true" style="0"/>
+    <col min="86" max="86" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="87" max="87" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="88" max="88" width="9.10" bestFit="true" style="0"/>
+    <col min="89" max="89" width="9.10" bestFit="true" style="0"/>
+    <col min="90" max="90" width="9.10" bestFit="true" style="0"/>
+    <col min="91" max="91" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31">
+    <row r="1" spans="1:91">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:31">
+    <row r="2" spans="1:91">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:31">
+    <row r="3" spans="1:91">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:31">
+    <row r="4" spans="1:91">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="5" spans="1:31">
+    <row r="5" spans="1:91">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="6" spans="1:31">
+    <row r="6" spans="1:91">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="7" spans="1:31">
+    <row r="7" spans="1:91">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="8" spans="1:31">
+    <row r="8" spans="1:91">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="10" spans="1:31">
+    <row r="10" spans="1:91">
       <c r="A10" s="4"/>
       <c r="B10" s="4" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="4"/>
       <c r="E10" s="4"/>
       <c r="F10" s="4"/>
       <c r="G10" s="4"/>
       <c r="H10" s="4"/>
       <c r="I10" s="4"/>
       <c r="J10" s="4"/>
       <c r="K10" s="4"/>
       <c r="L10" s="4"/>
       <c r="M10" s="4"/>
       <c r="N10" s="4"/>
       <c r="O10" s="4"/>
       <c r="P10" s="4"/>
       <c r="Q10" s="4"/>
       <c r="R10" s="4"/>
       <c r="S10" s="4"/>
       <c r="T10" s="4"/>
       <c r="U10" s="4"/>
       <c r="V10" s="4"/>
       <c r="W10" s="4"/>
       <c r="X10" s="4"/>
       <c r="Y10" s="4"/>
       <c r="Z10" s="4"/>
       <c r="AA10" s="4"/>
       <c r="AB10" s="4"/>
       <c r="AC10" s="4"/>
       <c r="AD10" s="4"/>
       <c r="AE10" s="4"/>
+      <c r="AF10" s="4"/>
+      <c r="AG10" s="4"/>
+      <c r="AH10" s="4"/>
+      <c r="AI10" s="4"/>
+      <c r="AJ10" s="4"/>
+      <c r="AK10" s="4"/>
+      <c r="AL10" s="4"/>
+      <c r="AM10" s="4"/>
+      <c r="AN10" s="4"/>
+      <c r="AO10" s="4"/>
+      <c r="AP10" s="4"/>
+      <c r="AQ10" s="4"/>
+      <c r="AR10" s="4"/>
+      <c r="AS10" s="4"/>
+      <c r="AT10" s="4"/>
+      <c r="AU10" s="4"/>
+      <c r="AV10" s="4"/>
+      <c r="AW10" s="4"/>
+      <c r="AX10" s="4"/>
+      <c r="AY10" s="4"/>
+      <c r="AZ10" s="4"/>
+      <c r="BA10" s="4"/>
+      <c r="BB10" s="4"/>
+      <c r="BC10" s="4"/>
+      <c r="BD10" s="4"/>
+      <c r="BE10" s="4"/>
+      <c r="BF10" s="4"/>
+      <c r="BG10" s="4"/>
+      <c r="BH10" s="4"/>
+      <c r="BI10" s="4"/>
+      <c r="BJ10" s="4"/>
+      <c r="BK10" s="4"/>
+      <c r="BL10" s="4"/>
+      <c r="BM10" s="4"/>
+      <c r="BN10" s="4"/>
+      <c r="BO10" s="4"/>
+      <c r="BP10" s="4"/>
+      <c r="BQ10" s="4"/>
+      <c r="BR10" s="4"/>
+      <c r="BS10" s="4"/>
+      <c r="BT10" s="4"/>
+      <c r="BU10" s="4"/>
+      <c r="BV10" s="4"/>
+      <c r="BW10" s="4"/>
+      <c r="BX10" s="4"/>
+      <c r="BY10" s="4"/>
+      <c r="BZ10" s="4"/>
+      <c r="CA10" s="4"/>
+      <c r="CB10" s="4"/>
+      <c r="CC10" s="4"/>
+      <c r="CD10" s="4"/>
+      <c r="CE10" s="4"/>
+      <c r="CF10" s="4"/>
+      <c r="CG10" s="4"/>
+      <c r="CH10" s="4"/>
+      <c r="CI10" s="4"/>
+      <c r="CJ10" s="4"/>
+      <c r="CK10" s="4"/>
+      <c r="CL10" s="4"/>
+      <c r="CM10" s="4"/>
     </row>
-    <row r="11" spans="1:31">
+    <row r="11" spans="1:91">
       <c r="A11" s="4"/>
       <c r="B11" s="4" t="s">
         <v>9</v>
       </c>
       <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D11" s="4"/>
       <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F11" s="4"/>
       <c r="G11" s="4"/>
       <c r="H11" s="4" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J11" s="4"/>
       <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L11" s="4"/>
       <c r="M11" s="4"/>
       <c r="N11" s="4" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="O11" s="4"/>
-      <c r="P11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P11" s="4"/>
       <c r="Q11" s="4"/>
-      <c r="R11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="R11" s="4"/>
       <c r="S11" s="4"/>
       <c r="T11" s="4" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="U11" s="4"/>
-      <c r="V11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="V11" s="4"/>
       <c r="W11" s="4"/>
-      <c r="X11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="X11" s="4"/>
       <c r="Y11" s="4"/>
       <c r="Z11" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA11" s="4"/>
+      <c r="AB11" s="4"/>
+      <c r="AC11" s="4"/>
+      <c r="AD11" s="4"/>
+      <c r="AE11" s="4"/>
+      <c r="AF11" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="AG11" s="4"/>
+      <c r="AH11" s="4"/>
+      <c r="AI11" s="4"/>
+      <c r="AJ11" s="4"/>
+      <c r="AK11" s="4"/>
+      <c r="AL11" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="AM11" s="4"/>
+      <c r="AN11" s="4"/>
+      <c r="AO11" s="4"/>
+      <c r="AP11" s="4"/>
+      <c r="AQ11" s="4"/>
+      <c r="AR11" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="AS11" s="4"/>
+      <c r="AT11" s="4"/>
+      <c r="AU11" s="4"/>
+      <c r="AV11" s="4"/>
+      <c r="AW11" s="4"/>
+      <c r="AX11" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="AY11" s="4"/>
+      <c r="AZ11" s="4"/>
+      <c r="BA11" s="4"/>
+      <c r="BB11" s="4"/>
+      <c r="BC11" s="4"/>
+      <c r="BD11" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="BE11" s="4"/>
+      <c r="BF11" s="4"/>
+      <c r="BG11" s="4"/>
+      <c r="BH11" s="4"/>
+      <c r="BI11" s="4"/>
+      <c r="BJ11" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="BK11" s="4"/>
+      <c r="BL11" s="4"/>
+      <c r="BM11" s="4"/>
+      <c r="BN11" s="4"/>
+      <c r="BO11" s="4"/>
+      <c r="BP11" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="BQ11" s="4"/>
+      <c r="BR11" s="4"/>
+      <c r="BS11" s="4"/>
+      <c r="BT11" s="4"/>
+      <c r="BU11" s="4"/>
+      <c r="BV11" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="AA11" s="4"/>
-      <c r="AB11" s="4" t="s">
+      <c r="BW11" s="4"/>
+      <c r="BX11" s="4"/>
+      <c r="BY11" s="4"/>
+      <c r="BZ11" s="4"/>
+      <c r="CA11" s="4"/>
+      <c r="CB11" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="AC11" s="4"/>
-      <c r="AD11" s="4" t="s">
+      <c r="CC11" s="4"/>
+      <c r="CD11" s="4"/>
+      <c r="CE11" s="4"/>
+      <c r="CF11" s="4"/>
+      <c r="CG11" s="4"/>
+      <c r="CH11" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="AE11" s="4"/>
+      <c r="CI11" s="4"/>
+      <c r="CJ11" s="4"/>
+      <c r="CK11" s="4"/>
+      <c r="CL11" s="4"/>
+      <c r="CM11" s="4"/>
     </row>
-    <row r="12" spans="1:31">
+    <row r="12" spans="1:91">
       <c r="A12" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="4" t="s">
         <v>25</v>
       </c>
       <c r="D12" s="4" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="E12" s="4" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="F12" s="4" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="G12" s="4" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="H12" s="4" t="s">
         <v>24</v>
       </c>
       <c r="I12" s="4" t="s">
         <v>25</v>
       </c>
       <c r="J12" s="4" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>24</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>25</v>
       </c>
       <c r="P12" s="4" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="Q12" s="4" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="R12" s="4" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="S12" s="4" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="T12" s="4" t="s">
         <v>24</v>
       </c>
       <c r="U12" s="4" t="s">
         <v>25</v>
       </c>
       <c r="V12" s="4" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="W12" s="4" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="X12" s="4" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="Y12" s="4" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="Z12" s="4" t="s">
         <v>24</v>
       </c>
       <c r="AA12" s="4" t="s">
         <v>25</v>
       </c>
       <c r="AB12" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC12" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="AD12" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE12" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="AF12" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="AC12" s="4" t="s">
+      <c r="AG12" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="AD12" s="4" t="s">
+      <c r="AH12" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI12" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="AJ12" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="AK12" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="AL12" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="AE12" s="4" t="s">
+      <c r="AM12" s="4" t="s">
         <v>25</v>
       </c>
+      <c r="AN12" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="AO12" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="AP12" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="AQ12" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="AR12" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="AS12" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="AT12" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="AU12" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="AV12" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="AW12" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="AX12" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="AY12" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="AZ12" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="BA12" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="BB12" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="BC12" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="BD12" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="BE12" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="BF12" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="BG12" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="BH12" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="BI12" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="BJ12" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="BK12" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="BL12" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="BM12" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="BN12" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="BO12" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="BP12" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="BQ12" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="BR12" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="BS12" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="BT12" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="BU12" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="BV12" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="BW12" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="BX12" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="BY12" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="BZ12" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="CA12" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="CB12" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="CC12" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="CD12" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="CE12" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="CF12" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="CG12" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="CH12" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="CI12" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="CJ12" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="CK12" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="CL12" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="CM12" s="4" t="s">
+        <v>29</v>
+      </c>
     </row>
-    <row r="13" spans="1:31">
+    <row r="13" spans="1:91">
       <c r="A13" s="5" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B13" s="6">
         <v>0.0</v>
       </c>
       <c r="C13" s="6" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>31</v>
+      </c>
+      <c r="D13" s="6" t="s">
+        <v>31</v>
       </c>
       <c r="E13" s="6" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>31</v>
+      </c>
+      <c r="F13" s="6" t="s">
+        <v>31</v>
       </c>
       <c r="G13" s="6" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="H13" s="6">
         <v>0.0</v>
       </c>
       <c r="I13" s="6" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>31</v>
+      </c>
+      <c r="J13" s="6" t="s">
+        <v>31</v>
       </c>
       <c r="K13" s="6" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>31</v>
+      </c>
+      <c r="L13" s="6" t="s">
+        <v>31</v>
       </c>
       <c r="M13" s="6" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="N13" s="6">
         <v>0.0</v>
       </c>
       <c r="O13" s="6" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>31</v>
+      </c>
+      <c r="P13" s="6" t="s">
+        <v>31</v>
       </c>
       <c r="Q13" s="6" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>31</v>
+      </c>
+      <c r="R13" s="6" t="s">
+        <v>31</v>
       </c>
       <c r="S13" s="6" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="T13" s="6">
         <v>0.0</v>
       </c>
       <c r="U13" s="6" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>31</v>
+      </c>
+      <c r="V13" s="6" t="s">
+        <v>31</v>
       </c>
       <c r="W13" s="6" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>31</v>
+      </c>
+      <c r="X13" s="6" t="s">
+        <v>31</v>
       </c>
       <c r="Y13" s="6" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="Z13" s="6">
         <v>0.0</v>
       </c>
       <c r="AA13" s="6" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="AB13" s="6">
+        <v>31</v>
+      </c>
+      <c r="AB13" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="AC13" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="AD13" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="AE13" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="AF13" s="6">
         <v>0.0</v>
       </c>
-      <c r="AC13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="AD13" s="6">
+      <c r="AG13" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="AH13" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="AI13" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="AJ13" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="AK13" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="AL13" s="6">
         <v>0.0</v>
       </c>
-      <c r="AE13" s="6" t="s">
-        <v>27</v>
+      <c r="AM13" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="AN13" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="AO13" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="AP13" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="AQ13" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="AR13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="AS13" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="AT13" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="AU13" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="AV13" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="AW13" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="AX13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="AY13" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="AZ13" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="BA13" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="BB13" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="BC13" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="BD13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="BE13" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="BF13" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="BG13" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="BH13" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="BI13" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="BJ13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="BK13" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="BL13" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="BM13" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="BN13" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="BO13" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="BP13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="BQ13" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="BR13" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="BS13" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="BT13" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="BU13" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="BV13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="BW13" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="BX13" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="BY13" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="BZ13" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="CA13" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="CB13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="CC13" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="CD13" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="CE13" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="CF13" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="CG13" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="CH13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="CI13" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="CJ13" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="CK13" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="CL13" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="CM13" s="6" t="s">
+        <v>31</v>
       </c>
     </row>
-    <row r="14" spans="1:31">
+    <row r="14" spans="1:91">
       <c r="A14" s="5" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="B14" s="6">
         <v>11.8</v>
       </c>
       <c r="C14" s="6">
         <v>1.6</v>
       </c>
-      <c r="D14" s="6">
+      <c r="D14" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="E14" s="6">
+        <v>14.9</v>
+      </c>
+      <c r="F14" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="G14" s="6">
+        <v>13.4</v>
+      </c>
+      <c r="H14" s="6">
         <v>20.5</v>
       </c>
-      <c r="E14" s="6">
+      <c r="I14" s="6">
         <v>3.6</v>
       </c>
-      <c r="F14" s="6">
+      <c r="J14" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="K14" s="6">
+        <v>27.6</v>
+      </c>
+      <c r="L14" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="M14" s="6">
+        <v>24.1</v>
+      </c>
+      <c r="N14" s="6">
         <v>11.3</v>
       </c>
-      <c r="G14" s="6">
+      <c r="O14" s="6">
         <v>2.9</v>
       </c>
-      <c r="H14" s="6">
+      <c r="P14" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q14" s="6">
+        <v>17.1</v>
+      </c>
+      <c r="R14" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="S14" s="6">
+        <v>14.2</v>
+      </c>
+      <c r="T14" s="6">
         <v>16.7</v>
       </c>
-      <c r="I14" s="6">
+      <c r="U14" s="6">
         <v>2.5</v>
       </c>
-      <c r="J14" s="6">
+      <c r="V14" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="W14" s="6">
+        <v>21.6</v>
+      </c>
+      <c r="X14" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y14" s="6">
+        <v>19.2</v>
+      </c>
+      <c r="Z14" s="6">
         <v>12.7</v>
       </c>
-      <c r="K14" s="6">
+      <c r="AA14" s="6">
         <v>1.9</v>
       </c>
-      <c r="L14" s="6">
+      <c r="AB14" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="AC14" s="6">
+        <v>16.3</v>
+      </c>
+      <c r="AD14" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="AE14" s="6">
+        <v>14.5</v>
+      </c>
+      <c r="AF14" s="6">
         <v>8.7</v>
       </c>
-      <c r="M14" s="6">
+      <c r="AG14" s="6">
         <v>2.5</v>
       </c>
-      <c r="N14" s="6">
+      <c r="AH14" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="AI14" s="6">
+        <v>13.6</v>
+      </c>
+      <c r="AJ14" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="AK14" s="6">
+        <v>11.1</v>
+      </c>
+      <c r="AL14" s="6">
         <v>8.3</v>
       </c>
-      <c r="O14" s="6">
+      <c r="AM14" s="6">
         <v>1.7</v>
       </c>
-      <c r="P14" s="6">
+      <c r="AN14" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="AO14" s="6">
+        <v>11.6</v>
+      </c>
+      <c r="AP14" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="AQ14" s="6">
+        <v>9.9</v>
+      </c>
+      <c r="AR14" s="6">
         <v>8.7</v>
       </c>
-      <c r="Q14" s="6">
+      <c r="AS14" s="6">
         <v>1.9</v>
       </c>
-      <c r="R14" s="6">
+      <c r="AT14" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="AU14" s="6">
+        <v>12.5</v>
+      </c>
+      <c r="AV14" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="AW14" s="6">
+        <v>10.6</v>
+      </c>
+      <c r="AX14" s="6">
         <v>11.3</v>
       </c>
-      <c r="S14" s="6">
+      <c r="AY14" s="6">
         <v>2.4</v>
       </c>
-      <c r="T14" s="6">
+      <c r="AZ14" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="BA14" s="6">
+        <v>16.1</v>
+      </c>
+      <c r="BB14" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="BC14" s="6">
+        <v>13.7</v>
+      </c>
+      <c r="BD14" s="6">
         <v>11.0</v>
       </c>
-      <c r="U14" s="6">
+      <c r="BE14" s="6">
         <v>3.5</v>
       </c>
-      <c r="V14" s="6">
+      <c r="BF14" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="BG14" s="6">
+        <v>17.9</v>
+      </c>
+      <c r="BH14" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="BI14" s="6">
+        <v>14.4</v>
+      </c>
+      <c r="BJ14" s="6">
         <v>6.7</v>
       </c>
-      <c r="W14" s="6">
+      <c r="BK14" s="6">
         <v>2.6</v>
       </c>
-      <c r="X14" s="6">
+      <c r="BL14" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="BM14" s="6">
+        <v>11.9</v>
+      </c>
+      <c r="BN14" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="BO14" s="6">
+        <v>9.3</v>
+      </c>
+      <c r="BP14" s="6">
         <v>12.7</v>
       </c>
-      <c r="Y14" s="6">
+      <c r="BQ14" s="6">
         <v>1.8</v>
       </c>
-      <c r="Z14" s="6">
+      <c r="BR14" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="BS14" s="6">
+        <v>16.3</v>
+      </c>
+      <c r="BT14" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="BU14" s="6">
+        <v>14.5</v>
+      </c>
+      <c r="BV14" s="6">
         <v>11.3</v>
       </c>
-      <c r="AA14" s="6">
+      <c r="BW14" s="6">
         <v>1.6</v>
       </c>
-      <c r="AB14" s="6">
+      <c r="BX14" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="BY14" s="6">
+        <v>14.3</v>
+      </c>
+      <c r="BZ14" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="CA14" s="6">
+        <v>12.8</v>
+      </c>
+      <c r="CB14" s="6">
         <v>25.7</v>
       </c>
-      <c r="AC14" s="6">
+      <c r="CC14" s="6">
         <v>2.1</v>
       </c>
-      <c r="AD14" s="6">
+      <c r="CD14" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="CE14" s="6">
+        <v>29.8</v>
+      </c>
+      <c r="CF14" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="CG14" s="6">
+        <v>27.8</v>
+      </c>
+      <c r="CH14" s="6">
         <v>13.5</v>
       </c>
-      <c r="AE14" s="6">
+      <c r="CI14" s="6">
         <v>0.6</v>
       </c>
+      <c r="CJ14" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="CK14" s="6">
+        <v>14.7</v>
+      </c>
+      <c r="CL14" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="CM14" s="6">
+        <v>14.1</v>
+      </c>
     </row>
-    <row r="15" spans="1:31">
+    <row r="15" spans="1:91">
       <c r="A15" s="5" t="s">
-        <v>29</v>
+        <v>63</v>
       </c>
       <c r="B15" s="6">
         <v>44.9</v>
       </c>
       <c r="C15" s="6">
         <v>2.4</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="E15" s="6">
+        <v>49.6</v>
+      </c>
+      <c r="F15" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="G15" s="6">
+        <v>47.2</v>
+      </c>
+      <c r="H15" s="6">
         <v>48.3</v>
       </c>
-      <c r="E15" s="6">
+      <c r="I15" s="6">
         <v>4.5</v>
       </c>
-      <c r="F15" s="6">
+      <c r="J15" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="K15" s="6">
+        <v>57.2</v>
+      </c>
+      <c r="L15" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="M15" s="6">
+        <v>52.8</v>
+      </c>
+      <c r="N15" s="6">
         <v>47.4</v>
       </c>
-      <c r="G15" s="6">
+      <c r="O15" s="6">
         <v>4.6</v>
       </c>
-      <c r="H15" s="6">
+      <c r="P15" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="Q15" s="6">
+        <v>56.4</v>
+      </c>
+      <c r="R15" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="S15" s="6">
+        <v>51.9</v>
+      </c>
+      <c r="T15" s="6">
         <v>42.3</v>
       </c>
-      <c r="I15" s="6">
+      <c r="U15" s="6">
         <v>3.3</v>
       </c>
-      <c r="J15" s="6">
+      <c r="V15" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="W15" s="6">
+        <v>48.8</v>
+      </c>
+      <c r="X15" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y15" s="6">
+        <v>45.5</v>
+      </c>
+      <c r="Z15" s="6">
         <v>42.7</v>
       </c>
-      <c r="K15" s="6">
+      <c r="AA15" s="6">
         <v>2.8</v>
       </c>
-      <c r="L15" s="6">
+      <c r="AB15" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="AC15" s="6">
+        <v>48.1</v>
+      </c>
+      <c r="AD15" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="AE15" s="6">
+        <v>45.4</v>
+      </c>
+      <c r="AF15" s="6">
         <v>44.4</v>
       </c>
-      <c r="M15" s="6">
+      <c r="AG15" s="6">
         <v>4.6</v>
       </c>
-      <c r="N15" s="6">
+      <c r="AH15" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="AI15" s="6">
+        <v>53.4</v>
+      </c>
+      <c r="AJ15" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="AK15" s="6">
+        <v>48.9</v>
+      </c>
+      <c r="AL15" s="6">
         <v>38.2</v>
       </c>
-      <c r="O15" s="6">
+      <c r="AM15" s="6">
         <v>2.9</v>
       </c>
-      <c r="P15" s="6">
+      <c r="AN15" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AO15" s="6">
+        <v>44.0</v>
+      </c>
+      <c r="AP15" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="AQ15" s="6">
+        <v>41.1</v>
+      </c>
+      <c r="AR15" s="6">
         <v>43.0</v>
       </c>
-      <c r="Q15" s="6">
+      <c r="AS15" s="6">
         <v>3.5</v>
       </c>
-      <c r="R15" s="6">
+      <c r="AT15" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="AU15" s="6">
+        <v>49.8</v>
+      </c>
+      <c r="AV15" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="AW15" s="6">
+        <v>46.4</v>
+      </c>
+      <c r="AX15" s="6">
         <v>48.1</v>
       </c>
-      <c r="S15" s="6">
+      <c r="AY15" s="6">
         <v>3.8</v>
       </c>
-      <c r="T15" s="6">
+      <c r="AZ15" s="6" t="s">
+        <v>80</v>
+      </c>
+      <c r="BA15" s="6">
+        <v>55.5</v>
+      </c>
+      <c r="BB15" s="6" t="s">
+        <v>81</v>
+      </c>
+      <c r="BC15" s="6">
+        <v>51.8</v>
+      </c>
+      <c r="BD15" s="6">
         <v>50.6</v>
       </c>
-      <c r="U15" s="6">
+      <c r="BE15" s="6">
         <v>5.5</v>
       </c>
-      <c r="V15" s="6">
+      <c r="BF15" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="BG15" s="6">
+        <v>61.4</v>
+      </c>
+      <c r="BH15" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="BI15" s="6">
+        <v>56.0</v>
+      </c>
+      <c r="BJ15" s="6">
         <v>47.0</v>
       </c>
-      <c r="W15" s="6">
+      <c r="BK15" s="6">
         <v>5.2</v>
       </c>
-      <c r="X15" s="6">
+      <c r="BL15" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="BM15" s="6">
+        <v>57.2</v>
+      </c>
+      <c r="BN15" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="BO15" s="6">
+        <v>52.1</v>
+      </c>
+      <c r="BP15" s="6">
         <v>43.4</v>
       </c>
-      <c r="Y15" s="6">
+      <c r="BQ15" s="6">
         <v>2.7</v>
       </c>
-      <c r="Z15" s="6">
+      <c r="BR15" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="BS15" s="6">
+        <v>48.8</v>
+      </c>
+      <c r="BT15" s="6" t="s">
+        <v>87</v>
+      </c>
+      <c r="BU15" s="6">
+        <v>46.1</v>
+      </c>
+      <c r="BV15" s="6">
         <v>45.1</v>
       </c>
-      <c r="AA15" s="6">
+      <c r="BW15" s="6">
         <v>2.4</v>
       </c>
-      <c r="AB15" s="6">
+      <c r="BX15" s="6" t="s">
+        <v>88</v>
+      </c>
+      <c r="BY15" s="6">
+        <v>49.9</v>
+      </c>
+      <c r="BZ15" s="6" t="s">
+        <v>89</v>
+      </c>
+      <c r="CA15" s="6">
+        <v>47.5</v>
+      </c>
+      <c r="CB15" s="6">
         <v>47.0</v>
       </c>
-      <c r="AC15" s="6">
+      <c r="CC15" s="6">
         <v>2.4</v>
       </c>
-      <c r="AD15" s="6">
+      <c r="CD15" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="CE15" s="6">
+        <v>51.7</v>
+      </c>
+      <c r="CF15" s="6" t="s">
+        <v>91</v>
+      </c>
+      <c r="CG15" s="6">
+        <v>49.3</v>
+      </c>
+      <c r="CH15" s="6">
         <v>44.5</v>
       </c>
-      <c r="AE15" s="6">
+      <c r="CI15" s="6">
         <v>0.9</v>
       </c>
+      <c r="CJ15" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="CK15" s="6">
+        <v>46.2</v>
+      </c>
+      <c r="CL15" s="6" t="s">
+        <v>93</v>
+      </c>
+      <c r="CM15" s="6">
+        <v>45.4</v>
+      </c>
     </row>
-    <row r="16" spans="1:31">
+    <row r="16" spans="1:91">
       <c r="A16" s="5" t="s">
-        <v>30</v>
+        <v>94</v>
       </c>
       <c r="B16" s="6">
         <v>43.3</v>
       </c>
       <c r="C16" s="6">
         <v>2.4</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="E16" s="6">
+        <v>48.0</v>
+      </c>
+      <c r="F16" s="6" t="s">
+        <v>96</v>
+      </c>
+      <c r="G16" s="6">
+        <v>45.6</v>
+      </c>
+      <c r="H16" s="6">
         <v>31.2</v>
       </c>
-      <c r="E16" s="6">
+      <c r="I16" s="6">
         <v>4.2</v>
       </c>
-      <c r="F16" s="6">
+      <c r="J16" s="6" t="s">
+        <v>97</v>
+      </c>
+      <c r="K16" s="6">
+        <v>39.3</v>
+      </c>
+      <c r="L16" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="M16" s="6">
+        <v>35.2</v>
+      </c>
+      <c r="N16" s="6">
         <v>41.3</v>
       </c>
-      <c r="G16" s="6">
+      <c r="O16" s="6">
         <v>4.5</v>
       </c>
-      <c r="H16" s="6">
+      <c r="P16" s="6" t="s">
+        <v>99</v>
+      </c>
+      <c r="Q16" s="6">
+        <v>50.1</v>
+      </c>
+      <c r="R16" s="6" t="s">
+        <v>100</v>
+      </c>
+      <c r="S16" s="6">
+        <v>45.7</v>
+      </c>
+      <c r="T16" s="6">
         <v>41.0</v>
       </c>
-      <c r="I16" s="6">
+      <c r="U16" s="6">
         <v>3.2</v>
       </c>
-      <c r="J16" s="6">
+      <c r="V16" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="W16" s="6">
+        <v>47.4</v>
+      </c>
+      <c r="X16" s="6" t="s">
+        <v>102</v>
+      </c>
+      <c r="Y16" s="6">
+        <v>44.2</v>
+      </c>
+      <c r="Z16" s="6">
         <v>44.7</v>
       </c>
-      <c r="K16" s="6">
+      <c r="AA16" s="6">
         <v>2.7</v>
       </c>
-      <c r="L16" s="6">
+      <c r="AB16" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="AC16" s="6">
+        <v>50.0</v>
+      </c>
+      <c r="AD16" s="6" t="s">
+        <v>104</v>
+      </c>
+      <c r="AE16" s="6">
+        <v>47.3</v>
+      </c>
+      <c r="AF16" s="6">
         <v>46.9</v>
       </c>
-      <c r="M16" s="6">
+      <c r="AG16" s="6">
         <v>4.6</v>
       </c>
-      <c r="N16" s="6">
+      <c r="AH16" s="6" t="s">
+        <v>105</v>
+      </c>
+      <c r="AI16" s="6">
+        <v>55.9</v>
+      </c>
+      <c r="AJ16" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="AK16" s="6">
+        <v>51.4</v>
+      </c>
+      <c r="AL16" s="6">
         <v>53.5</v>
       </c>
-      <c r="O16" s="6">
+      <c r="AM16" s="6">
         <v>3.0</v>
       </c>
-      <c r="P16" s="6">
+      <c r="AN16" s="6" t="s">
+        <v>107</v>
+      </c>
+      <c r="AO16" s="6">
+        <v>59.4</v>
+      </c>
+      <c r="AP16" s="6" t="s">
+        <v>108</v>
+      </c>
+      <c r="AQ16" s="6">
+        <v>56.4</v>
+      </c>
+      <c r="AR16" s="6">
         <v>48.3</v>
       </c>
-      <c r="Q16" s="6">
+      <c r="AS16" s="6">
         <v>3.5</v>
       </c>
-      <c r="R16" s="6">
+      <c r="AT16" s="6" t="s">
+        <v>109</v>
+      </c>
+      <c r="AU16" s="6">
+        <v>55.2</v>
+      </c>
+      <c r="AV16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="AW16" s="6">
+        <v>51.7</v>
+      </c>
+      <c r="AX16" s="6">
         <v>40.6</v>
       </c>
-      <c r="S16" s="6">
+      <c r="AY16" s="6">
         <v>3.7</v>
       </c>
-      <c r="T16" s="6">
+      <c r="AZ16" s="6" t="s">
+        <v>111</v>
+      </c>
+      <c r="BA16" s="6">
+        <v>47.9</v>
+      </c>
+      <c r="BB16" s="6" t="s">
+        <v>112</v>
+      </c>
+      <c r="BC16" s="6">
+        <v>44.2</v>
+      </c>
+      <c r="BD16" s="6">
         <v>38.4</v>
       </c>
-      <c r="U16" s="6">
+      <c r="BE16" s="6">
         <v>5.4</v>
       </c>
-      <c r="V16" s="6">
+      <c r="BF16" s="6" t="s">
+        <v>113</v>
+      </c>
+      <c r="BG16" s="6">
+        <v>49.0</v>
+      </c>
+      <c r="BH16" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="BI16" s="6">
+        <v>43.7</v>
+      </c>
+      <c r="BJ16" s="6">
         <v>46.3</v>
       </c>
-      <c r="W16" s="6">
+      <c r="BK16" s="6">
         <v>5.2</v>
       </c>
-      <c r="X16" s="6">
+      <c r="BL16" s="6" t="s">
+        <v>115</v>
+      </c>
+      <c r="BM16" s="6">
+        <v>56.4</v>
+      </c>
+      <c r="BN16" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="BO16" s="6">
+        <v>51.4</v>
+      </c>
+      <c r="BP16" s="6">
         <v>43.8</v>
       </c>
-      <c r="Y16" s="6">
+      <c r="BQ16" s="6">
         <v>2.7</v>
       </c>
-      <c r="Z16" s="6">
+      <c r="BR16" s="6" t="s">
+        <v>117</v>
+      </c>
+      <c r="BS16" s="6">
+        <v>49.2</v>
+      </c>
+      <c r="BT16" s="6" t="s">
+        <v>118</v>
+      </c>
+      <c r="BU16" s="6">
+        <v>46.5</v>
+      </c>
+      <c r="BV16" s="6">
         <v>43.6</v>
       </c>
-      <c r="AA16" s="6">
+      <c r="BW16" s="6">
         <v>2.4</v>
       </c>
-      <c r="AB16" s="6">
+      <c r="BX16" s="6" t="s">
+        <v>119</v>
+      </c>
+      <c r="BY16" s="6">
+        <v>48.3</v>
+      </c>
+      <c r="BZ16" s="6" t="s">
+        <v>120</v>
+      </c>
+      <c r="CA16" s="6">
+        <v>46.0</v>
+      </c>
+      <c r="CB16" s="6">
         <v>27.3</v>
       </c>
-      <c r="AC16" s="6">
+      <c r="CC16" s="6">
         <v>2.2</v>
       </c>
-      <c r="AD16" s="6">
+      <c r="CD16" s="6" t="s">
+        <v>121</v>
+      </c>
+      <c r="CE16" s="6">
+        <v>31.6</v>
+      </c>
+      <c r="CF16" s="6" t="s">
+        <v>122</v>
+      </c>
+      <c r="CG16" s="6">
+        <v>29.5</v>
+      </c>
+      <c r="CH16" s="6">
         <v>41.9</v>
       </c>
-      <c r="AE16" s="6">
+      <c r="CI16" s="6">
         <v>0.8</v>
       </c>
+      <c r="CJ16" s="6" t="s">
+        <v>123</v>
+      </c>
+      <c r="CK16" s="6">
+        <v>43.6</v>
+      </c>
+      <c r="CL16" s="6" t="s">
+        <v>124</v>
+      </c>
+      <c r="CM16" s="6">
+        <v>42.7</v>
+      </c>
     </row>
-    <row r="17" spans="1:31">
+    <row r="17" spans="1:91">
       <c r="A17" s="5" t="s">
-        <v>31</v>
+        <v>125</v>
       </c>
       <c r="B17" s="6">
         <v>100.0</v>
       </c>
       <c r="C17" s="6" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>100.0</v>
+        <v>31</v>
+      </c>
+      <c r="D17" s="6" t="s">
+        <v>31</v>
       </c>
       <c r="E17" s="6" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>100.0</v>
+        <v>31</v>
+      </c>
+      <c r="F17" s="6" t="s">
+        <v>31</v>
       </c>
       <c r="G17" s="6" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="H17" s="6">
         <v>100.0</v>
       </c>
       <c r="I17" s="6" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>100.0</v>
+        <v>31</v>
+      </c>
+      <c r="J17" s="6" t="s">
+        <v>31</v>
       </c>
       <c r="K17" s="6" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>100.0</v>
+        <v>31</v>
+      </c>
+      <c r="L17" s="6" t="s">
+        <v>31</v>
       </c>
       <c r="M17" s="6" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="N17" s="6">
         <v>100.0</v>
       </c>
       <c r="O17" s="6" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>100.0</v>
+        <v>31</v>
+      </c>
+      <c r="P17" s="6" t="s">
+        <v>31</v>
       </c>
       <c r="Q17" s="6" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>100.0</v>
+        <v>31</v>
+      </c>
+      <c r="R17" s="6" t="s">
+        <v>31</v>
       </c>
       <c r="S17" s="6" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="T17" s="6">
         <v>100.0</v>
       </c>
       <c r="U17" s="6" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>100.0</v>
+        <v>31</v>
+      </c>
+      <c r="V17" s="6" t="s">
+        <v>31</v>
       </c>
       <c r="W17" s="6" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>100.0</v>
+        <v>31</v>
+      </c>
+      <c r="X17" s="6" t="s">
+        <v>31</v>
       </c>
       <c r="Y17" s="6" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="Z17" s="6">
         <v>100.0</v>
       </c>
       <c r="AA17" s="6" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="AB17" s="6">
+        <v>31</v>
+      </c>
+      <c r="AB17" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="AC17" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="AD17" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="AE17" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="AF17" s="6">
         <v>100.0</v>
       </c>
-      <c r="AC17" s="6" t="s">
-[...2 lines deleted...]
-      <c r="AD17" s="6">
+      <c r="AG17" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="AH17" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="AI17" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="AJ17" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="AK17" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="AL17" s="6">
         <v>100.0</v>
       </c>
-      <c r="AE17" s="6" t="s">
-        <v>27</v>
+      <c r="AM17" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="AN17" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="AO17" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="AP17" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="AQ17" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="AR17" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="AS17" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="AT17" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="AU17" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="AV17" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="AW17" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="AX17" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="AY17" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="AZ17" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="BA17" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="BB17" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="BC17" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="BD17" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="BE17" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="BF17" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="BG17" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="BH17" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="BI17" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="BJ17" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="BK17" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="BL17" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="BM17" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="BN17" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="BO17" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="BP17" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="BQ17" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="BR17" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="BS17" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="BT17" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="BU17" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="BV17" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="BW17" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="BX17" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="BY17" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="BZ17" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="CA17" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="CB17" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="CC17" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="CD17" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="CE17" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="CF17" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="CG17" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="CH17" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="CI17" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="CJ17" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="CK17" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="CL17" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="CM17" s="6" t="s">
+        <v>31</v>
       </c>
     </row>
-    <row r="18" spans="1:31" customHeight="1" ht="21.75">
+    <row r="18" spans="1:91" customHeight="1" ht="21.75">
       <c r="A18" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 04.03.2026</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1227403/409153</t>
           </r>
         </is>
       </c>
       <c r="B18" s="3"/>
       <c r="C18" s="3"/>
       <c r="D18" s="3"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="3"/>
       <c r="K18" s="3"/>
       <c r="L18" s="3"/>
       <c r="M18" s="3"/>
       <c r="N18" s="3"/>
       <c r="O18" s="3"/>
       <c r="P18" s="3"/>
       <c r="Q18" s="3"/>
       <c r="R18" s="3"/>
       <c r="S18" s="3"/>
       <c r="T18" s="3"/>
       <c r="U18" s="3"/>
       <c r="V18" s="3"/>
       <c r="W18" s="3"/>
       <c r="X18" s="3"/>
       <c r="Y18" s="3"/>
       <c r="Z18" s="3"/>
       <c r="AA18" s="3"/>
       <c r="AB18" s="3"/>
       <c r="AC18" s="3"/>
       <c r="AD18" s="3"/>
       <c r="AE18" s="3"/>
+      <c r="AF18" s="3"/>
+      <c r="AG18" s="3"/>
+      <c r="AH18" s="3"/>
+      <c r="AI18" s="3"/>
+      <c r="AJ18" s="3"/>
+      <c r="AK18" s="3"/>
+      <c r="AL18" s="3"/>
+      <c r="AM18" s="3"/>
+      <c r="AN18" s="3"/>
+      <c r="AO18" s="3"/>
+      <c r="AP18" s="3"/>
+      <c r="AQ18" s="3"/>
+      <c r="AR18" s="3"/>
+      <c r="AS18" s="3"/>
+      <c r="AT18" s="3"/>
+      <c r="AU18" s="3"/>
+      <c r="AV18" s="3"/>
+      <c r="AW18" s="3"/>
+      <c r="AX18" s="3"/>
+      <c r="AY18" s="3"/>
+      <c r="AZ18" s="3"/>
+      <c r="BA18" s="3"/>
+      <c r="BB18" s="3"/>
+      <c r="BC18" s="3"/>
+      <c r="BD18" s="3"/>
+      <c r="BE18" s="3"/>
+      <c r="BF18" s="3"/>
+      <c r="BG18" s="3"/>
+      <c r="BH18" s="3"/>
+      <c r="BI18" s="3"/>
+      <c r="BJ18" s="3"/>
+      <c r="BK18" s="3"/>
+      <c r="BL18" s="3"/>
+      <c r="BM18" s="3"/>
+      <c r="BN18" s="3"/>
+      <c r="BO18" s="3"/>
+      <c r="BP18" s="3"/>
+      <c r="BQ18" s="3"/>
+      <c r="BR18" s="3"/>
+      <c r="BS18" s="3"/>
+      <c r="BT18" s="3"/>
+      <c r="BU18" s="3"/>
+      <c r="BV18" s="3"/>
+      <c r="BW18" s="3"/>
+      <c r="BX18" s="3"/>
+      <c r="BY18" s="3"/>
+      <c r="BZ18" s="3"/>
+      <c r="CA18" s="3"/>
+      <c r="CB18" s="3"/>
+      <c r="CC18" s="3"/>
+      <c r="CD18" s="3"/>
+      <c r="CE18" s="3"/>
+      <c r="CF18" s="3"/>
+      <c r="CG18" s="3"/>
+      <c r="CH18" s="3"/>
+      <c r="CI18" s="3"/>
+      <c r="CJ18" s="3"/>
+      <c r="CK18" s="3"/>
+      <c r="CL18" s="3"/>
+      <c r="CM18" s="3"/>
     </row>
-    <row r="21" spans="1:31">
+    <row r="21" spans="1:91">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">superficie forestale</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
-    <row r="22" spans="1:31" customHeight="1" ht="29">
+    <row r="22" spans="1:91" customHeight="1" ht="29">
       <c r="A22" s="1" t="s">
-        <v>34</v>
+        <v>128</v>
       </c>
     </row>
-    <row r="24" spans="1:31">
+    <row r="24" spans="1:91">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">diversità strutturale del popolamento</t>
+            <t xml:space="preserve">qualità dell'habitat del popolamento (3 classi)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1280</t>
           </r>
         </is>
       </c>
     </row>
-    <row r="25" spans="1:31" customHeight="1" ht="29">
+    <row r="25" spans="1:91" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
-        <v>36</v>
+        <v>130</v>
       </c>
     </row>
-    <row r="27" spans="1:31">
+    <row r="27" spans="1:91">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">regione economica</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
-    <row r="28" spans="1:31" customHeight="1" ht="29">
+    <row r="28" spans="1:91" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
-        <v>38</v>
+        <v>132</v>
       </c>
     </row>
-    <row r="30" spans="1:31">
+    <row r="30" spans="1:91">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
-    <row r="31" spans="1:31" customHeight="1" ht="29">
+    <row r="31" spans="1:91" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
-        <v>40</v>
+        <v>134</v>
       </c>
     </row>
-    <row r="33" spans="1:31">
+    <row r="33" spans="1:91">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1–5 di 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
-    <row r="34" spans="1:31" customHeight="1" ht="29">
+    <row r="34" spans="1:91" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
-        <v>42</v>
+        <v>136</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:AE1"/>
-[...33 lines deleted...]
-    <mergeCell ref="A34:AE34"/>
+    <mergeCell ref="A1:CM1"/>
+    <mergeCell ref="A2:CM2"/>
+    <mergeCell ref="A3:CM3"/>
+    <mergeCell ref="A4:CM4"/>
+    <mergeCell ref="A5:CM5"/>
+    <mergeCell ref="A6:CM6"/>
+    <mergeCell ref="A7:CM7"/>
+    <mergeCell ref="A8:CM8"/>
+    <mergeCell ref="B10:CM10"/>
+    <mergeCell ref="B11:G11"/>
+    <mergeCell ref="H11:M11"/>
+    <mergeCell ref="N11:S11"/>
+    <mergeCell ref="T11:Y11"/>
+    <mergeCell ref="Z11:AE11"/>
+    <mergeCell ref="AF11:AK11"/>
+    <mergeCell ref="AL11:AQ11"/>
+    <mergeCell ref="AR11:AW11"/>
+    <mergeCell ref="AX11:BC11"/>
+    <mergeCell ref="BD11:BI11"/>
+    <mergeCell ref="BJ11:BO11"/>
+    <mergeCell ref="BP11:BU11"/>
+    <mergeCell ref="BV11:CA11"/>
+    <mergeCell ref="CB11:CG11"/>
+    <mergeCell ref="CH11:CM11"/>
+    <mergeCell ref="D12:E12"/>
+    <mergeCell ref="F12:G12"/>
+    <mergeCell ref="J12:K12"/>
+    <mergeCell ref="L12:M12"/>
+    <mergeCell ref="P12:Q12"/>
+    <mergeCell ref="R12:S12"/>
+    <mergeCell ref="V12:W12"/>
+    <mergeCell ref="X12:Y12"/>
+    <mergeCell ref="AB12:AC12"/>
+    <mergeCell ref="AD12:AE12"/>
+    <mergeCell ref="AH12:AI12"/>
+    <mergeCell ref="AJ12:AK12"/>
+    <mergeCell ref="AN12:AO12"/>
+    <mergeCell ref="AP12:AQ12"/>
+    <mergeCell ref="AT12:AU12"/>
+    <mergeCell ref="AV12:AW12"/>
+    <mergeCell ref="AZ12:BA12"/>
+    <mergeCell ref="BB12:BC12"/>
+    <mergeCell ref="BF12:BG12"/>
+    <mergeCell ref="BH12:BI12"/>
+    <mergeCell ref="BL12:BM12"/>
+    <mergeCell ref="BN12:BO12"/>
+    <mergeCell ref="BR12:BS12"/>
+    <mergeCell ref="BT12:BU12"/>
+    <mergeCell ref="BX12:BY12"/>
+    <mergeCell ref="BZ12:CA12"/>
+    <mergeCell ref="CD12:CE12"/>
+    <mergeCell ref="CF12:CG12"/>
+    <mergeCell ref="CJ12:CK12"/>
+    <mergeCell ref="CL12:CM12"/>
+    <mergeCell ref="D13:E13"/>
+    <mergeCell ref="F13:G13"/>
+    <mergeCell ref="J13:K13"/>
+    <mergeCell ref="L13:M13"/>
+    <mergeCell ref="P13:Q13"/>
+    <mergeCell ref="R13:S13"/>
+    <mergeCell ref="V13:W13"/>
+    <mergeCell ref="X13:Y13"/>
+    <mergeCell ref="AB13:AC13"/>
+    <mergeCell ref="AD13:AE13"/>
+    <mergeCell ref="AH13:AI13"/>
+    <mergeCell ref="AJ13:AK13"/>
+    <mergeCell ref="AN13:AO13"/>
+    <mergeCell ref="AP13:AQ13"/>
+    <mergeCell ref="AT13:AU13"/>
+    <mergeCell ref="AV13:AW13"/>
+    <mergeCell ref="AZ13:BA13"/>
+    <mergeCell ref="BB13:BC13"/>
+    <mergeCell ref="BF13:BG13"/>
+    <mergeCell ref="BH13:BI13"/>
+    <mergeCell ref="BL13:BM13"/>
+    <mergeCell ref="BN13:BO13"/>
+    <mergeCell ref="BR13:BS13"/>
+    <mergeCell ref="BT13:BU13"/>
+    <mergeCell ref="BX13:BY13"/>
+    <mergeCell ref="BZ13:CA13"/>
+    <mergeCell ref="CD13:CE13"/>
+    <mergeCell ref="CF13:CG13"/>
+    <mergeCell ref="CJ13:CK13"/>
+    <mergeCell ref="CL13:CM13"/>
+    <mergeCell ref="D14:E14"/>
+    <mergeCell ref="F14:G14"/>
+    <mergeCell ref="J14:K14"/>
+    <mergeCell ref="L14:M14"/>
+    <mergeCell ref="P14:Q14"/>
+    <mergeCell ref="R14:S14"/>
+    <mergeCell ref="V14:W14"/>
+    <mergeCell ref="X14:Y14"/>
+    <mergeCell ref="AB14:AC14"/>
+    <mergeCell ref="AD14:AE14"/>
+    <mergeCell ref="AH14:AI14"/>
+    <mergeCell ref="AJ14:AK14"/>
+    <mergeCell ref="AN14:AO14"/>
+    <mergeCell ref="AP14:AQ14"/>
+    <mergeCell ref="AT14:AU14"/>
+    <mergeCell ref="AV14:AW14"/>
+    <mergeCell ref="AZ14:BA14"/>
+    <mergeCell ref="BB14:BC14"/>
+    <mergeCell ref="BF14:BG14"/>
+    <mergeCell ref="BH14:BI14"/>
+    <mergeCell ref="BL14:BM14"/>
+    <mergeCell ref="BN14:BO14"/>
+    <mergeCell ref="BR14:BS14"/>
+    <mergeCell ref="BT14:BU14"/>
+    <mergeCell ref="BX14:BY14"/>
+    <mergeCell ref="BZ14:CA14"/>
+    <mergeCell ref="CD14:CE14"/>
+    <mergeCell ref="CF14:CG14"/>
+    <mergeCell ref="CJ14:CK14"/>
+    <mergeCell ref="CL14:CM14"/>
+    <mergeCell ref="D15:E15"/>
+    <mergeCell ref="F15:G15"/>
+    <mergeCell ref="J15:K15"/>
+    <mergeCell ref="L15:M15"/>
+    <mergeCell ref="P15:Q15"/>
+    <mergeCell ref="R15:S15"/>
+    <mergeCell ref="V15:W15"/>
+    <mergeCell ref="X15:Y15"/>
+    <mergeCell ref="AB15:AC15"/>
+    <mergeCell ref="AD15:AE15"/>
+    <mergeCell ref="AH15:AI15"/>
+    <mergeCell ref="AJ15:AK15"/>
+    <mergeCell ref="AN15:AO15"/>
+    <mergeCell ref="AP15:AQ15"/>
+    <mergeCell ref="AT15:AU15"/>
+    <mergeCell ref="AV15:AW15"/>
+    <mergeCell ref="AZ15:BA15"/>
+    <mergeCell ref="BB15:BC15"/>
+    <mergeCell ref="BF15:BG15"/>
+    <mergeCell ref="BH15:BI15"/>
+    <mergeCell ref="BL15:BM15"/>
+    <mergeCell ref="BN15:BO15"/>
+    <mergeCell ref="BR15:BS15"/>
+    <mergeCell ref="BT15:BU15"/>
+    <mergeCell ref="BX15:BY15"/>
+    <mergeCell ref="BZ15:CA15"/>
+    <mergeCell ref="CD15:CE15"/>
+    <mergeCell ref="CF15:CG15"/>
+    <mergeCell ref="CJ15:CK15"/>
+    <mergeCell ref="CL15:CM15"/>
+    <mergeCell ref="D16:E16"/>
+    <mergeCell ref="F16:G16"/>
+    <mergeCell ref="J16:K16"/>
+    <mergeCell ref="L16:M16"/>
+    <mergeCell ref="P16:Q16"/>
+    <mergeCell ref="R16:S16"/>
+    <mergeCell ref="V16:W16"/>
+    <mergeCell ref="X16:Y16"/>
+    <mergeCell ref="AB16:AC16"/>
+    <mergeCell ref="AD16:AE16"/>
+    <mergeCell ref="AH16:AI16"/>
+    <mergeCell ref="AJ16:AK16"/>
+    <mergeCell ref="AN16:AO16"/>
+    <mergeCell ref="AP16:AQ16"/>
+    <mergeCell ref="AT16:AU16"/>
+    <mergeCell ref="AV16:AW16"/>
+    <mergeCell ref="AZ16:BA16"/>
+    <mergeCell ref="BB16:BC16"/>
+    <mergeCell ref="BF16:BG16"/>
+    <mergeCell ref="BH16:BI16"/>
+    <mergeCell ref="BL16:BM16"/>
+    <mergeCell ref="BN16:BO16"/>
+    <mergeCell ref="BR16:BS16"/>
+    <mergeCell ref="BT16:BU16"/>
+    <mergeCell ref="BX16:BY16"/>
+    <mergeCell ref="BZ16:CA16"/>
+    <mergeCell ref="CD16:CE16"/>
+    <mergeCell ref="CF16:CG16"/>
+    <mergeCell ref="CJ16:CK16"/>
+    <mergeCell ref="CL16:CM16"/>
+    <mergeCell ref="D17:E17"/>
+    <mergeCell ref="F17:G17"/>
+    <mergeCell ref="J17:K17"/>
+    <mergeCell ref="L17:M17"/>
+    <mergeCell ref="P17:Q17"/>
+    <mergeCell ref="R17:S17"/>
+    <mergeCell ref="V17:W17"/>
+    <mergeCell ref="X17:Y17"/>
+    <mergeCell ref="AB17:AC17"/>
+    <mergeCell ref="AD17:AE17"/>
+    <mergeCell ref="AH17:AI17"/>
+    <mergeCell ref="AJ17:AK17"/>
+    <mergeCell ref="AN17:AO17"/>
+    <mergeCell ref="AP17:AQ17"/>
+    <mergeCell ref="AT17:AU17"/>
+    <mergeCell ref="AV17:AW17"/>
+    <mergeCell ref="AZ17:BA17"/>
+    <mergeCell ref="BB17:BC17"/>
+    <mergeCell ref="BF17:BG17"/>
+    <mergeCell ref="BH17:BI17"/>
+    <mergeCell ref="BL17:BM17"/>
+    <mergeCell ref="BN17:BO17"/>
+    <mergeCell ref="BR17:BS17"/>
+    <mergeCell ref="BT17:BU17"/>
+    <mergeCell ref="BX17:BY17"/>
+    <mergeCell ref="BZ17:CA17"/>
+    <mergeCell ref="CD17:CE17"/>
+    <mergeCell ref="CF17:CG17"/>
+    <mergeCell ref="CJ17:CK17"/>
+    <mergeCell ref="CL17:CM17"/>
+    <mergeCell ref="A18:CM18"/>
+    <mergeCell ref="A21:CM21"/>
+    <mergeCell ref="A22:CM22"/>
+    <mergeCell ref="A24:CM24"/>
+    <mergeCell ref="A25:CM25"/>
+    <mergeCell ref="A27:CM27"/>
+    <mergeCell ref="A28:CM28"/>
+    <mergeCell ref="A30:CM30"/>
+    <mergeCell ref="A31:CM31"/>
+    <mergeCell ref="A33:CM33"/>
+    <mergeCell ref="A34:CM34"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>