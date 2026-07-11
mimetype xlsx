--- v0 (2025-12-21)
+++ v1 (2026-07-11)
@@ -12,349 +12,487 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
-[...7 lines deleted...]
-    <t>structural diversity of the stand</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
+  <si>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>superficie forestale</t>
+  </si>
+  <si>
+    <t>qualità dell'habitat del popolamento (3 classi)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">suddivisione regionale</t>
     </r>
     <r>
-      <t xml:space="preserve">: biogeographical region</t>
+      <t xml:space="preserve">: regione biogeografica</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">unità</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, column total</t>
+      <t xml:space="preserve">: %, totale colonna</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">insieme analizzato</t>
     </r>
     <r>
-      <t xml:space="preserve">: accessible forest without shrub forest</t>
+      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">reticolo</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
     </r>
   </si>
   <si>
-    <t>state 2018/26</t>
-[...23 lines deleted...]
-    <t>Switzerland</t>
+    <t>stato 2018/26</t>
+  </si>
+  <si>
+    <t>regione biogeografica</t>
+  </si>
+  <si>
+    <t>Giura</t>
+  </si>
+  <si>
+    <t>Altopiano</t>
+  </si>
+  <si>
+    <t>Versante nord delle Alpi</t>
+  </si>
+  <si>
+    <t>Alpi centrali occidentali</t>
+  </si>
+  <si>
+    <t>Alpi centrali orientali</t>
+  </si>
+  <si>
+    <t>Versante sud delle Alpi</t>
+  </si>
+  <si>
+    <t>Svizzera</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>ci95</t>
+  </si>
+  <si>
+    <t>ci95ub</t>
+  </si>
+  <si>
+    <t>ci68</t>
+  </si>
+  <si>
+    <t>ci68ub</t>
+  </si>
+  <si>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>low</t>
-[...8 lines deleted...]
-    <t>total</t>
+    <t>debole</t>
+  </si>
+  <si>
+    <t>10.3 … 16.0</t>
+  </si>
+  <si>
+    <t>11.7 … 14.5</t>
+  </si>
+  <si>
+    <t>11 … 15.8</t>
+  </si>
+  <si>
+    <t>12.2 … 14.6</t>
+  </si>
+  <si>
+    <t>7.7 … 11.5</t>
+  </si>
+  <si>
+    <t>8.7 … 10.6</t>
+  </si>
+  <si>
+    <t>8.6 … 15.9</t>
+  </si>
+  <si>
+    <t>10.4 … 14.1</t>
+  </si>
+  <si>
+    <t>8.2 … 14.1</t>
+  </si>
+  <si>
+    <t>9.7 … 12.6</t>
+  </si>
+  <si>
+    <t>20.4 … 28.2</t>
+  </si>
+  <si>
+    <t>22.3 … 26.2</t>
+  </si>
+  <si>
+    <t>12.3 … 14.5</t>
+  </si>
+  <si>
+    <t>12.9 … 14.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">media </t>
+  </si>
+  <si>
+    <t>42 … 50.4</t>
+  </si>
+  <si>
+    <t>44.1 … 48.3</t>
+  </si>
+  <si>
+    <t>38.7 … 45.8</t>
+  </si>
+  <si>
+    <t>40.5 … 44.0</t>
+  </si>
+  <si>
+    <t>40.8 … 47.2</t>
+  </si>
+  <si>
+    <t>42.4 … 45.6</t>
+  </si>
+  <si>
+    <t>39.8 … 50.9</t>
+  </si>
+  <si>
+    <t>42.6 … 48.1</t>
+  </si>
+  <si>
+    <t>40.7 … 50.0</t>
+  </si>
+  <si>
+    <t>43.1 … 47.7</t>
+  </si>
+  <si>
+    <t>44.5 … 53.6</t>
+  </si>
+  <si>
+    <t>46.7 … 51.3</t>
+  </si>
+  <si>
+    <t>43.3 … 46.6</t>
+  </si>
+  <si>
+    <t>44.1 … 45.8</t>
+  </si>
+  <si>
+    <t>elevata</t>
+  </si>
+  <si>
+    <t>36.5 … 44.9</t>
+  </si>
+  <si>
+    <t>38.6 … 42.8</t>
+  </si>
+  <si>
+    <t>40.9 … 47.7</t>
+  </si>
+  <si>
+    <t>42.6 … 46.0</t>
+  </si>
+  <si>
+    <t>43.2 … 49.6</t>
+  </si>
+  <si>
+    <t>44.8 … 48.0</t>
+  </si>
+  <si>
+    <t>36.9 … 47.9</t>
+  </si>
+  <si>
+    <t>39.7 … 45.2</t>
+  </si>
+  <si>
+    <t>38.9 … 48.1</t>
+  </si>
+  <si>
+    <t>41.2 … 45.8</t>
+  </si>
+  <si>
+    <t>22.7 … 30.7</t>
+  </si>
+  <si>
+    <t>24.7 … 28.7</t>
+  </si>
+  <si>
+    <t>40 … 43.3</t>
+  </si>
+  <si>
+    <t>40.8 … 42.4</t>
+  </si>
+  <si>
+    <t>totale</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 04.03.2026</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1227416/409166</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest area</t>
+      <t xml:space="preserve">superficie forestale</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>All areas designated as forest according to the NFI forest definition. The forest definition includes shrub forest. The target variable "forest area" is also used when classifying the total area as forest or non-forest.</t>
+    <t>Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">structural diversity of the stand</t>
+      <t xml:space="preserve">qualità dell'habitat del popolamento (3 classi)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1280</t>
     </r>
   </si>
   <si>
-    <t>Value of the forest stand as a habitat – in three classes, derived from the attributes: development stage, crown closure, stand structure, proportion of old timber, degree of damage to the stand, presence of forest or stand edge, occurrence and type of gaps in the stand, degree of cover of the herb layer, degree of cover of berry bushes as well as the occurrence of stumps, lying deadwood, snags and piles of branches. Reference: Field Survey (various attributes)</t>
+    <t>Valore del popolamento forestale come habitat in tre classi, derivato dagli attributi stadio di sviluppo, grado di chiusura, struttura del popolamento, proporzione di legname grosso, grado di danneggiamento del popolamento, presenza di margine boschivo o del popolamento, presenza e tipo di chiarie nel popolamento, grado di copertura dello strato arbustivo, grado di copertura degli arbusti produttori di bacche, così come anche la presenza di ceppaie, legname morto a terra, alberi morti in piedi e mucchi di rami. Fonte: rilievo sul terreno (diversi attributi)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">biogeographical region</t>
+      <t xml:space="preserve">regione biogeografica</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Demarcation of Switzerland into six regions with similar flora and fauna. The six regions correspond to the basic categories in the publication «The Biogeographical Regions of Switzerland», which was published by FOEN in 2022.</t>
+    <t>Suddivisione della Svizzera in sei regioni con flora e fauna simili. Le sei regioni corrispondono alla suddivisione di base nella pubblicazione «Le regioni biogeografiche della Svizzera», edita dall'UFAM nel 2022.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest</t>
+      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Forest of which less than two-thirds is covered with shrubs that can be accessed on foot.</t>
+    <t>Bosco coperto per meno di due terzi da arbusti e che può essere raggiunto a piedi.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1–5 di 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sottoreticoli 1, 2, 3, 4 e 5 di 9 sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -698,695 +836,1395 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O34"/>
+  <dimension ref="A1:AQ34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="42.275" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9.10" bestFit="true" style="0"/>
+    <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
+    <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
+    <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
+    <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
+    <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
+    <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="9.10" bestFit="true" style="0"/>
+    <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
+    <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
+    <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
+    <col min="20" max="20" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
+    <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
+    <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
+    <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
+    <col min="26" max="26" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="27" max="27" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="28" max="28" width="9.10" bestFit="true" style="0"/>
+    <col min="29" max="29" width="9.10" bestFit="true" style="0"/>
+    <col min="30" max="30" width="9.10" bestFit="true" style="0"/>
+    <col min="31" max="31" width="9.10" bestFit="true" style="0"/>
+    <col min="32" max="32" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="33" max="33" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="34" max="34" width="9.10" bestFit="true" style="0"/>
+    <col min="35" max="35" width="9.10" bestFit="true" style="0"/>
+    <col min="36" max="36" width="9.10" bestFit="true" style="0"/>
+    <col min="37" max="37" width="9.10" bestFit="true" style="0"/>
+    <col min="38" max="38" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="39" max="39" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="40" max="40" width="9.10" bestFit="true" style="0"/>
+    <col min="41" max="41" width="9.10" bestFit="true" style="0"/>
+    <col min="42" max="42" width="9.10" bestFit="true" style="0"/>
+    <col min="43" max="43" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15">
+    <row r="1" spans="1:43">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:15">
+    <row r="2" spans="1:43">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:15">
+    <row r="3" spans="1:43">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:15">
+    <row r="4" spans="1:43">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="5" spans="1:15">
+    <row r="5" spans="1:43">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="6" spans="1:15">
+    <row r="6" spans="1:43">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="7" spans="1:15">
+    <row r="7" spans="1:43">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="8" spans="1:15">
+    <row r="8" spans="1:43">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="10" spans="1:15">
+    <row r="10" spans="1:43">
       <c r="A10" s="4"/>
       <c r="B10" s="4" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="4"/>
       <c r="E10" s="4"/>
       <c r="F10" s="4"/>
       <c r="G10" s="4"/>
       <c r="H10" s="4"/>
       <c r="I10" s="4"/>
       <c r="J10" s="4"/>
       <c r="K10" s="4"/>
       <c r="L10" s="4"/>
       <c r="M10" s="4"/>
       <c r="N10" s="4"/>
       <c r="O10" s="4"/>
-    </row>
-    <row r="11" spans="1:15">
+      <c r="P10" s="4"/>
+      <c r="Q10" s="4"/>
+      <c r="R10" s="4"/>
+      <c r="S10" s="4"/>
+      <c r="T10" s="4"/>
+      <c r="U10" s="4"/>
+      <c r="V10" s="4"/>
+      <c r="W10" s="4"/>
+      <c r="X10" s="4"/>
+      <c r="Y10" s="4"/>
+      <c r="Z10" s="4"/>
+      <c r="AA10" s="4"/>
+      <c r="AB10" s="4"/>
+      <c r="AC10" s="4"/>
+      <c r="AD10" s="4"/>
+      <c r="AE10" s="4"/>
+      <c r="AF10" s="4"/>
+      <c r="AG10" s="4"/>
+      <c r="AH10" s="4"/>
+      <c r="AI10" s="4"/>
+      <c r="AJ10" s="4"/>
+      <c r="AK10" s="4"/>
+      <c r="AL10" s="4"/>
+      <c r="AM10" s="4"/>
+      <c r="AN10" s="4"/>
+      <c r="AO10" s="4"/>
+      <c r="AP10" s="4"/>
+      <c r="AQ10" s="4"/>
+    </row>
+    <row r="11" spans="1:43">
       <c r="A11" s="4"/>
       <c r="B11" s="4" t="s">
         <v>9</v>
       </c>
       <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D11" s="4"/>
       <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F11" s="4"/>
       <c r="G11" s="4"/>
       <c r="H11" s="4" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J11" s="4"/>
       <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L11" s="4"/>
       <c r="M11" s="4"/>
       <c r="N11" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="O11" s="4"/>
+      <c r="P11" s="4"/>
+      <c r="Q11" s="4"/>
+      <c r="R11" s="4"/>
+      <c r="S11" s="4"/>
+      <c r="T11" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="U11" s="4"/>
+      <c r="V11" s="4"/>
+      <c r="W11" s="4"/>
+      <c r="X11" s="4"/>
+      <c r="Y11" s="4"/>
+      <c r="Z11" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA11" s="4"/>
+      <c r="AB11" s="4"/>
+      <c r="AC11" s="4"/>
+      <c r="AD11" s="4"/>
+      <c r="AE11" s="4"/>
+      <c r="AF11" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="AG11" s="4"/>
+      <c r="AH11" s="4"/>
+      <c r="AI11" s="4"/>
+      <c r="AJ11" s="4"/>
+      <c r="AK11" s="4"/>
+      <c r="AL11" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="O11" s="4"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:15">
+      <c r="AM11" s="4"/>
+      <c r="AN11" s="4"/>
+      <c r="AO11" s="4"/>
+      <c r="AP11" s="4"/>
+      <c r="AQ11" s="4"/>
+    </row>
+    <row r="12" spans="1:43">
       <c r="A12" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="D12" s="4" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="E12" s="4" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="F12" s="4" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G12" s="4" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="H12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="J12" s="4" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>17</v>
       </c>
-    </row>
-    <row r="13" spans="1:15">
+      <c r="P12" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q12" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="R12" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="S12" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="T12" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="U12" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="V12" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="W12" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="X12" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="Y12" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="Z12" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA12" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="AB12" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="AC12" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="AD12" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="AE12" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="AF12" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG12" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="AH12" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="AI12" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="AJ12" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="AK12" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="AL12" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="AM12" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="AN12" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="AO12" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="AP12" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="AQ12" s="4" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="13" spans="1:43">
       <c r="A13" s="5" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B13" s="6">
         <v>0.0</v>
       </c>
       <c r="C13" s="6" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>23</v>
+      </c>
+      <c r="D13" s="6" t="s">
+        <v>23</v>
       </c>
       <c r="E13" s="6" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>23</v>
+      </c>
+      <c r="F13" s="6" t="s">
+        <v>23</v>
       </c>
       <c r="G13" s="6" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="H13" s="6">
         <v>0.0</v>
       </c>
       <c r="I13" s="6" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>23</v>
+      </c>
+      <c r="J13" s="6" t="s">
+        <v>23</v>
       </c>
       <c r="K13" s="6" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>23</v>
+      </c>
+      <c r="L13" s="6" t="s">
+        <v>23</v>
       </c>
       <c r="M13" s="6" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="N13" s="6">
         <v>0.0</v>
       </c>
       <c r="O13" s="6" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:15">
+        <v>23</v>
+      </c>
+      <c r="P13" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q13" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="R13" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="S13" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="T13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="U13" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="V13" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="W13" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="X13" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y13" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="Z13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="AA13" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="AB13" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="AC13" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="AD13" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="AE13" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="AF13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="AG13" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="AH13" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="AI13" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="AJ13" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="AK13" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="AL13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="AM13" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="AN13" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="AO13" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="AP13" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="AQ13" s="6" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="14" spans="1:43">
       <c r="A14" s="5" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="B14" s="6">
         <v>13.1</v>
       </c>
       <c r="C14" s="6">
         <v>1.4</v>
       </c>
-      <c r="D14" s="6">
+      <c r="D14" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="E14" s="6">
+        <v>16.0</v>
+      </c>
+      <c r="F14" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="G14" s="6">
+        <v>14.5</v>
+      </c>
+      <c r="H14" s="6">
         <v>13.4</v>
       </c>
-      <c r="E14" s="6">
+      <c r="I14" s="6">
         <v>1.2</v>
       </c>
-      <c r="F14" s="6">
+      <c r="J14" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="K14" s="6">
+        <v>15.8</v>
+      </c>
+      <c r="L14" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="M14" s="6">
+        <v>14.6</v>
+      </c>
+      <c r="N14" s="6">
         <v>9.6</v>
       </c>
-      <c r="G14" s="6">
+      <c r="O14" s="6">
         <v>1.0</v>
       </c>
-      <c r="H14" s="6">
+      <c r="P14" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q14" s="6">
+        <v>11.5</v>
+      </c>
+      <c r="R14" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="S14" s="6">
+        <v>10.6</v>
+      </c>
+      <c r="T14" s="6">
         <v>12.2</v>
       </c>
-      <c r="I14" s="6">
+      <c r="U14" s="6">
         <v>1.9</v>
       </c>
-      <c r="J14" s="6">
+      <c r="V14" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="W14" s="6">
+        <v>15.9</v>
+      </c>
+      <c r="X14" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="Y14" s="6">
+        <v>14.1</v>
+      </c>
+      <c r="Z14" s="6">
         <v>11.1</v>
       </c>
-      <c r="K14" s="6">
+      <c r="AA14" s="6">
         <v>1.5</v>
       </c>
-      <c r="L14" s="6">
+      <c r="AB14" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="AC14" s="6">
+        <v>14.1</v>
+      </c>
+      <c r="AD14" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="AE14" s="6">
+        <v>12.6</v>
+      </c>
+      <c r="AF14" s="6">
         <v>24.3</v>
       </c>
-      <c r="M14" s="6">
+      <c r="AG14" s="6">
         <v>2.0</v>
       </c>
-      <c r="N14" s="6">
+      <c r="AH14" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="AI14" s="6">
+        <v>28.2</v>
+      </c>
+      <c r="AJ14" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="AK14" s="6">
+        <v>26.2</v>
+      </c>
+      <c r="AL14" s="6">
         <v>13.4</v>
       </c>
-      <c r="O14" s="6">
+      <c r="AM14" s="6">
         <v>0.6</v>
       </c>
-    </row>
-    <row r="15" spans="1:15">
+      <c r="AN14" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="AO14" s="6">
+        <v>14.5</v>
+      </c>
+      <c r="AP14" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AQ14" s="6">
+        <v>14.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:43">
       <c r="A15" s="5" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="B15" s="6">
         <v>46.2</v>
       </c>
       <c r="C15" s="6">
         <v>2.1</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="E15" s="6">
+        <v>50.4</v>
+      </c>
+      <c r="F15" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="G15" s="6">
+        <v>48.3</v>
+      </c>
+      <c r="H15" s="6">
         <v>42.2</v>
       </c>
-      <c r="E15" s="6">
+      <c r="I15" s="6">
         <v>1.8</v>
       </c>
-      <c r="F15" s="6">
+      <c r="J15" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="K15" s="6">
+        <v>45.8</v>
+      </c>
+      <c r="L15" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="M15" s="6">
         <v>44.0</v>
       </c>
-      <c r="G15" s="6">
+      <c r="N15" s="6">
+        <v>44.0</v>
+      </c>
+      <c r="O15" s="6">
         <v>1.6</v>
       </c>
-      <c r="H15" s="6">
+      <c r="P15" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q15" s="6">
+        <v>47.2</v>
+      </c>
+      <c r="R15" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="S15" s="6">
+        <v>45.6</v>
+      </c>
+      <c r="T15" s="6">
         <v>45.4</v>
       </c>
-      <c r="I15" s="6">
+      <c r="U15" s="6">
         <v>2.8</v>
       </c>
-      <c r="J15" s="6">
+      <c r="V15" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="W15" s="6">
+        <v>50.9</v>
+      </c>
+      <c r="X15" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="Y15" s="6">
+        <v>48.1</v>
+      </c>
+      <c r="Z15" s="6">
         <v>45.4</v>
       </c>
-      <c r="K15" s="6">
+      <c r="AA15" s="6">
         <v>2.4</v>
       </c>
-      <c r="L15" s="6">
+      <c r="AB15" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="AC15" s="6">
+        <v>50.0</v>
+      </c>
+      <c r="AD15" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE15" s="6">
+        <v>47.7</v>
+      </c>
+      <c r="AF15" s="6">
         <v>49.0</v>
       </c>
-      <c r="M15" s="6">
+      <c r="AG15" s="6">
         <v>2.3</v>
       </c>
-      <c r="N15" s="6">
+      <c r="AH15" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="AI15" s="6">
+        <v>53.6</v>
+      </c>
+      <c r="AJ15" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="AK15" s="6">
+        <v>51.3</v>
+      </c>
+      <c r="AL15" s="6">
         <v>45.0</v>
       </c>
-      <c r="O15" s="6">
+      <c r="AM15" s="6">
         <v>0.8</v>
       </c>
-    </row>
-    <row r="16" spans="1:15">
+      <c r="AN15" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="AO15" s="6">
+        <v>46.6</v>
+      </c>
+      <c r="AP15" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="AQ15" s="6">
+        <v>45.8</v>
+      </c>
+    </row>
+    <row r="16" spans="1:43">
       <c r="A16" s="5" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="B16" s="6">
         <v>40.7</v>
       </c>
       <c r="C16" s="6">
         <v>2.1</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="E16" s="6">
+        <v>44.9</v>
+      </c>
+      <c r="F16" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="G16" s="6">
+        <v>42.8</v>
+      </c>
+      <c r="H16" s="6">
         <v>44.3</v>
       </c>
-      <c r="E16" s="6">
+      <c r="I16" s="6">
         <v>1.7</v>
       </c>
-      <c r="F16" s="6">
+      <c r="J16" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="K16" s="6">
+        <v>47.7</v>
+      </c>
+      <c r="L16" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="M16" s="6">
+        <v>46.0</v>
+      </c>
+      <c r="N16" s="6">
         <v>46.4</v>
       </c>
-      <c r="G16" s="6">
+      <c r="O16" s="6">
         <v>1.6</v>
       </c>
-      <c r="H16" s="6">
+      <c r="P16" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="Q16" s="6">
+        <v>49.6</v>
+      </c>
+      <c r="R16" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="S16" s="6">
+        <v>48.0</v>
+      </c>
+      <c r="T16" s="6">
         <v>42.4</v>
       </c>
-      <c r="I16" s="6">
+      <c r="U16" s="6">
         <v>2.8</v>
       </c>
-      <c r="J16" s="6">
+      <c r="V16" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="W16" s="6">
+        <v>47.9</v>
+      </c>
+      <c r="X16" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="Y16" s="6">
+        <v>45.2</v>
+      </c>
+      <c r="Z16" s="6">
         <v>43.5</v>
       </c>
-      <c r="K16" s="6">
+      <c r="AA16" s="6">
         <v>2.4</v>
       </c>
-      <c r="L16" s="6">
+      <c r="AB16" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="AC16" s="6">
+        <v>48.1</v>
+      </c>
+      <c r="AD16" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="AE16" s="6">
+        <v>45.8</v>
+      </c>
+      <c r="AF16" s="6">
         <v>26.7</v>
       </c>
-      <c r="M16" s="6">
+      <c r="AG16" s="6">
         <v>2.1</v>
       </c>
-      <c r="N16" s="6">
+      <c r="AH16" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="AI16" s="6">
+        <v>30.7</v>
+      </c>
+      <c r="AJ16" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="AK16" s="6">
+        <v>28.7</v>
+      </c>
+      <c r="AL16" s="6">
         <v>41.6</v>
       </c>
-      <c r="O16" s="6">
+      <c r="AM16" s="6">
         <v>0.8</v>
       </c>
-    </row>
-    <row r="17" spans="1:15">
+      <c r="AN16" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AO16" s="6">
+        <v>43.3</v>
+      </c>
+      <c r="AP16" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="AQ16" s="6">
+        <v>42.4</v>
+      </c>
+    </row>
+    <row r="17" spans="1:43">
       <c r="A17" s="5" t="s">
-        <v>23</v>
+        <v>69</v>
       </c>
       <c r="B17" s="6">
         <v>100.0</v>
       </c>
       <c r="C17" s="6" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>100.0</v>
+        <v>23</v>
+      </c>
+      <c r="D17" s="6" t="s">
+        <v>23</v>
       </c>
       <c r="E17" s="6" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>100.0</v>
+        <v>23</v>
+      </c>
+      <c r="F17" s="6" t="s">
+        <v>23</v>
       </c>
       <c r="G17" s="6" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="H17" s="6">
         <v>100.0</v>
       </c>
       <c r="I17" s="6" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>100.0</v>
+        <v>23</v>
+      </c>
+      <c r="J17" s="6" t="s">
+        <v>23</v>
       </c>
       <c r="K17" s="6" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>100.0</v>
+        <v>23</v>
+      </c>
+      <c r="L17" s="6" t="s">
+        <v>23</v>
       </c>
       <c r="M17" s="6" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="N17" s="6">
         <v>100.0</v>
       </c>
       <c r="O17" s="6" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:15" customHeight="1" ht="21.75">
+        <v>23</v>
+      </c>
+      <c r="P17" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q17" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="R17" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="S17" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="T17" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="U17" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="V17" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="W17" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="X17" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y17" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="Z17" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="AA17" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="AB17" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="AC17" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="AD17" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="AE17" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="AF17" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="AG17" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="AH17" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="AI17" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="AJ17" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="AK17" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="AL17" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="AM17" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="AN17" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="AO17" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="AP17" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="AQ17" s="6" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="18" spans="1:43" customHeight="1" ht="21.75">
       <c r="A18" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 04.03.2026</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1227416/409166</t>
           </r>
         </is>
       </c>
       <c r="B18" s="3"/>
       <c r="C18" s="3"/>
       <c r="D18" s="3"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="3"/>
       <c r="K18" s="3"/>
       <c r="L18" s="3"/>
       <c r="M18" s="3"/>
       <c r="N18" s="3"/>
       <c r="O18" s="3"/>
-    </row>
-    <row r="21" spans="1:15">
+      <c r="P18" s="3"/>
+      <c r="Q18" s="3"/>
+      <c r="R18" s="3"/>
+      <c r="S18" s="3"/>
+      <c r="T18" s="3"/>
+      <c r="U18" s="3"/>
+      <c r="V18" s="3"/>
+      <c r="W18" s="3"/>
+      <c r="X18" s="3"/>
+      <c r="Y18" s="3"/>
+      <c r="Z18" s="3"/>
+      <c r="AA18" s="3"/>
+      <c r="AB18" s="3"/>
+      <c r="AC18" s="3"/>
+      <c r="AD18" s="3"/>
+      <c r="AE18" s="3"/>
+      <c r="AF18" s="3"/>
+      <c r="AG18" s="3"/>
+      <c r="AH18" s="3"/>
+      <c r="AI18" s="3"/>
+      <c r="AJ18" s="3"/>
+      <c r="AK18" s="3"/>
+      <c r="AL18" s="3"/>
+      <c r="AM18" s="3"/>
+      <c r="AN18" s="3"/>
+      <c r="AO18" s="3"/>
+      <c r="AP18" s="3"/>
+      <c r="AQ18" s="3"/>
+    </row>
+    <row r="21" spans="1:43">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest area</t>
+            <t xml:space="preserve">superficie forestale</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
-    <row r="22" spans="1:15" customHeight="1" ht="29">
+    <row r="22" spans="1:43" customHeight="1" ht="29">
       <c r="A22" s="1" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:15">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="24" spans="1:43">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">structural diversity of the stand</t>
+            <t xml:space="preserve">qualità dell'habitat del popolamento (3 classi)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1280</t>
           </r>
         </is>
       </c>
     </row>
-    <row r="25" spans="1:15" customHeight="1" ht="29">
+    <row r="25" spans="1:43" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:15">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="27" spans="1:43">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">biogeographical region</t>
+            <t xml:space="preserve">regione biogeografica</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
-    <row r="28" spans="1:15" customHeight="1" ht="29">
+    <row r="28" spans="1:43" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:15">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="30" spans="1:43">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest</t>
+            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
-    <row r="31" spans="1:15" customHeight="1" ht="29">
+    <row r="31" spans="1:43" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:15">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="33" spans="1:43">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1–5 di 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
-    <row r="34" spans="1:15" customHeight="1" ht="29">
+    <row r="34" spans="1:43" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
-        <v>34</v>
+        <v>80</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:O1"/>
-[...25 lines deleted...]
-    <mergeCell ref="A34:O34"/>
+    <mergeCell ref="A1:AQ1"/>
+    <mergeCell ref="A2:AQ2"/>
+    <mergeCell ref="A3:AQ3"/>
+    <mergeCell ref="A4:AQ4"/>
+    <mergeCell ref="A5:AQ5"/>
+    <mergeCell ref="A6:AQ6"/>
+    <mergeCell ref="A7:AQ7"/>
+    <mergeCell ref="A8:AQ8"/>
+    <mergeCell ref="B10:AQ10"/>
+    <mergeCell ref="B11:G11"/>
+    <mergeCell ref="H11:M11"/>
+    <mergeCell ref="N11:S11"/>
+    <mergeCell ref="T11:Y11"/>
+    <mergeCell ref="Z11:AE11"/>
+    <mergeCell ref="AF11:AK11"/>
+    <mergeCell ref="AL11:AQ11"/>
+    <mergeCell ref="D12:E12"/>
+    <mergeCell ref="F12:G12"/>
+    <mergeCell ref="J12:K12"/>
+    <mergeCell ref="L12:M12"/>
+    <mergeCell ref="P12:Q12"/>
+    <mergeCell ref="R12:S12"/>
+    <mergeCell ref="V12:W12"/>
+    <mergeCell ref="X12:Y12"/>
+    <mergeCell ref="AB12:AC12"/>
+    <mergeCell ref="AD12:AE12"/>
+    <mergeCell ref="AH12:AI12"/>
+    <mergeCell ref="AJ12:AK12"/>
+    <mergeCell ref="AN12:AO12"/>
+    <mergeCell ref="AP12:AQ12"/>
+    <mergeCell ref="D13:E13"/>
+    <mergeCell ref="F13:G13"/>
+    <mergeCell ref="J13:K13"/>
+    <mergeCell ref="L13:M13"/>
+    <mergeCell ref="P13:Q13"/>
+    <mergeCell ref="R13:S13"/>
+    <mergeCell ref="V13:W13"/>
+    <mergeCell ref="X13:Y13"/>
+    <mergeCell ref="AB13:AC13"/>
+    <mergeCell ref="AD13:AE13"/>
+    <mergeCell ref="AH13:AI13"/>
+    <mergeCell ref="AJ13:AK13"/>
+    <mergeCell ref="AN13:AO13"/>
+    <mergeCell ref="AP13:AQ13"/>
+    <mergeCell ref="D14:E14"/>
+    <mergeCell ref="F14:G14"/>
+    <mergeCell ref="J14:K14"/>
+    <mergeCell ref="L14:M14"/>
+    <mergeCell ref="P14:Q14"/>
+    <mergeCell ref="R14:S14"/>
+    <mergeCell ref="V14:W14"/>
+    <mergeCell ref="X14:Y14"/>
+    <mergeCell ref="AB14:AC14"/>
+    <mergeCell ref="AD14:AE14"/>
+    <mergeCell ref="AH14:AI14"/>
+    <mergeCell ref="AJ14:AK14"/>
+    <mergeCell ref="AN14:AO14"/>
+    <mergeCell ref="AP14:AQ14"/>
+    <mergeCell ref="D15:E15"/>
+    <mergeCell ref="F15:G15"/>
+    <mergeCell ref="J15:K15"/>
+    <mergeCell ref="L15:M15"/>
+    <mergeCell ref="P15:Q15"/>
+    <mergeCell ref="R15:S15"/>
+    <mergeCell ref="V15:W15"/>
+    <mergeCell ref="X15:Y15"/>
+    <mergeCell ref="AB15:AC15"/>
+    <mergeCell ref="AD15:AE15"/>
+    <mergeCell ref="AH15:AI15"/>
+    <mergeCell ref="AJ15:AK15"/>
+    <mergeCell ref="AN15:AO15"/>
+    <mergeCell ref="AP15:AQ15"/>
+    <mergeCell ref="D16:E16"/>
+    <mergeCell ref="F16:G16"/>
+    <mergeCell ref="J16:K16"/>
+    <mergeCell ref="L16:M16"/>
+    <mergeCell ref="P16:Q16"/>
+    <mergeCell ref="R16:S16"/>
+    <mergeCell ref="V16:W16"/>
+    <mergeCell ref="X16:Y16"/>
+    <mergeCell ref="AB16:AC16"/>
+    <mergeCell ref="AD16:AE16"/>
+    <mergeCell ref="AH16:AI16"/>
+    <mergeCell ref="AJ16:AK16"/>
+    <mergeCell ref="AN16:AO16"/>
+    <mergeCell ref="AP16:AQ16"/>
+    <mergeCell ref="D17:E17"/>
+    <mergeCell ref="F17:G17"/>
+    <mergeCell ref="J17:K17"/>
+    <mergeCell ref="L17:M17"/>
+    <mergeCell ref="P17:Q17"/>
+    <mergeCell ref="R17:S17"/>
+    <mergeCell ref="V17:W17"/>
+    <mergeCell ref="X17:Y17"/>
+    <mergeCell ref="AB17:AC17"/>
+    <mergeCell ref="AD17:AE17"/>
+    <mergeCell ref="AH17:AI17"/>
+    <mergeCell ref="AJ17:AK17"/>
+    <mergeCell ref="AN17:AO17"/>
+    <mergeCell ref="AP17:AQ17"/>
+    <mergeCell ref="A18:AQ18"/>
+    <mergeCell ref="A21:AQ21"/>
+    <mergeCell ref="A22:AQ22"/>
+    <mergeCell ref="A24:AQ24"/>
+    <mergeCell ref="A25:AQ25"/>
+    <mergeCell ref="A27:AQ27"/>
+    <mergeCell ref="A28:AQ28"/>
+    <mergeCell ref="A30:AQ30"/>
+    <mergeCell ref="A31:AQ31"/>
+    <mergeCell ref="A33:AQ33"/>
+    <mergeCell ref="A34:AQ34"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>