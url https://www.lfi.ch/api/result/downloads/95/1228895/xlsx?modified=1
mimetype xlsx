--- v0 (2025-10-01)
+++ v1 (2026-09-24)
@@ -1,433 +1,343 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
-[...99 lines deleted...]
-    <t>Switzerland</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
+  <si>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>superficie forestale</t>
+  </si>
+  <si>
+    <t>bosco esclusi gli arbusteti, arbusteto</t>
+  </si>
+  <si>
+    <t>suddivisione regionale: regione di produzione</t>
+  </si>
+  <si>
+    <t>unità: %, totale colonna</t>
+  </si>
+  <si>
+    <t>insieme analizzato: bosco</t>
+  </si>
+  <si>
+    <t>reticolo: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+  </si>
+  <si>
+    <t>stato 2018/26</t>
+  </si>
+  <si>
+    <t>regione di produzione</t>
+  </si>
+  <si>
+    <t>Giura</t>
+  </si>
+  <si>
+    <t>Altopiano</t>
+  </si>
+  <si>
+    <t>Prealpi</t>
+  </si>
+  <si>
+    <t>Alpi</t>
+  </si>
+  <si>
+    <t>Sud delle Alpi</t>
+  </si>
+  <si>
+    <t>Svizzera</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>forest without shrub forest</t>
-[...176 lines deleted...]
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>bosco senza arbusteto</t>
+  </si>
+  <si>
+    <t>arbusteto</t>
+  </si>
+  <si>
+    <t>totale</t>
+  </si>
+  <si>
+    <t>© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>IFN5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">reticolo: </t>
+  </si>
+  <si>
+    <t>reticolo 1,4 km, sottoreticoli 1 a 5 [1746]
+Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">insieme analizzato: </t>
+  </si>
+  <si>
+    <t>bosco [484]
+Superficie che soddisfa la definizione di bosco secondo l'IFN, che è dunque «bosco esclusi gli arbusteti» o «arbusteto».</t>
+  </si>
+  <si>
+    <t xml:space="preserve">suddivisione regionale: </t>
+  </si>
+  <si>
+    <t>regione di produzione [PRODREG, 49]
+Suddivisione della Svizzera in cinque regioni (Giura, Altopiano, Prealpi, Alpi e Sud delle Alpi) che presentano condizioni di crescita e di produzione di legname relativamente omogenee. Le Regioni di produzione furono elaborate dall'Ufficio federale delle foreste molto prima del primo inventario forestale nazionale (IFN1, 1983-1985). A parte una piccola eccezione attorno al lago Lemano, i confini delle Regioni di produzione corrispondono ai confini dei comuni di allora. Al contrario dell'IFN, la statistica forestale eseguita dall'Ufficio federale di statistica non usa le Regioni di produzione, bensì le Zone forestali, i cui confini hanno un corso leggermente diverso.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>superficie forestale [44], ha
+Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 25.05.2019 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 2: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: , Dezimalstellen: 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>absolut [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>absolut [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t>totale colonna [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>bosco esclusi gli arbusteti, arbusteto [TYP2, 1697]
+Tipo di bosco in due classi (bosco esclusi gli arbusteti, arbusteto). Fonte: rilievo sul terreno (MID 816) oppure, se il bosco non è accessibile, interpretazione di foto aeree</t>
+  </si>
+  <si>
+    <t>gerechnet am 20.03.2024 06:42:19</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>nessuna indicazione, bosco senza arbusteto, arbusteto, totale</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">altri: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -688,611 +598,889 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M33"/>
+  <dimension ref="A1:M42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B18" sqref="B18:M42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="52.844" bestFit="true" customWidth="true" style="0"/>
-[...11 lines deleted...]
-    <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="32" customWidth="true" style="0"/>
+    <col min="2" max="2" width="6" customWidth="true" style="0"/>
+    <col min="3" max="3" width="5" customWidth="true" style="0"/>
+    <col min="4" max="4" width="7" customWidth="true" style="0"/>
+    <col min="5" max="5" width="7" customWidth="true" style="0"/>
+    <col min="6" max="6" width="6" customWidth="true" style="0"/>
+    <col min="7" max="7" width="6" customWidth="true" style="0"/>
+    <col min="8" max="8" width="6" customWidth="true" style="0"/>
+    <col min="9" max="9" width="5" customWidth="true" style="0"/>
+    <col min="10" max="10" width="9" customWidth="true" style="0"/>
+    <col min="11" max="11" width="9" customWidth="true" style="0"/>
+    <col min="12" max="12" width="6" customWidth="true" style="0"/>
+    <col min="13" max="13" width="6" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:13">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...9 lines deleted...]
-      <c r="M10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
     </row>
     <row r="11" spans="1:13">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
+      <c r="M11" s="3"/>
     </row>
     <row r="12" spans="1:13">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:13">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="B13" s="6">
+      <c r="B13" s="5">
         <v>0.0</v>
       </c>
-      <c r="C13" s="6" t="s">
+      <c r="C13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="D13" s="6">
+      <c r="D13" s="5">
         <v>0.0</v>
       </c>
-      <c r="E13" s="6" t="s">
+      <c r="E13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="F13" s="6">
+      <c r="F13" s="5">
         <v>0.0</v>
       </c>
-      <c r="G13" s="6" t="s">
+      <c r="G13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="H13" s="6">
+      <c r="H13" s="5">
         <v>0.0</v>
       </c>
-      <c r="I13" s="6" t="s">
+      <c r="I13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="J13" s="6">
+      <c r="J13" s="5">
         <v>0.0</v>
       </c>
-      <c r="K13" s="6" t="s">
+      <c r="K13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="L13" s="6">
+      <c r="L13" s="5">
         <v>0.0</v>
       </c>
-      <c r="M13" s="6" t="s">
+      <c r="M13" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:13">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="5">
         <v>99.8</v>
       </c>
-      <c r="C14" s="6">
+      <c r="C14" s="5">
         <v>0.2</v>
       </c>
-      <c r="D14" s="6">
+      <c r="D14" s="5">
         <v>100.0</v>
       </c>
-      <c r="E14" s="6">
+      <c r="E14" s="5">
         <v>0.0</v>
       </c>
-      <c r="F14" s="6">
-[...2 lines deleted...]
-      <c r="G14" s="6">
+      <c r="F14" s="5">
+        <v>98.40000000000001</v>
+      </c>
+      <c r="G14" s="5">
         <v>0.5</v>
       </c>
-      <c r="H14" s="6">
-[...2 lines deleted...]
-      <c r="I14" s="6">
+      <c r="H14" s="5">
+        <v>89.90000000000001</v>
+      </c>
+      <c r="I14" s="5">
         <v>0.8</v>
       </c>
-      <c r="J14" s="6">
-[...2 lines deleted...]
-      <c r="K14" s="6">
+      <c r="J14" s="5">
+        <v>91.099999999999994</v>
+      </c>
+      <c r="K14" s="5">
         <v>1.2</v>
       </c>
-      <c r="L14" s="6">
+      <c r="L14" s="5">
         <v>94.8</v>
       </c>
-      <c r="M14" s="6">
+      <c r="M14" s="5">
         <v>0.4</v>
       </c>
     </row>
     <row r="15" spans="1:13">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>0.2</v>
       </c>
-      <c r="C15" s="6" t="s">
+      <c r="C15" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="5">
         <v>0.0</v>
       </c>
-      <c r="E15" s="6" t="s">
+      <c r="E15" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="5">
         <v>1.6</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="5">
         <v>0.5</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="5">
         <v>10.1</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I15" s="5">
         <v>0.8</v>
       </c>
-      <c r="J15" s="6">
+      <c r="J15" s="5">
         <v>8.9</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="5">
         <v>1.2</v>
       </c>
-      <c r="L15" s="6">
+      <c r="L15" s="5">
         <v>5.2</v>
       </c>
-      <c r="M15" s="6">
+      <c r="M15" s="5">
         <v>0.4</v>
       </c>
     </row>
     <row r="16" spans="1:13">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="5">
         <v>100.0</v>
       </c>
-      <c r="C16" s="6" t="s">
+      <c r="C16" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="5">
         <v>100.0</v>
       </c>
-      <c r="E16" s="6" t="s">
+      <c r="E16" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="F16" s="6">
+      <c r="F16" s="5">
         <v>100.0</v>
       </c>
-      <c r="G16" s="6" t="s">
+      <c r="G16" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="H16" s="6">
+      <c r="H16" s="5">
         <v>100.0</v>
       </c>
-      <c r="I16" s="6" t="s">
+      <c r="I16" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="J16" s="6">
+      <c r="J16" s="5">
         <v>100.0</v>
       </c>
-      <c r="K16" s="6" t="s">
+      <c r="K16" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="L16" s="6">
+      <c r="L16" s="5">
         <v>100.0</v>
       </c>
-      <c r="M16" s="6" t="s">
+      <c r="M16" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="17" spans="1:13" customHeight="1" ht="21.75">
-      <c r="A17" t="inlineStr">
-[...38 lines deleted...]
-      <c r="M17" s="3"/>
+      <c r="A17" t="s">
+        <v>22</v>
+      </c>
+      <c r="B17" s="2"/>
+      <c r="C17" s="2"/>
+      <c r="D17" s="2"/>
+      <c r="E17" s="2"/>
+      <c r="F17" s="2"/>
+      <c r="G17" s="2"/>
+      <c r="H17" s="2"/>
+      <c r="I17" s="2"/>
+      <c r="J17" s="2"/>
+      <c r="K17" s="2"/>
+      <c r="L17" s="2"/>
+      <c r="M17" s="2"/>
+    </row>
+    <row r="18" spans="1:13">
+      <c r="A18" s="6"/>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="7"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="7"/>
+      <c r="I18" s="7"/>
+      <c r="J18" s="7"/>
+      <c r="K18" s="7"/>
+      <c r="L18" s="7"/>
+      <c r="M18" s="7"/>
+    </row>
+    <row r="19" spans="1:13">
+      <c r="A19" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
+      <c r="J19" s="7"/>
+      <c r="K19" s="7"/>
+      <c r="L19" s="7"/>
+      <c r="M19" s="7"/>
     </row>
     <row r="20" spans="1:13">
-      <c r="A20" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A20" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+      <c r="J20" s="7"/>
+      <c r="K20" s="7"/>
+      <c r="L20" s="7"/>
+      <c r="M20" s="7"/>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
+      <c r="L21" s="7"/>
+      <c r="M21" s="7"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
     </row>
     <row r="23" spans="1:13">
-      <c r="A23" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A23" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="A24" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="A25" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
     </row>
     <row r="26" spans="1:13">
-      <c r="A26" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A26" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+    </row>
+    <row r="27" spans="1:13">
+      <c r="A27" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+    </row>
+    <row r="28" spans="1:13">
+      <c r="A28" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
     </row>
     <row r="29" spans="1:13">
-      <c r="A29" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A29" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+    </row>
+    <row r="30" spans="1:13">
+      <c r="A30" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+    </row>
+    <row r="31" spans="1:13">
+      <c r="A31" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
     </row>
     <row r="32" spans="1:13">
-      <c r="A32" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A32" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
+    </row>
+    <row r="33" spans="1:13">
+      <c r="A33" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+    </row>
+    <row r="34" spans="1:13">
+      <c r="A34" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+    </row>
+    <row r="35" spans="1:13">
+      <c r="A35" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+    </row>
+    <row r="36" spans="1:13">
+      <c r="A36" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+    </row>
+    <row r="37" spans="1:13">
+      <c r="A37" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+    </row>
+    <row r="38" spans="1:13">
+      <c r="A38" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+    </row>
+    <row r="39" spans="1:13">
+      <c r="A39" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="B39" s="7"/>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+    </row>
+    <row r="40" spans="1:13">
+      <c r="A40" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+    </row>
+    <row r="41" spans="1:13">
+      <c r="A41" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B41" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+    </row>
+    <row r="42" spans="1:13">
+      <c r="A42" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="B42" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+      <c r="J42" s="7"/>
+      <c r="K42" s="7"/>
+      <c r="L42" s="7"/>
+      <c r="M42" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A6:M6"/>
     <mergeCell ref="A7:M7"/>
     <mergeCell ref="A8:M8"/>
     <mergeCell ref="B10:M10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="A17:M17"/>
-    <mergeCell ref="A20:M20"/>
-[...8 lines deleted...]
-    <mergeCell ref="A33:M33"/>
+    <mergeCell ref="A18:M18"/>
+    <mergeCell ref="B19:M19"/>
+    <mergeCell ref="B20:M20"/>
+    <mergeCell ref="B21:M21"/>
+    <mergeCell ref="B22:M22"/>
+    <mergeCell ref="B23:M23"/>
+    <mergeCell ref="B24:M24"/>
+    <mergeCell ref="B25:M25"/>
+    <mergeCell ref="B26:M26"/>
+    <mergeCell ref="B27:M27"/>
+    <mergeCell ref="B28:M28"/>
+    <mergeCell ref="B29:M29"/>
+    <mergeCell ref="B30:M30"/>
+    <mergeCell ref="B31:M31"/>
+    <mergeCell ref="B32:M32"/>
+    <mergeCell ref="B33:M33"/>
+    <mergeCell ref="B34:M34"/>
+    <mergeCell ref="B35:M35"/>
+    <mergeCell ref="B36:M36"/>
+    <mergeCell ref="B37:M37"/>
+    <mergeCell ref="B38:M38"/>
+    <mergeCell ref="B39:M39"/>
+    <mergeCell ref="B40:M40"/>
+    <mergeCell ref="B41:M41"/>
+    <mergeCell ref="B42:M42"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>