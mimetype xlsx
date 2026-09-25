--- v1 (2026-09-24)
+++ v2 (2026-09-25)
@@ -17,218 +17,218 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>superficie forestale</t>
-[...38 lines deleted...]
-    <t>Svizzera</t>
+    <t>surface forestière</t>
+  </si>
+  <si>
+    <t>forêt sans la forêt buissonnante, forêt buissonnante</t>
+  </si>
+  <si>
+    <t>découpage régional: région de production</t>
+  </si>
+  <si>
+    <t>unité: %, total de colonne</t>
+  </si>
+  <si>
+    <t>ensemble analysé: forêt</t>
+  </si>
+  <si>
+    <t>réseau: réseau 1,4 km, sous-réseaux 1 à 5</t>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région de production</t>
+  </si>
+  <si>
+    <t>Jura</t>
+  </si>
+  <si>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>Préalpes</t>
+  </si>
+  <si>
+    <t>Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>bosco senza arbusteto</t>
-[...8 lines deleted...]
-    <t>© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
+    <t>forêt sans la forêt buissonnante</t>
+  </si>
+  <si>
+    <t>forêt buissonnante</t>
+  </si>
+  <si>
+    <t>total</t>
+  </si>
+  <si>
+    <t>© WSL, Inventaire forestier national suisse, 17.05.2024</t>
   </si>
   <si>
     <t xml:space="preserve">Auswertungsart: </t>
   </si>
   <si>
     <t>Zustand [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Inventur: </t>
   </si>
   <si>
     <t>IFN5 [550]</t>
   </si>
   <si>
-    <t xml:space="preserve">reticolo: </t>
-[...17 lines deleted...]
-Suddivisione della Svizzera in cinque regioni (Giura, Altopiano, Prealpi, Alpi e Sud delle Alpi) che presentano condizioni di crescita e di produzione di legname relativamente omogenee. Le Regioni di produzione furono elaborate dall'Ufficio federale delle foreste molto prima del primo inventario forestale nazionale (IFN1, 1983-1985). A parte una piccola eccezione attorno al lago Lemano, i confini delle Regioni di produzione corrispondono ai confini dei comuni di allora. Al contrario dell'IFN, la statistica forestale eseguita dall'Ufficio federale di statistica non usa le Regioni di produzione, bensì le Zone forestali, i cui confini hanno un corso leggermente diverso.</t>
+    <t xml:space="preserve">réseau: </t>
+  </si>
+  <si>
+    <t>réseau 1,4 km, sous-réseaux 1 à 5 [1746]
+Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ensemble analysé: </t>
+  </si>
+  <si>
+    <t>forêt [484]
+Zone répondant à la définition forestière de l'IFN, c'est-à-dire «forêt sans la forêt buissonnante» ou «forêt buissonnante».</t>
+  </si>
+  <si>
+    <t xml:space="preserve">découpage régional: </t>
+  </si>
+  <si>
+    <t>région de production [PRODREG, 49]
+Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
   </si>
   <si>
     <t xml:space="preserve">Stratifizierung: </t>
   </si>
   <si>
     <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
   </si>
   <si>
     <t xml:space="preserve">Zielgrösse 1: </t>
   </si>
   <si>
-    <t>superficie forestale [44], ha
-Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
+    <t>surface forestière [44], ha
+Ensemble de toutes les surfaces qui sont désignées comme forêt selon la définition de la forêt de l’IFN. Cette définition inclut la forêt buissonnante. La variable cible «surface forestière» est également utilisée pour évaluer la surface totale lorsqu'il s'agit de distinguer entre «forêt» et «hors forêt».</t>
   </si>
   <si>
     <t xml:space="preserve">Datum: </t>
   </si>
   <si>
     <t>gerechnet am 25.05.2019 00:00:00</t>
   </si>
   <si>
     <t xml:space="preserve">Zielgrösse 2: </t>
   </si>
   <si>
     <t xml:space="preserve">Format: </t>
   </si>
   <si>
     <t>Einheit: , Dezimalstellen: 1</t>
   </si>
   <si>
     <t xml:space="preserve">Zeitbezug: </t>
   </si>
   <si>
     <t xml:space="preserve">Flächenbezug: </t>
   </si>
   <si>
     <t>absolut [2]</t>
   </si>
   <si>
     <t xml:space="preserve">Schätzfehler: </t>
   </si>
   <si>
     <t>absolut [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Bezugstyp: </t>
   </si>
   <si>
-    <t>totale colonna [3]</t>
+    <t>total de colonne [3]</t>
   </si>
   <si>
     <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
   </si>
   <si>
-    <t>bosco esclusi gli arbusteti, arbusteto [TYP2, 1697]
-Tipo di bosco in due classi (bosco esclusi gli arbusteti, arbusteto). Fonte: rilievo sul terreno (MID 816) oppure, se il bosco non è accessibile, interpretazione di foto aeree</t>
+    <t>forêt sans la forêt buissonnante, forêt buissonnante [TYP2, 1697]
+Forêt répartie en deux classes (forêt sans la forêt buissonnante, forêt buissonnante). Source: relevé de terrain (MID 816) ou - si la forêt n'est pas accessible - interprétation des photos aériennes</t>
   </si>
   <si>
     <t>gerechnet am 20.03.2024 06:42:19</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, original: </t>
   </si>
   <si>
-    <t>nessuna indicazione, bosco senza arbusteto, arbusteto, totale</t>
+    <t>pas d'indication, forêt sans la forêt buissonnante, forêt buissonnante, total</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, umkodiert: </t>
   </si>
   <si>
-    <t xml:space="preserve">altri: </t>
+    <t xml:space="preserve">le reste: </t>
   </si>
   <si>
     <t xml:space="preserve">Stichprobenumfang: </t>
   </si>
   <si>
     <t>nicht anzeigen</t>
   </si>
   <si>
     <t xml:space="preserve">Tabelle transponiert: </t>
   </si>
   <si>
     <t>nicht transponiert [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Sprache: </t>
   </si>
   <si>
     <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -613,60 +613,60 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="B18" sqref="B18:M42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="32" customWidth="true" style="0"/>
     <col min="2" max="2" width="6" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
-    <col min="4" max="4" width="7" customWidth="true" style="0"/>
-    <col min="5" max="5" width="7" customWidth="true" style="0"/>
+    <col min="4" max="4" width="6" customWidth="true" style="0"/>
+    <col min="5" max="5" width="6" customWidth="true" style="0"/>
     <col min="6" max="6" width="6" customWidth="true" style="0"/>
     <col min="7" max="7" width="6" customWidth="true" style="0"/>
     <col min="8" max="8" width="6" customWidth="true" style="0"/>
     <col min="9" max="9" width="5" customWidth="true" style="0"/>
     <col min="10" max="10" width="9" customWidth="true" style="0"/>
     <col min="11" max="11" width="9" customWidth="true" style="0"/>
     <col min="12" max="12" width="6" customWidth="true" style="0"/>
-    <col min="13" max="13" width="6" customWidth="true" style="0"/>
+    <col min="13" max="13" width="5" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
         <v>4</v>